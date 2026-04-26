--- v0 (2025-11-15)
+++ v1 (2026-04-26)
@@ -12,98 +12,104 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
+    <t>WWHV073829</t>
+  </si>
+  <si>
+    <t>Booth-LaForce, C., Oxford, M. L., Barbosa-Leiker, C., Burduli, E., &amp; Buchwald, D. S. (2020). Randomized controlled trial of the Promoting First Relationships® preventive intervention for primary caregivers and toddlers in an American Indian Community. Prevention Science, 21(1), 98–108. https://doi.org/10.1007/s11121-019-01053-x</t>
+  </si>
+  <si>
+    <t>Promoting First Relationships®</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
     <t>WWHV028682</t>
   </si>
   <si>
     <t>Buzhardt, J., Greenwood, C. R., Walker, D., Anderson, R., Howard, W., &amp; Carta, J. J. (2011). Effects of web-based support on Early Head Start home visitors’ use of evidence-based intervention decision making and growth in children’s expressive communication. NHSA Dialog: A Research-to-Practice Journal for the Early Childhood Field, 14(3) 121-146.</t>
   </si>
   <si>
     <t>Early Head Start—Home-based option</t>
   </si>
   <si>
-    <t>Low</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV029489</t>
   </si>
   <si>
     <t>Gill, S., Greenberg, M. T., Moon, C. A., &amp; Knights, M. V. (2012). Early Head Start intervention effects on child outcomes. Pennsylvania State University. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV034592</t>
   </si>
   <si>
     <t>Jameson, J. S. (2009). Attainment of parenting goals in an Early Head Start program. Dissertation Abstracts International Section A: Humanities and Social Sciences, 70(2-A), 466.</t>
   </si>
   <si>
     <t>WWHV069681</t>
   </si>
   <si>
     <t>Jones, E. J. H., Dawson, G., Kelly, J., Estes, A., &amp; Jane Webb, S. (2017). Parent-delivered early intervention in infants at risk for ASD: Effects on electrophysiological and habituation measures of social attention. Autism Research, 10(5), 961-972.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Promoting First Relationships®—Home Visiting Intervention Model</t>
   </si>
   <si>
     <t>WWHV038787</t>
   </si>
   <si>
     <t>Nelson, E. M., &amp; Spieker, S. J. (2013). Intervention effects on morning and stimulated cortisol responses among toddlers in foster care. Infant Mental Health Journal, 34(3), 211-221.</t>
   </si>
   <si>
     <t>WWHV044381</t>
   </si>
   <si>
     <t>Raikes, H. H., Roggman, L. A., Peterson, C. A., Brooks-Gunn, J., Chazan-Cohen, R., Zhang, X., &amp; Schiffman, R. F. (2014). Theories of change and outcomes in home-based Early Head Start programs. Early Childhood Research Quarterly, 29(4), 574-585.</t>
   </si>
   <si>
     <t>WWHV014481</t>
   </si>
   <si>
     <t>Raikes, H., Roggman, L., Peterson, C.,  Constantine, J., Brooks-Gunn, J., &amp; Chazan-Cohen, R. (2003). Theories of  change and outcomes in Early Head Start home-based programs. Unpublished  manuscript.</t>
   </si>
   <si>
     <t>WWHV046262</t>
   </si>
   <si>
     <t>Roggman, L. A., Boyce, L. K., Cook, G. A., Christiansen, K., &amp; Jones, D. (2004). Playing with daddy: Social toy play, Early Head Start, and developmental outcomes. Fathering, 2(1), 83-108.</t>
   </si>
@@ -431,215 +437,232 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E9"/>
+  <dimension ref="A1:E10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="411.614" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="75.41" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>7</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
         <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>7</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>