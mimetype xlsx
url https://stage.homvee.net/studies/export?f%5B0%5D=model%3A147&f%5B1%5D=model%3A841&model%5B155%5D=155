--- v0 (2026-07-18)
+++ v1 (2026-09-21)
@@ -12,119 +12,143 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV014511</t>
   </si>
   <si>
     <t>Abbey, J. M., &amp; Mills, C. (2009). Early results from the statewide evaluation of Michigan’s Infant Mental Health Model. Southgate, MI: Eastern Michigan University; Michigan Association for Infant Mental Health.</t>
   </si>
   <si>
+    <t>Michigan Model of Infant Mental Health-Home Visiting (Michigan IMH-HV)</t>
+  </si>
+  <si>
+    <t>Does not pass screens</t>
+  </si>
+  <si>
     <t>WWHV027972</t>
   </si>
   <si>
     <t>Cicchetti, D., Rogosch, F. A., &amp; Toth, S. L. (2006). Fostering secure attachment in infants in maltreating families through preventive interventions [Study 1: Randomized-controlled trial]. Development and Psychopathology, 18(3), 623–649. https://doi:10.1017/S0954579406060329</t>
   </si>
   <si>
+    <t>Indeterminate</t>
+  </si>
+  <si>
     <t>WWHV095231</t>
   </si>
   <si>
     <t>Cicchetti, D., Rogosch, F. A., &amp; Toth, S. L. (2006). Fostering secure attachment in infants in maltreating families through preventive interventions [Study 2: Non-experimental design]. Development and Psychopathology, 18(3), 623–649. https://doi:10.1017/S0954579406060329</t>
   </si>
   <si>
     <t>WWHV086100</t>
   </si>
   <si>
     <t>Huth-Bocks, A. C., Jester, J. M., Stacks, A. M., Muzik, M., Rosenblum, K. L., &amp; Michigan Collaborative for Infant Mental Health Research. (2020). Infant mental health home visiting therapists’ fidelity to the Michigan IMH-HV model in community practice settings. Infant Mental Health Journal, 41(2), 206–219. https://doi.org/10.1002/imhj.21839</t>
   </si>
   <si>
+    <t>Not applicable (NA) - implementation study</t>
+  </si>
+  <si>
     <t>WWHV094984</t>
   </si>
   <si>
     <t>Jester, J. M., Rosenblum, K. L., Muzik, M., Niec, L. N., Stringer, M. K., Handelzalts, J. E., Brophy-Herb, H. E., Stacks, A. M., Weatherston, D. J., Torres, C., Julian, M. M., Lawler, J. M., &amp; Michigan Collaborative for Infant Mental Health Research. (2023). Demographic and psychological factors that predict retention in infant mental health home visiting. Early Childhood Research Quarterly, 62, 64–75. https://doi.org/10.1016/j.ecresq.2022.07.010</t>
   </si>
   <si>
     <t>WWHV094462</t>
   </si>
   <si>
     <t>Julian, M. M., Muzik, M., Jester, J. M., Handelzalts, J., Erickson, N., Stringer, M., Brophy-Herb, H., Ribaudo, J., Huth-Bocks, A., Lawler, J., Stacks, A., Rosenblum, K. L., &amp; Michigan Collaborative for Infant Mental Health Research. (2021). Relationships heal: Reducing harsh parenting and child abuse potential with relationship-based parent-infant home visiting. Children and Youth Services Review, 128, Article 106135.  https://doi.org/10.1016/j.childyouth.2021.106135</t>
   </si>
   <si>
     <t>WWHV095189</t>
   </si>
   <si>
     <t>Julian, M. M., Riggs, J., Wong, K., Lawler, J. M., Brophy-Herb, H. E., Ribaudo, J., Stacks, A., Jester, J. M., Pitzen, J., Rosenblum, K. L., Muzik, M., &amp; Michigan Collaborative for Infant Mental Health Research. (2023). Relationships reduce risks for child maltreatment: Results of an experimental trial of infant mental health home visiting. Frontiers in Psychiatry, 14, 979740. https://doi.org/10.3389/fpsyt.2023.979740</t>
   </si>
   <si>
+    <t>Low</t>
+  </si>
+  <si>
     <t>WWHV004059</t>
   </si>
   <si>
     <t>Koniak-Griffin, D.,  Anderson, N. L., Brecht, M. L., Verzemnieks, I., Lesser, J., &amp; Kim, S.  (2002). Public health nursing care for adolescent mothers: Impact on infant  health and selected maternal outcomes at 1 year postbirth. Journal of Adolescent Health: Official Publication of the Society for  Adolescent Medicine, 30(1), 44–54.</t>
   </si>
   <si>
+    <t>Early Intervention Program for Adolescent Mothers</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
     <t>WWHV011552</t>
   </si>
   <si>
     <t>Koniak-Griffin, D., Anderson, N. L., Verzemnieks, I., &amp; Brecht, M. L. (2000). A public health nursing early intervention program for adolescent mothers: Outcomes from pregnancy through 6 weeks postpartum. Nursing Research, 49(3), 130–138.</t>
+  </si>
+  <si>
+    <t>High</t>
   </si>
   <si>
     <t>WWHV011686</t>
   </si>
   <si>
     <t>Koniak-Griffin, D.,  Mathenge, C., Anderson, N. L., &amp; Verzemnieks, I. (1999). An early  intervention program for adolescent mothers: A nursing demonstration project. Journal of Obstetric, Gynecologic, &amp;  Neonatal Nursing, 28(1), 51–59.</t>
   </si>
   <si>
     <t>WWHV003915</t>
   </si>
   <si>
     <t>Koniak-Griffin, D.,  Verzemnieks, I. L., Anderson, N. L., Brecht, M. L., Lesser, J., Kim, S., et al.  (2003). Nurse visitation for adolescent mothers: Two-year infant health and  maternal outcomes. Nursing Research, 52(2), 127–136.</t>
   </si>
   <si>
     <t>WWHV094406</t>
   </si>
   <si>
     <t>Ribaudo, J., Lawler, J. M., Jester, J. M., Riggs, J., Erickson, N. L., Stacks, A. M., Brophy-Herb, H., Muzik, M., &amp; Rosenblum, K. L. (2022). Maternal history of adverse experiences and posttraumatic stress disorder symptoms impact toddlers’ early socioemotional wellbeing: The benefits of infant mental health-home visiting. Frontiers in Psychology, 12, 792989. https://doi.org/10.3389/fpsyg.2021.792989</t>
   </si>
   <si>
     <t>WWHV094490</t>
   </si>
   <si>
     <t>Riggs, J. L., Rosenblum, K. L., Muzik, M., Jester, J., Freeman, S., Huth-Bocks, A., Waddell, R., Alfafara, E., Miller, A., Lawler, J., Erickson, N., Weatherston, D., Shah, P., Brophy-Herb, H., &amp; Michigan Collaborative for Infant Mental Health Research. (2022). Infant mental health home visiting mitigates impact of maternal adverse childhood experiences on toddler language competence: A randomized controlled trial. Journal of Developmental and Behavioral Pediatrics, 43(4), e227–e236. https://doi.org/10.1097/DBP.0000000000001020</t>
   </si>
@@ -525,367 +549,459 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="628.704" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" s="1"/>
-      <c r="D2" s="1"/>
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E2" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="1" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-      <c r="D3" s="1"/>
+        <v>10</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E3" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-      <c r="D4" s="1"/>
+        <v>13</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E4" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-      <c r="D5" s="1"/>
+        <v>15</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>16</v>
+      </c>
       <c r="E5" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-      <c r="D6" s="1"/>
+        <v>18</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>16</v>
+      </c>
       <c r="E6" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B7" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C7" s="1"/>
-      <c r="D7" s="1"/>
       <c r="E7" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-      <c r="D8" s="1"/>
+        <v>22</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>23</v>
+      </c>
       <c r="E8" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-      <c r="D9" s="1"/>
+        <v>25</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>27</v>
+      </c>
       <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="D10" s="1"/>
+        <v>29</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>30</v>
+      </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="D11" s="1"/>
+        <v>32</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>27</v>
+      </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="B12" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C12" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C12" s="1"/>
-      <c r="D12" s="1"/>
+      <c r="D12" s="1" t="s">
+        <v>27</v>
+      </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-      <c r="D13" s="1"/>
+        <v>36</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E13" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="B14" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C14" s="1"/>
-      <c r="D14" s="1"/>
       <c r="E14" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="D15" s="1"/>
+        <v>40</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E15" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="D16" s="1"/>
+        <v>42</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E16" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-      <c r="D17" s="1"/>
+        <v>44</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E17" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="D18" s="1"/>
+        <v>46</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E18" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="D19" s="1"/>
+        <v>48</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E19" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="1" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="D20" s="1"/>
+        <v>50</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E20" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="1" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="D21" s="1"/>
+        <v>52</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>16</v>
+      </c>
       <c r="E21" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="1" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="D22" s="1"/>
+        <v>54</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E22" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="1" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="D23" s="1"/>
+        <v>56</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E23" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="1" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="D24" s="1"/>
+        <v>58</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E24" s="1">
         <v>2.2</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>