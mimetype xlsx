--- v0 (2025-10-10)
+++ v1 (2026-05-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="198">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV027449</t>
   </si>
   <si>
     <t>Abt Associates. (1998). Exploratory study of the effects of early childbearing for Even Start participants. Cambridge, MA: Abt Associates.</t>
   </si>
   <si>
     <t>Even Start-Home Visiting (Birth to Age 5)</t>
   </si>
   <si>
@@ -116,50 +116,59 @@
   <si>
     <t>WWHV029496</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Compton, S., Carter, A., Hastings, R., Billy, T., CohoMescal, V., Lorenzo, S., &amp; Walkup, J. T. (Jan 2013). Effect of a paraprofessional home-visiting intervention on American Indian teen mothers’ and infants’ behavioral risks: A randomized controlled trial. The American Journal of Psychiatry, 170(1), 83-93.</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>WWHV047724</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Goklish, N., Billy, T., Hastings, R., ... Walkup, J. T. (2015). Paraprofessional-delivered home-visiting intervention for American Indian teen mothers and children: 3-Year outcomes from a randomized controlled trial. American Journal of Psychiatry, 172(2), 154-162.</t>
   </si>
   <si>
     <t>WWHV003768</t>
   </si>
   <si>
     <t>Barlow, A., Varipatis-Baker, E., Speakman, K., Ginsburg, G., Friberg, I., Goklish, N., Cowboy, B., Fields, P., Hastings, R., Pan, William., Reid, R., Santosham, M., Walkup, J. (2006). Home-visiting intervention to improve child care among American Indian adolescent mothers: A randomized trial. Archives of Pediatrics &amp; Adolescent Medicine, 160(11), 1101-1107.</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
+    <t>WWHV095773</t>
+  </si>
+  <si>
+    <t>Billey, T., Kushman, E., Meese, J., Martin, L., Jim, L., Austin-Garrison, M. A., &amp; Allison-Burbank, J. D. (2024). Development of a culturally enhanced caregiver-facilitated language nutrition intervention “+ Language is Medicine” to address developmental delay in Diné (Navajo) toddlers. Frontiers in Public Health, 12. https://doi.org/10.3389/fpubh.2024.1376742</t>
+  </si>
+  <si>
+    <t>Not applicable (NA) - implementation study</t>
+  </si>
+  <si>
     <t>WWHV027717</t>
   </si>
   <si>
     <t>Boser, S. (2002).  Evaluation across an intergovernmental context: Issues raised through different  perspectives on even start. New  Directions for Evaluation, 95, 23-37.</t>
   </si>
   <si>
     <t>WWHV027112</t>
   </si>
   <si>
     <t>Brooks, P. L.  (2006). An evaluation of Ready, Set, Go! The program and collaboration between  Even Start and the North Rose-Wolcott School District (New York). (State  University of New York, Empire State College; 1408 Advisor: Michael Stone and  Kenneth Cohen). Masters Abstracts  International, 45 (01), 125-46.  (AAI1436815)</t>
   </si>
   <si>
     <t>WWHV027254</t>
   </si>
   <si>
     <t>Carr, M. E., Morse,  S. C., &amp; National Preschool Coordination Project. (1992). Personnel training for parents,  preschoolers, and professionals: Working with young children from migrant  families. (Burning Issues Series.) San Diego, CA: NPCP.</t>
   </si>
   <si>
     <t>WWHV027105</t>
   </si>
   <si>
     <t>Carson, J. H.  (2009). Mothers as partners in early childhood education: Comparison of an Even  Start and a family resource center program. (Brandeis University, The Heller  School for Social Policy and Management; 0541 Advisor: Janet Z. Giele). Dissertation Abstracts International, 70 (01A), 177-366. (AAI3342168)</t>
   </si>
   <si>
     <t>WWHV027110</t>
@@ -236,101 +245,110 @@
   <si>
     <t>WWHV049694</t>
   </si>
   <si>
     <t>Grant, T., Ernst, C., &amp; Streissguth, A. (1996). An intervention with high-risk mothers who abuse alcohol and drugs: The Seattle advocacy model. American Journal of Public Health, 86(12), 1816-1817.</t>
   </si>
   <si>
     <t>WWHV032478</t>
   </si>
   <si>
     <t>Grant, T., Ernst, C., &amp; Streissguth, A. (1999). Intervention with high-risk alcohol and drug-abusing mothers: I. Administrative strategies of the Seattle model of paraprofessional advocacy. Journal of Community Psychology, 27(1), 1-18.</t>
   </si>
   <si>
     <t>WWHV012001</t>
   </si>
   <si>
     <t>Grant, T., Ernst, C., Streissguth, A., Phipps, P., &amp; Gendler, B. (1996). When case management isn't enough: A model of paraprofessional advocacy for drug- and alcohol-abusing mothers. Journal of Case Management, 5(1), 3-11.</t>
   </si>
   <si>
     <t>WWHV004013</t>
   </si>
   <si>
     <t>Grant, T., Ernst, C., Streissguth, A., &amp; Stark, K. (2005). Preventing alcohol and drug exposed births in Washington State: Intervention findings from three Parent-Child Assistance Program sites. American Journal of Drug &amp; Alcohol Abuse, 31(3), 471-490. doi:10.1081/ADA-2000568 13</t>
   </si>
   <si>
-    <t>Not applicable (NA) - implementation study</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV012833</t>
   </si>
   <si>
     <t>Grant, T., Huggins, J., Connor, P., Pedersen, J., Whitney, N., &amp; Streissguth, A. (2004). A pilot community intervention for young women with fetal alcohol spectrum disorders. Community Mental Health Journal, 40(6), 499-511.</t>
   </si>
   <si>
     <t>WWHV049542</t>
   </si>
   <si>
     <t>Grant, T., Huggins, J., Graham, C., Ernst, C., Whitney, N., and Wilson, D. (2011). Maternal substance abuse and disrupted parenting: Distinguishing mothers who keep their children from those who do not. Children and Youth Services Review, 33(11), 2176-2185.</t>
   </si>
   <si>
     <t>WWHV049592</t>
   </si>
   <si>
     <t>Grant, T., Pedersen, J., Whitney, N., &amp; Ernst, C. (2011). The role of therapeutic intervention with substance abusing mothers: Preventing FASD in the next generation. In K. O’Malley (Ed.), Attention Deficit Hyperactivity Disorder and Fetal Alcohol Spectrum Disorders: The Diagnostic, Natural History and Therapeutic Issues Through the Lifespan (pp. 69-94). Hauppauge, NY: Nova Science Publishers, Inc.</t>
   </si>
   <si>
     <t>WWHV032471</t>
   </si>
   <si>
     <t>Grant, T., Streissguth, A., &amp; Ernst, C. (2002). Benefits and challenges of paraprofessional advocacy with mothers who abuse alcohol and drugs and their children. Zero to Three, 23(2), 14-20.</t>
   </si>
   <si>
     <t>WWHV075668</t>
   </si>
   <si>
     <t>Haroz, E. E., Ingalls, A., Kee, C., Goklish, N., Neault, N., Begay, M., &amp; Barlow, A. (2019). Informing precision home visiting: Identifying meaningful subgroups of families who benefit most from Family Spirit. Prevention Science : The Official Journal of the Society for Prevention Research, 8, 1244-1254. https://doi.org/10.1007/s11121-019-01039-9</t>
   </si>
   <si>
     <t>WWHV086258</t>
   </si>
   <si>
     <t>Haroz, E. E., Ingalls, A., Wadlin, J., Kee, C., Begay, M., Neault, N., &amp; Barlow, A. (2020). Utilizing broad-based partnerships to design a precision approach to implementing evidence-based home visiting. Journal of Community Psychology, 48(4), 1100-1113. https://doi.org/10.1002%2Fjcop.22281</t>
   </si>
   <si>
     <t>WWHV004485</t>
   </si>
   <si>
     <t>Huerta-Macias, A.,  &amp; Ysleta Independent School District. (1995). Chapter 1 regular Even Start project. Independent evaluation report,  1994-1995. El Paso, TX: YISD.</t>
   </si>
   <si>
     <t>WWHV090807</t>
   </si>
   <si>
     <t>Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Martin, L., Team, P. F. S. S., West, A. L., Neault, N., &amp; Haroz, E. E. (2021). Precision Family Spirit: A pilot randomized implementation trial of a precision home visiting approach with families in Michigan-trial rationale and study protocol. Pilot &amp; Feasibility Studies, 7(1), 1-11. https://doi.org/10.1186/s40814-020-00753-4</t>
   </si>
   <si>
+    <t>WWHV094974</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rebman, P., Martin, L., Kushman, E., Leonard, A., Cisler, A., Gschwind, I., Brayak, A., Amsler, A.M., &amp; Haroz, E. E. (2022). Towards precision home visiting: Results at six months postpartum from a randomized pilot implementation trial to assess the feasibility of a precision approach to Family Spirit. BMC Pregnancy and Childbirth, 22(1), 725. https://doi.org/10.1186/s12884-022-05057-4</t>
+  </si>
+  <si>
+    <t>WWHV074886</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rosenstock, S., Foy Cuddy, R., Neault, N., Yessilth, S., Goklish, N., Nelson, L., Reid, R., &amp; Barlow, A. (2019). Family Spirit Nurture (FSN)—a randomized controlled trial to prevent early childhood obesity in American Indian populations: Trial rationale and study protocol. BMC Obesity, 6(1), 18. https://doi.org/10.1186/s40608-019-0233-9</t>
+  </si>
+  <si>
     <t>WWHV015854</t>
   </si>
   <si>
     <t>Jacobs, K. (2004). Parent and child together time. In B. H. Wasik (Ed.), Handbook of family literacy (pp. 193–211). Mahwah, NJ: L. Erlbaum Associates.</t>
   </si>
   <si>
     <t>WWHV027271</t>
   </si>
   <si>
     <t>Johnson, R. L., Willeke, M. J., &amp; Steiner, D. J. (1998). Stakeholder collaboration in the design and implementation of a family literacy portfolio assessment. American Journal of Evaluation, 19(3), 339–353.</t>
   </si>
   <si>
     <t>WWHV027108</t>
   </si>
   <si>
     <t>Judson, C. J. (2007). The effect of the Even Start early childhood program upon elementary school student achievement, attendance, grade progression, special education placement and disciplinary referrals. (University of Texas at Austin; 0227 Advisor: Adviser James R. Yates). Dissertation Abstracts International, 68 (10A), 131-4190. (AAI3285940)</t>
   </si>
   <si>
     <t>WWHV013501</t>
   </si>
   <si>
     <t>Karther, D. E. (1995). Even Start parents’ practices and views of literacy with preschool-aged children. (West Virginia University; 0256 Advisor: Chairperson Joy Saab). Dissertation Abstracts International, 57 (06A), 248-2352. (AAI9635105)</t>
   </si>
   <si>
     <t>WWHV005566</t>
@@ -398,144 +416,192 @@
   <si>
     <t>WWHV027248</t>
   </si>
   <si>
     <t>Levin, M., Moss, M., Swartz, J., Khan, S., &amp; Tarr, H. (1997). National evaluation of the Even Start Family Literacy program: Report on Even Start projects for Indian tribes and tribal organizations. Bethesda, MD: Abt Associates and Fu Associates.</t>
   </si>
   <si>
     <t>WWHV015887</t>
   </si>
   <si>
     <t>Logue, M. E., &amp; Office of Compensatory Education. (2000). Implications of brain development research for Even Start Family Literacy programs. Jessup, MD: ED Pubs.</t>
   </si>
   <si>
     <t>WWHV027227</t>
   </si>
   <si>
     <t>Love, C. T., &amp; Others, A. (1991). Family-centered learning: An Even Start project. Illinois Teacher of Home Economics, 34(5), 173–177.</t>
   </si>
   <si>
     <t>WWHV027107</t>
   </si>
   <si>
     <t>Mamak, E. G.  (2007). Assessing treatment fidelity: Lessons learned from a multi-site  national study.(University of North  Carolina at Chapel Hill; 0153 Advisor: Barbara H. Wasik). Dissertation Abstracts International, 68 (12A), 125-4977.  (AAI3295121)</t>
   </si>
   <si>
+    <t>WWHV095157</t>
+  </si>
+  <si>
+    <t>Martin, L., Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Russette, H., &amp; Haroz, E. E. (2023). Respecting diverse journeys on many roads: First Peoples of North America can guide us on our path toward precision home visiting. AlterNative: An International Journal of Indigenous Peoples, 19(2), 499–503. https://doi.org/10.1177/11771801231169272</t>
+  </si>
+  <si>
     <t>WWHV027438</t>
   </si>
   <si>
     <t>McCarthy, M., Noonan, M., &amp; Gamse, B. (1998). Exploring differences in year-round and traditional calendar Even Start projects. Cambridge, MA: Abt Associates.</t>
   </si>
   <si>
     <t>WWHV004661</t>
   </si>
   <si>
     <t>Meehan, M. L. (1997). Evaluation of the Monongalia County Schools, Even Start Family Literacy program. Monongalia County Even Start program. Parents are their children’s first and most important teachers. Charleston, WV: Appalachia Educational Lab.</t>
   </si>
   <si>
     <t>WWHV005564</t>
   </si>
   <si>
     <t>Meehan, M. L. (1999). Evaluation of the Monongalia County Schools Even Start program child vocabulary outcomes. Charleston, WV: Appalachia Educational Lab.</t>
   </si>
   <si>
     <t>WWHV027187</t>
   </si>
   <si>
     <t>Meehan, M. L., Walsh, S., Spring, J., Swisher, A., Lewis, H. (2000). Adult literacy and parenting outcomes of a rural, home-based program. Charleston, WV: Appalachia Educational Lab.</t>
   </si>
   <si>
     <t>WWHV005019</t>
   </si>
   <si>
     <t>Meehan, M. L., Walsh, S., Swisher, A., Spring, J., &amp; Lewis H. (1999). Process and outcomes evaluation of an Even Start program. Charleston, WV: Appalachia Educational Lab.</t>
   </si>
   <si>
+    <t>WWHV095922</t>
+  </si>
+  <si>
+    <t>Meisch, A. D., Joraanstad, A., Willenborg, P., Lauderback, E., &amp; Atukpawu-Tipton, G. (2023). Mapping evidence-based home visiting provided by tribal-led organizations. National Home Visiting Resource Center Data in Action Brief. James Bell Associates and Urban Institute. https://nhvrc.org/product/mapping-home-visiting-tribal-led-organizations</t>
+  </si>
+  <si>
     <t>WWHV007994</t>
   </si>
   <si>
     <t>Mills, R., Siever, J., Hicks, M., Badry, D., Tough, S., &amp; Benzies, K. (2009). Child guardianship in a Canadian home visitation program for women who use substances in the perinatal period. Canadian Journal of Clinical Pharmacology/Journal Canadien De Pharmacologie Clinique, 16(1), e126-e139.</t>
   </si>
   <si>
+    <t>WWHV095923</t>
+  </si>
+  <si>
+    <t>Moyer, N., Wesner, C., Sarche, M., Chavis, Gachupin, A. E., Nadler, A., Svoboda, E., Asdigian, N., Geary, E., Around Him, D., Dunn, C., &amp; Whitesell, N. (2024). Braiding Research Approaches to understand home visiting in Indigenous communities (OPRE Report No. 2024-366). Office of Planning, Research, and Evaluation; Administration for Children and Families; U.S. Department of Health and Human Services.</t>
+  </si>
+  <si>
     <t>WWHV035854</t>
   </si>
   <si>
     <t>Mullany, B., Barlow, A., Neault, N., Billy, T., Jones, T., Tortice, I., Lorenzo, S., Powers, J., Lake, K., Reid, R., &amp; Walkup, J. (2012). The Family Spirit trial for American Indian teen mothers and their children: CBPR rationale, design, methods and baseline characteristics. Society of Prevention Research, 13, 504-518.</t>
   </si>
   <si>
+    <t>WWHV095924</t>
+  </si>
+  <si>
+    <t>Nadler, A. T., Chavis, E., &amp; Atukpawu-Tipton, G. (2024). Indigenous food sovereignty in tribal home visiting. National Home Visiting Resource Center Innovation Roundup Brief. James Bell Associates. https://nhvrc.org/brief/indigenous-food-sovereignty-tribal-home-visitin…</t>
+  </si>
+  <si>
+    <t>WWHV095925</t>
+  </si>
+  <si>
+    <t>National Academies of Sciences, Engineering, and Medicine. (2023). Complementary Feeding Interventions for Infants and Young Children Under Age 2: Scoping of Promising Interventions to Implement at the Community or State Level. Washington, DC: The National Academies Press. https://doi.org/10.17226/27239</t>
+  </si>
+  <si>
+    <t>WWHV095928</t>
+  </si>
+  <si>
+    <t>Nelson, L., Mata Lopez, L., Archuleta, S., Skavenski Van Wyk, S., Kushman, E., Martin, L., Mitchell, K., Leffler, E., Wewie, T., Kemp, C., Cuddy, R., Haroz, E.E. (2025). Testing the effectiveness of Family Spirit Strengths (FSS) – a culturally informed intervention designed to prevent mental health and substance misuse for Indigenous families through home visiting. Center for Open Science, https://doi.org/10.31235/osf.io/xv7hz_v1</t>
+  </si>
+  <si>
     <t>WWHV027716</t>
   </si>
   <si>
     <t>Pamulapati, S.  (2004). Even start family literacy program: Similarities and differences  between Hispanic and non-Hispanic participants. Dissertation Abstracts International, A: The Humanities and Social  Sciences, 64(7), 2662-A-2663-A.</t>
   </si>
   <si>
     <t>WWHV027440</t>
   </si>
   <si>
     <t>Pierre, R., &amp;  Swartz, J. P. (1996). The Even Start  Family Literacy program: Early implementation. Cambridge, MA: Abt  Associates</t>
   </si>
   <si>
     <t>WWHV049546</t>
   </si>
   <si>
     <t>Rasmussen, C., Kully-Martens, K., Denys, K., Badry, D., Henneveld, D., Wyper, K., &amp; Grant, T. (2012). The effectiveness of a community-based intervention program for women at risk for giving birth to a child with Fetal Alcohol Spectrum Disorder (FASD). Community Mental Health Journal, 48(1), 12-21.</t>
   </si>
   <si>
     <t>WWHV005836</t>
   </si>
   <si>
     <t>Richardson, D. C., Shove, J., Brickman, S., Terrell, S., Shields, J., &amp; Oklahoma City University. (2001). Oklahoma City FILM Even Start Family Literacy program evaluation, 2000-2001. Oklahoma City, OK: OCU.</t>
   </si>
   <si>
     <t>WWHV004326</t>
   </si>
   <si>
     <t>Riedinger, S. A. (1997). Even Start: Facilitating transitions to kindergarten. Washington, DC: U.S. Department of Education.</t>
   </si>
   <si>
     <t>WWHV027258</t>
   </si>
   <si>
     <t>RMC Research Corp. (1994). Program self-assessment: Even Start Family Literacy programs. Portsmouth, NH: RMC.</t>
   </si>
   <si>
     <t>WWHV005742</t>
   </si>
   <si>
     <t>RMC Research Corp. (1995). Look at Even Start, 1992-1995. Portsmouth, NH: RMC.</t>
   </si>
   <si>
     <t>WWHV027436</t>
   </si>
   <si>
     <t>RMC Research  Corporation. (2001). Guide to Quality:  Even Start Family Literacy program, volume I (revised). Portsmouth, NH:  Author.</t>
   </si>
   <si>
+    <t>WWHV092234</t>
+  </si>
+  <si>
+    <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
+  </si>
+  <si>
     <t>WWHV027280</t>
   </si>
   <si>
     <t>Roth, J. (1996, April). The home visit as a teaching event: Lessons from eight Even Start Family Literacy sites. Paper presented at the Annual Meeting of the American Educational Research Association, New York.</t>
+  </si>
+  <si>
+    <t>WWHV094422</t>
+  </si>
+  <si>
+    <t>Russette, H. C., Grubin, F., Ingalls, A., Martin, L., Leonard, A., Kushman, E., Cisler, A., Leffler, E., Herman, A., &amp; Haroz, E. E. (2022). Home visitor perspectives on implementing a precision approach to home visiting in communities serving Native American families. Infant Mental Health Journal, 43(5), 744–755. https://doi.org/10.1002/imhj.22012</t>
   </si>
   <si>
     <t>WWHV012779</t>
   </si>
   <si>
     <t>Ryan, A. M. (2005). The effectiveness of the Manchester Even Start program in improving literacy outcomes for preschool Latino students. Journal of Research in Childhood Education, 20(1), 15–26.</t>
   </si>
   <si>
     <t>WWHV027106</t>
   </si>
   <si>
     <t>Sabol, M. A.  (2008). Federal policy instruments in Even Start Family Literacy programs:  Using state-level perspectives to understand policy. (University of Washington;  0250 Advisor: Adviser Margaret Plecki). Dissertation  Abstracts International, 69 (02A), 201-462. (AAI3303405)</t>
   </si>
   <si>
     <t>WWHV049553</t>
   </si>
   <si>
     <t>Shaw, M., Grant, T., &amp; Barbosa-Leiker, C. (2013). Rural vs. urban participant differences in the Parent-Child Assistance Program (PCAP). Communicating Nursing Research, 46, 636.</t>
   </si>
   <si>
     <t>WWHV049540</t>
   </si>
   <si>
     <t>Shaw, M., Grant, T., Barbosa-Leiker, C., Fleming, S., Henley, S., &amp; Graham, J. (2015). Intervention with substance-abusing mothers: Are there rural-urban differences? American Journal on Addictions, 24(2), 144-152. doi:10.1111/ajad.12155</t>
   </si>
@@ -953,60 +1019,60 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E93"/>
+  <dimension ref="A1:E104"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="474.17" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="511.875" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>5</v>
@@ -1180,394 +1246,394 @@
     <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12" t="s">
         <v>32</v>
       </c>
       <c r="C12" t="s">
         <v>24</v>
       </c>
       <c r="D12" t="s">
         <v>33</v>
       </c>
       <c r="E12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>34</v>
       </c>
       <c r="B13" t="s">
         <v>35</v>
       </c>
       <c r="C13" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="E13">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C14" t="s">
         <v>7</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C15" t="s">
         <v>7</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B16" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C16" t="s">
         <v>7</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B17" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C17" t="s">
         <v>7</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B18" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C18" t="s">
         <v>7</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B19" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C19" t="s">
         <v>7</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B20" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C20" t="s">
         <v>7</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B21" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C21" t="s">
         <v>7</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B22" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C22" t="s">
         <v>7</v>
       </c>
       <c r="D22" t="s">
         <v>8</v>
       </c>
       <c r="E22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B23" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C23" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D23" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B24" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C24" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D24" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="E24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B25" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C25" t="s">
         <v>7</v>
       </c>
       <c r="D25" t="s">
         <v>8</v>
       </c>
       <c r="E25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B26" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C26" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D26" t="s">
         <v>8</v>
       </c>
       <c r="E26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B27" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C27" t="s">
         <v>15</v>
       </c>
       <c r="D27" t="s">
         <v>8</v>
       </c>
       <c r="E27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B28" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C28" t="s">
         <v>15</v>
       </c>
       <c r="D28" t="s">
         <v>8</v>
       </c>
       <c r="E28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B29" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C29" t="s">
         <v>15</v>
       </c>
       <c r="D29" t="s">
         <v>8</v>
       </c>
       <c r="E29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B30" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C30" t="s">
         <v>15</v>
       </c>
       <c r="D30" t="s">
         <v>8</v>
       </c>
       <c r="E30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B31" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C31" t="s">
         <v>15</v>
       </c>
       <c r="D31" t="s">
         <v>8</v>
       </c>
       <c r="E31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B32" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C32" t="s">
         <v>15</v>
       </c>
       <c r="D32" t="s">
-        <v>74</v>
+        <v>8</v>
       </c>
       <c r="E32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>75</v>
       </c>
       <c r="B33" t="s">
         <v>76</v>
       </c>
       <c r="C33" t="s">
         <v>15</v>
       </c>
       <c r="D33" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="E33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>77</v>
       </c>
       <c r="B34" t="s">
         <v>78</v>
       </c>
       <c r="C34" t="s">
         <v>15</v>
       </c>
       <c r="D34" t="s">
         <v>8</v>
       </c>
       <c r="E34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>79</v>
@@ -1588,686 +1654,686 @@
     <row r="36" spans="1:5">
       <c r="A36" t="s">
         <v>81</v>
       </c>
       <c r="B36" t="s">
         <v>82</v>
       </c>
       <c r="C36" t="s">
         <v>15</v>
       </c>
       <c r="D36" t="s">
         <v>8</v>
       </c>
       <c r="E36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>83</v>
       </c>
       <c r="B37" t="s">
         <v>84</v>
       </c>
       <c r="C37" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="D37" t="s">
         <v>8</v>
       </c>
       <c r="E37">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>85</v>
       </c>
       <c r="B38" t="s">
         <v>86</v>
       </c>
       <c r="C38" t="s">
         <v>24</v>
       </c>
       <c r="D38" t="s">
-        <v>74</v>
+        <v>8</v>
       </c>
       <c r="E38">
         <v>2.1</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>87</v>
       </c>
       <c r="B39" t="s">
         <v>88</v>
       </c>
       <c r="C39" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D39" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="E39">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>89</v>
       </c>
       <c r="B40" t="s">
         <v>90</v>
       </c>
       <c r="C40" t="s">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="D40" t="s">
         <v>8</v>
       </c>
       <c r="E40">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>91</v>
       </c>
       <c r="B41" t="s">
         <v>92</v>
       </c>
       <c r="C41" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D41" t="s">
         <v>8</v>
       </c>
       <c r="E41">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>93</v>
       </c>
       <c r="B42" t="s">
         <v>94</v>
       </c>
       <c r="C42" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D42" t="s">
-        <v>74</v>
+        <v>8</v>
       </c>
       <c r="E42">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>95</v>
       </c>
       <c r="B43" t="s">
         <v>96</v>
       </c>
       <c r="C43" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D43" t="s">
         <v>8</v>
       </c>
       <c r="E43">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>97</v>
       </c>
       <c r="B44" t="s">
         <v>98</v>
       </c>
       <c r="C44" t="s">
         <v>7</v>
       </c>
       <c r="D44" t="s">
         <v>8</v>
       </c>
       <c r="E44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
         <v>99</v>
       </c>
       <c r="B45" t="s">
         <v>100</v>
       </c>
       <c r="C45" t="s">
         <v>7</v>
       </c>
       <c r="D45" t="s">
-        <v>101</v>
+        <v>36</v>
       </c>
       <c r="E45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
+        <v>101</v>
+      </c>
+      <c r="B46" t="s">
         <v>102</v>
       </c>
-      <c r="B46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D46" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
+        <v>103</v>
+      </c>
+      <c r="B47" t="s">
         <v>104</v>
       </c>
-      <c r="B47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C47" t="s">
         <v>7</v>
       </c>
       <c r="D47" t="s">
-        <v>74</v>
+        <v>8</v>
       </c>
       <c r="E47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
+        <v>105</v>
+      </c>
+      <c r="B48" t="s">
         <v>106</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" t="s">
+        <v>7</v>
+      </c>
+      <c r="D48" t="s">
         <v>107</v>
-      </c>
-[...4 lines deleted...]
-        <v>8</v>
       </c>
       <c r="E48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
         <v>108</v>
       </c>
       <c r="B49" t="s">
         <v>109</v>
       </c>
       <c r="C49" t="s">
         <v>15</v>
       </c>
       <c r="D49" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="E49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>110</v>
       </c>
       <c r="B50" t="s">
         <v>111</v>
       </c>
       <c r="C50" t="s">
         <v>7</v>
       </c>
       <c r="D50" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="E50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>112</v>
       </c>
       <c r="B51" t="s">
         <v>113</v>
       </c>
       <c r="C51" t="s">
         <v>7</v>
       </c>
       <c r="D51" t="s">
         <v>8</v>
       </c>
       <c r="E51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
         <v>114</v>
       </c>
       <c r="B52" t="s">
         <v>115</v>
       </c>
       <c r="C52" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D52" t="s">
         <v>8</v>
       </c>
       <c r="E52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
         <v>116</v>
       </c>
       <c r="B53" t="s">
         <v>117</v>
       </c>
       <c r="C53" t="s">
         <v>7</v>
       </c>
       <c r="D53" t="s">
         <v>8</v>
       </c>
       <c r="E53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>118</v>
       </c>
       <c r="B54" t="s">
         <v>119</v>
       </c>
       <c r="C54" t="s">
         <v>7</v>
       </c>
       <c r="D54" t="s">
-        <v>74</v>
+        <v>8</v>
       </c>
       <c r="E54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>120</v>
       </c>
       <c r="B55" t="s">
         <v>121</v>
       </c>
       <c r="C55" t="s">
         <v>7</v>
       </c>
       <c r="D55" t="s">
-        <v>74</v>
+        <v>8</v>
       </c>
       <c r="E55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>122</v>
       </c>
       <c r="B56" t="s">
         <v>123</v>
       </c>
       <c r="C56" t="s">
         <v>7</v>
       </c>
       <c r="D56" t="s">
         <v>8</v>
       </c>
       <c r="E56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>124</v>
       </c>
       <c r="B57" t="s">
         <v>125</v>
       </c>
       <c r="C57" t="s">
         <v>7</v>
       </c>
       <c r="D57" t="s">
-        <v>74</v>
+        <v>36</v>
       </c>
       <c r="E57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
         <v>126</v>
       </c>
       <c r="B58" t="s">
         <v>127</v>
       </c>
       <c r="C58" t="s">
         <v>7</v>
       </c>
       <c r="D58" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="E58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
         <v>128</v>
       </c>
       <c r="B59" t="s">
         <v>129</v>
       </c>
       <c r="C59" t="s">
         <v>7</v>
       </c>
       <c r="D59" t="s">
         <v>8</v>
       </c>
       <c r="E59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" t="s">
         <v>130</v>
       </c>
       <c r="B60" t="s">
         <v>131</v>
       </c>
       <c r="C60" t="s">
         <v>7</v>
       </c>
       <c r="D60" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="E60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" t="s">
         <v>132</v>
       </c>
       <c r="B61" t="s">
         <v>133</v>
       </c>
       <c r="C61" t="s">
         <v>7</v>
       </c>
       <c r="D61" t="s">
         <v>8</v>
       </c>
       <c r="E61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
         <v>134</v>
       </c>
       <c r="B62" t="s">
         <v>135</v>
       </c>
       <c r="C62" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D62" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="E62">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
         <v>136</v>
       </c>
       <c r="B63" t="s">
         <v>137</v>
       </c>
       <c r="C63" t="s">
         <v>7</v>
       </c>
       <c r="D63" t="s">
         <v>8</v>
       </c>
       <c r="E63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
         <v>138</v>
       </c>
       <c r="B64" t="s">
         <v>139</v>
       </c>
       <c r="C64" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D64" t="s">
         <v>8</v>
       </c>
       <c r="E64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" t="s">
         <v>140</v>
       </c>
       <c r="B65" t="s">
         <v>141</v>
       </c>
       <c r="C65" t="s">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="D65" t="s">
-        <v>101</v>
+        <v>8</v>
       </c>
       <c r="E65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" t="s">
         <v>142</v>
       </c>
       <c r="B66" t="s">
         <v>143</v>
       </c>
       <c r="C66" t="s">
         <v>7</v>
       </c>
       <c r="D66" t="s">
         <v>8</v>
       </c>
       <c r="E66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
         <v>144</v>
       </c>
       <c r="B67" t="s">
         <v>145</v>
       </c>
       <c r="C67" t="s">
         <v>7</v>
       </c>
       <c r="D67" t="s">
         <v>8</v>
       </c>
       <c r="E67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" t="s">
         <v>146</v>
       </c>
       <c r="B68" t="s">
         <v>147</v>
       </c>
       <c r="C68" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D68" t="s">
         <v>8</v>
       </c>
       <c r="E68">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" t="s">
         <v>148</v>
       </c>
       <c r="B69" t="s">
         <v>149</v>
       </c>
       <c r="C69" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D69" t="s">
         <v>8</v>
       </c>
       <c r="E69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
         <v>150</v>
       </c>
       <c r="B70" t="s">
         <v>151</v>
       </c>
       <c r="C70" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D70" t="s">
-        <v>74</v>
+        <v>8</v>
       </c>
       <c r="E70">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" t="s">
         <v>152</v>
       </c>
       <c r="B71" t="s">
         <v>153</v>
       </c>
       <c r="C71" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D71" t="s">
-        <v>8</v>
+        <v>107</v>
       </c>
       <c r="E71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" t="s">
         <v>154</v>
       </c>
       <c r="B72" t="s">
         <v>155</v>
       </c>
       <c r="C72" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D72" t="s">
         <v>8</v>
       </c>
       <c r="E72">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
         <v>156</v>
       </c>
       <c r="B73" t="s">
         <v>157</v>
       </c>
       <c r="C73" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D73" t="s">
         <v>8</v>
       </c>
       <c r="E73">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
         <v>158</v>
       </c>
       <c r="B74" t="s">
         <v>159</v>
       </c>
       <c r="C74" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D74" t="s">
         <v>8</v>
       </c>
       <c r="E74">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
         <v>160</v>
       </c>
       <c r="B75" t="s">
         <v>161</v>
       </c>
       <c r="C75" t="s">
         <v>7</v>
       </c>
       <c r="D75" t="s">
         <v>8</v>
       </c>
       <c r="E75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
         <v>162</v>
       </c>
       <c r="B76" t="s">
         <v>163</v>
@@ -2285,71 +2351,71 @@
     <row r="77" spans="1:5">
       <c r="A77" t="s">
         <v>164</v>
       </c>
       <c r="B77" t="s">
         <v>165</v>
       </c>
       <c r="C77" t="s">
         <v>15</v>
       </c>
       <c r="D77" t="s">
         <v>8</v>
       </c>
       <c r="E77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" t="s">
         <v>166</v>
       </c>
       <c r="B78" t="s">
         <v>167</v>
       </c>
       <c r="C78" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D78" t="s">
-        <v>74</v>
+        <v>8</v>
       </c>
       <c r="E78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
         <v>168</v>
       </c>
       <c r="B79" t="s">
         <v>169</v>
       </c>
       <c r="C79" t="s">
         <v>7</v>
       </c>
       <c r="D79" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="E79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" t="s">
         <v>170</v>
       </c>
       <c r="B80" t="s">
         <v>171</v>
       </c>
       <c r="C80" t="s">
         <v>7</v>
       </c>
       <c r="D80" t="s">
         <v>8</v>
       </c>
       <c r="E80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" t="s">
         <v>172</v>
@@ -2370,91 +2436,91 @@
     <row r="82" spans="1:5">
       <c r="A82" t="s">
         <v>174</v>
       </c>
       <c r="B82" t="s">
         <v>175</v>
       </c>
       <c r="C82" t="s">
         <v>7</v>
       </c>
       <c r="D82" t="s">
         <v>8</v>
       </c>
       <c r="E82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" t="s">
         <v>176</v>
       </c>
       <c r="B83" t="s">
         <v>177</v>
       </c>
       <c r="C83" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D83" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="E83">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" t="s">
         <v>178</v>
       </c>
       <c r="B84" t="s">
         <v>179</v>
       </c>
       <c r="C84" t="s">
         <v>7</v>
       </c>
       <c r="D84" t="s">
         <v>8</v>
       </c>
       <c r="E84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" t="s">
         <v>180</v>
       </c>
       <c r="B85" t="s">
         <v>181</v>
       </c>
       <c r="C85" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D85" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="E85">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" t="s">
         <v>182</v>
       </c>
       <c r="B86" t="s">
         <v>183</v>
       </c>
       <c r="C86" t="s">
         <v>7</v>
       </c>
       <c r="D86" t="s">
         <v>8</v>
       </c>
       <c r="E86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" t="s">
         <v>184</v>
       </c>
       <c r="B87" t="s">
         <v>185</v>
@@ -2472,71 +2538,71 @@
     <row r="88" spans="1:5">
       <c r="A88" t="s">
         <v>186</v>
       </c>
       <c r="B88" t="s">
         <v>187</v>
       </c>
       <c r="C88" t="s">
         <v>15</v>
       </c>
       <c r="D88" t="s">
         <v>8</v>
       </c>
       <c r="E88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" t="s">
         <v>188</v>
       </c>
       <c r="B89" t="s">
         <v>189</v>
       </c>
       <c r="C89" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="D89" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="E89">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" t="s">
         <v>190</v>
       </c>
       <c r="B90" t="s">
         <v>191</v>
       </c>
       <c r="C90" t="s">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="D90" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" t="s">
         <v>192</v>
       </c>
       <c r="B91" t="s">
         <v>193</v>
       </c>
       <c r="C91" t="s">
         <v>7</v>
       </c>
       <c r="D91" t="s">
         <v>8</v>
       </c>
       <c r="E91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" t="s">
         <v>194</v>
@@ -2546,50 +2612,237 @@
       </c>
       <c r="C92" t="s">
         <v>7</v>
       </c>
       <c r="D92" t="s">
         <v>8</v>
       </c>
       <c r="E92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
         <v>196</v>
       </c>
       <c r="B93" t="s">
         <v>197</v>
       </c>
       <c r="C93" t="s">
         <v>7</v>
       </c>
       <c r="D93" t="s">
         <v>8</v>
       </c>
       <c r="E93">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" t="s">
+        <v>198</v>
+      </c>
+      <c r="B94" t="s">
+        <v>199</v>
+      </c>
+      <c r="C94" t="s">
+        <v>7</v>
+      </c>
+      <c r="D94" t="s">
+        <v>8</v>
+      </c>
+      <c r="E94">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" t="s">
+        <v>200</v>
+      </c>
+      <c r="B95" t="s">
+        <v>201</v>
+      </c>
+      <c r="C95" t="s">
+        <v>7</v>
+      </c>
+      <c r="D95" t="s">
+        <v>8</v>
+      </c>
+      <c r="E95">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" t="s">
+        <v>202</v>
+      </c>
+      <c r="B96" t="s">
+        <v>203</v>
+      </c>
+      <c r="C96" t="s">
+        <v>7</v>
+      </c>
+      <c r="D96" t="s">
+        <v>8</v>
+      </c>
+      <c r="E96">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" t="s">
+        <v>204</v>
+      </c>
+      <c r="B97" t="s">
+        <v>205</v>
+      </c>
+      <c r="C97" t="s">
+        <v>7</v>
+      </c>
+      <c r="D97" t="s">
+        <v>8</v>
+      </c>
+      <c r="E97">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" t="s">
+        <v>206</v>
+      </c>
+      <c r="B98" t="s">
+        <v>207</v>
+      </c>
+      <c r="C98" t="s">
+        <v>7</v>
+      </c>
+      <c r="D98" t="s">
+        <v>8</v>
+      </c>
+      <c r="E98">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" t="s">
+        <v>208</v>
+      </c>
+      <c r="B99" t="s">
+        <v>209</v>
+      </c>
+      <c r="C99" t="s">
+        <v>15</v>
+      </c>
+      <c r="D99" t="s">
+        <v>8</v>
+      </c>
+      <c r="E99">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" t="s">
+        <v>210</v>
+      </c>
+      <c r="B100" t="s">
+        <v>211</v>
+      </c>
+      <c r="C100" t="s">
+        <v>24</v>
+      </c>
+      <c r="D100" t="s">
+        <v>8</v>
+      </c>
+      <c r="E100">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" t="s">
+        <v>212</v>
+      </c>
+      <c r="B101" t="s">
+        <v>213</v>
+      </c>
+      <c r="C101" t="s">
+        <v>24</v>
+      </c>
+      <c r="D101" t="s">
+        <v>25</v>
+      </c>
+      <c r="E101">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" t="s">
+        <v>214</v>
+      </c>
+      <c r="B102" t="s">
+        <v>215</v>
+      </c>
+      <c r="C102" t="s">
+        <v>7</v>
+      </c>
+      <c r="D102" t="s">
+        <v>8</v>
+      </c>
+      <c r="E102">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" t="s">
+        <v>216</v>
+      </c>
+      <c r="B103" t="s">
+        <v>217</v>
+      </c>
+      <c r="C103" t="s">
+        <v>7</v>
+      </c>
+      <c r="D103" t="s">
+        <v>8</v>
+      </c>
+      <c r="E103">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" t="s">
+        <v>218</v>
+      </c>
+      <c r="B104" t="s">
+        <v>219</v>
+      </c>
+      <c r="C104" t="s">
+        <v>7</v>
+      </c>
+      <c r="D104" t="s">
+        <v>8</v>
+      </c>
+      <c r="E104">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>