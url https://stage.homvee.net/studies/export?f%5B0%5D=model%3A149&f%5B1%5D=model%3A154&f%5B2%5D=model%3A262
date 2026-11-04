--- v0 (2026-06-19)
+++ v1 (2026-11-04)
@@ -3409,51 +3409,51 @@
       </c>
       <c r="B99" s="1" t="s">
         <v>213</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E99" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="1" t="s">
         <v>214</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>215</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>18</v>
+        <v>120</v>
       </c>
       <c r="E100" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="1" t="s">
         <v>216</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>217</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E101" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="1" t="s">
         <v>218</v>