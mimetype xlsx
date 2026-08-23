--- v0 (2026-06-19)
+++ v1 (2026-08-23)
@@ -3250,51 +3250,51 @@
       </c>
       <c r="B93" s="1" t="s">
         <v>200</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E93" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="1" t="s">
         <v>201</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>202</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>18</v>
+        <v>107</v>
       </c>
       <c r="E94" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="1" t="s">
         <v>203</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>204</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="1" t="s">
         <v>205</v>