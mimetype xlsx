--- v0 (2026-06-16)
+++ v1 (2026-08-20)
@@ -3308,51 +3308,51 @@
       </c>
       <c r="B95" s="1" t="s">
         <v>205</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E95" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="1" t="s">
         <v>206</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>207</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>18</v>
+        <v>112</v>
       </c>
       <c r="E96" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="1" t="s">
         <v>208</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>209</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E97" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="1" t="s">
         <v>210</v>