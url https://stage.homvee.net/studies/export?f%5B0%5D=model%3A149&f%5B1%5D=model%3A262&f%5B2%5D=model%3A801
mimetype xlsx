--- v0 (2026-06-20)
+++ v1 (2026-08-20)
@@ -3297,51 +3297,51 @@
       </c>
       <c r="B94" s="1" t="s">
         <v>204</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E94" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="1" t="s">
         <v>205</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>206</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>18</v>
+        <v>107</v>
       </c>
       <c r="E95" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="1" t="s">
         <v>207</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>208</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="1" t="s">
         <v>209</v>