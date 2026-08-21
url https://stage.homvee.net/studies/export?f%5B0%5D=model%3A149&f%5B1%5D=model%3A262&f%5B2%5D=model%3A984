--- v0 (2026-06-20)
+++ v1 (2026-08-21)
@@ -3532,51 +3532,51 @@
       </c>
       <c r="B102" s="1" t="s">
         <v>220</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E102" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="1" t="s">
         <v>221</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>222</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>18</v>
+        <v>122</v>
       </c>
       <c r="E103" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="1" t="s">
         <v>223</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>224</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>74</v>
       </c>
       <c r="E104" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="1" t="s">
         <v>225</v>