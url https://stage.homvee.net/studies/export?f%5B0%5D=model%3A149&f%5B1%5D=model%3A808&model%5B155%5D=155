--- v0 (2026-05-22)
+++ v1 (2026-07-18)
@@ -12,268 +12,259 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV027449</t>
   </si>
   <si>
     <t>Abt Associates. (1998). Exploratory study of the effects of early childbearing for Even Start participants. Cambridge, MA: Abt Associates.</t>
   </si>
   <si>
-    <t>Even Start-Home Visiting (Birth to Age 5)</t>
+    <t>WWHV027456</t>
+  </si>
+  <si>
+    <t>Abt Associates. (1998). Exploratory study of the role of vocational education in Even Start projects. Cambridge, MA: Abt Associates.</t>
+  </si>
+  <si>
+    <t>WWHV084270</t>
+  </si>
+  <si>
+    <t>Adams, E. L., Marini, M. E., Brick, T. R., Paul, I. M., Birch, L. L., &amp; Savage, J. S. (2019). Ecological momentary assessment of using food to soothe during infancy in the INSIGHT trial. International Journal of Behavioral Nutrition and Physical Activity, 16(1), 1-11. https://doi.org/10.1186/s12966-019-0837-y</t>
+  </si>
+  <si>
+    <t>WWHV027252</t>
+  </si>
+  <si>
+    <t>Aeschliman, S.,  &amp; DeKalb County School System. (1998). Parents  and teachers: Education in concert. Decatur, GA: DCSS.</t>
+  </si>
+  <si>
+    <t>WWHV066180</t>
+  </si>
+  <si>
+    <t>Anzman-Frasca, S., Paul, I. M., Moding, K. J., Savage, J. S., Hohman, E. E., &amp; Birch, L. L. (2018). Effects of the INSIGHT obesity preventive intervention on reported and observed infant temperament. Journal of Developmental and Behavioral Pediatrics: JDBP, 39(9), 736-743.  https://doi.org/10.1097/DBP.0000000000000597</t>
+  </si>
+  <si>
+    <t>WWHV013855</t>
+  </si>
+  <si>
+    <t>Bailey, S. J. (1996). Family literacy programs: Can they make a difference in parenting? (Even Start). (Oregon State University; 0172). Dissertation Abstracts International, 57 (11A), 106-4642. (AAG9711819)</t>
+  </si>
+  <si>
+    <t>WWHV027201</t>
+  </si>
+  <si>
+    <t>Bailey, S. J., &amp; Richards, L. N. (2001). Challenges in evaluation: Assessing processes and outcomes in human service programs. Journal of Teaching in Marriage &amp; Family, 1(4), 53–67.</t>
+  </si>
+  <si>
+    <t>WWHV027109</t>
+  </si>
+  <si>
+    <t>Ballard, D. R. (2006). Assessing factors that may contribute to the life success of teenage mothers. (University of Connecticut; 0056 Advisor: Orv Karan). Dissertation Abstracts International, 67 (09A), 87-3294. (AAI3234293)</t>
+  </si>
+  <si>
+    <t>WWHV027717</t>
+  </si>
+  <si>
+    <t>Boser, S. (2002).  Evaluation across an intergovernmental context: Issues raised through different  perspectives on even start. New  Directions for Evaluation, 95, 23-37.</t>
+  </si>
+  <si>
+    <t>WWHV027112</t>
+  </si>
+  <si>
+    <t>Brooks, P. L.  (2006). An evaluation of Ready, Set, Go! The program and collaboration between  Even Start and the North Rose-Wolcott School District (New York). (State  University of New York, Empire State College; 1408 Advisor: Michael Stone and  Kenneth Cohen). Masters Abstracts  International, 45 (01), 125-46.  (AAI1436815)</t>
+  </si>
+  <si>
+    <t>WWHV027254</t>
+  </si>
+  <si>
+    <t>Carr, M. E., Morse,  S. C., &amp; National Preschool Coordination Project. (1992). Personnel training for parents,  preschoolers, and professionals: Working with young children from migrant  families. (Burning Issues Series.) San Diego, CA: NPCP.</t>
+  </si>
+  <si>
+    <t>WWHV027105</t>
+  </si>
+  <si>
+    <t>Carson, J. H.  (2009). Mothers as partners in early childhood education: Comparison of an Even  Start and a family resource center program. (Brandeis University, The Heller  School for Social Policy and Management; 0541 Advisor: Janet Z. Giele). Dissertation Abstracts International, 70 (01A), 177-366. (AAI3342168)</t>
+  </si>
+  <si>
+    <t>WWHV027110</t>
+  </si>
+  <si>
+    <t>Chen, C. (2005).  Even Start Family Literacy program participants’ perceptions of parenting  education, an integral component in family literacy programs. (Texas A&amp;M  University; 0803 Advisors: Rafael Lara-Alecio and Don F. Seaman). Dissertation Abstracts International, 67 (08A), 165-2845. (AAI3231511)</t>
+  </si>
+  <si>
+    <t>WWHV027198</t>
+  </si>
+  <si>
+    <t>Craig, E. (2006).  Building bonds from the inside out. Corrections  Today, 68(7), 42–45.</t>
+  </si>
+  <si>
+    <t>WWHV095919</t>
+  </si>
+  <si>
+    <t>Dadzie, A., Master, L., Hohman, E. E., Acton, E. H., Tauriello, S., Paul, I. M., ... &amp; Buxton, O. M. (2025). Associations Between Sleep Health and Child Behavior at Age 6 Years in the INSIGHT Study. Journal of Developmental &amp; Behavioral Pediatrics, 46(1), e56–e63. https://doi.org/10.1097/DBP.0000000000001326</t>
+  </si>
+  <si>
+    <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>WWHV027223</t>
+  </si>
+  <si>
+    <t>DeBruin-Parecki, A., &amp; Paris, S. G. (1997). Family literacy: Examining practice and issues of effectiveness. Journal of Adolescent &amp; Adult Literacy, 40(8), 596.</t>
+  </si>
+  <si>
+    <t>WWHV027706</t>
+  </si>
+  <si>
+    <t>DiGirolamo, A. M.  (2010). An investigation of the effects of mothers' participation in adult  literacy classes on interactive literacy activities (ILAs) at home. ProQuest, Ann Arbor MI). 70(11), 4149. (201046765; AAI3380831)</t>
+  </si>
+  <si>
+    <t>WWHV027264</t>
+  </si>
+  <si>
+    <t>Duch, H. (2005). Redefining parent involvement in Head Start: A two-generation approach. Early Child Development &amp; Care, 175(1), 23–35. doi:10.1080/0300443042000206237</t>
+  </si>
+  <si>
+    <t>WWHV027234</t>
+  </si>
+  <si>
+    <t>Dwyer, M. C., &amp; RMC Research Corp. (1995). Guide to quality: Even Start Family Literacy  programs. Portsmouth, NH: RMC</t>
+  </si>
+  <si>
+    <t>WWHV027448</t>
+  </si>
+  <si>
+    <t>Gamse, B. C., Conger, D., Elson, D., &amp; McCarthy, M. (1997). Follow-up study of families in the Even Start in-depth study: Final report. Cambridge, MA: Abt Associates.</t>
+  </si>
+  <si>
+    <t>WWHV013500</t>
+  </si>
+  <si>
+    <t>Gnatuk, C. A. (1996). The process of home-based early intervention: A case study of a family educator in an Appalachian community. (West Virginia University; 0256 Advisor: Chair Sandra Bradford DeCosta). Dissertation Abstracts International, 57 (06A), 163-2351. . (AAI9635088)</t>
+  </si>
+  <si>
+    <t>WWHV095918</t>
+  </si>
+  <si>
+    <t>Harris, S. J., Paul, I. M., Anzman-Frasca, S., Savage, J. S., &amp; Hohman, E. E. (2025). Protective Eating Behaviors Among Children at Higher Risk for Obesity in the INSIGHT Study. Childhood Obesity, 21(1), 76–83. https://doi.org/10.1089/chi.2024.0279</t>
   </si>
   <si>
     <t>Does not pass screens</t>
   </si>
   <si>
-    <t>WWHV027456</t>
-[...11 lines deleted...]
-    <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
+    <t>WWHV095914</t>
+  </si>
+  <si>
+    <t>Hernandez Acton, E., Kubiniec, E., Bhargava, S., Tauriello, S., Paul, I. M., Savage, J. S., &amp; Anzman-Frasca, S. (2025). INSIGHT responsive parenting intervention effects on child self-regulation at ages 3 and 6 years. Developmental Psychology, 61(8), 1413-1426. https://doi.org/10.1037/dev0001839</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
-    <t>WWHV027252</t>
-[...121 lines deleted...]
-  <si>
     <t>WWHV095920</t>
   </si>
   <si>
     <t>Hernandez, E., Hohman, E. E., Ferrante, M. J., Anzman‐Frasca, S., Paul, I. M., &amp; Savage, J. S. (2024). Toddler dietary patterns from the INSIGHT randomized clinical trial comparing responsive parenting versus control: A latent class analysis. Obesity, 32(1), 141–149. https://doi.org/10.1002/oby.23900</t>
   </si>
   <si>
     <t>WWHV004485</t>
   </si>
   <si>
     <t>Huerta-Macias, A.,  &amp; Ysleta Independent School District. (1995). Chapter 1 regular Even Start project. Independent evaluation report,  1994-1995. El Paso, TX: YISD.</t>
   </si>
   <si>
     <t>WWHV015854</t>
   </si>
   <si>
     <t>Jacobs, K. (2004). Parent and child together time. In B. H. Wasik (Ed.), Handbook of family literacy (pp. 193–211). Mahwah, NJ: L. Erlbaum Associates.</t>
   </si>
   <si>
     <t>WWHV027271</t>
   </si>
   <si>
     <t>Johnson, R. L., Willeke, M. J., &amp; Steiner, D. J. (1998). Stakeholder collaboration in the design and implementation of a family literacy portfolio assessment. American Journal of Evaluation, 19(3), 339–353.</t>
   </si>
   <si>
-    <t>Not applicable (NA) - implementation study</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV027108</t>
   </si>
   <si>
     <t>Judson, C. J. (2007). The effect of the Even Start early childhood program upon elementary school student achievement, attendance, grade progression, special education placement and disciplinary referrals. (University of Texas at Austin; 0227 Advisor: Adviser James R. Yates). Dissertation Abstracts International, 68 (10A), 131-4190. (AAI3285940)</t>
   </si>
   <si>
     <t>WWHV013501</t>
   </si>
   <si>
     <t>Karther, D. E. (1995). Even Start parents’ practices and views of literacy with preschool-aged children. (West Virginia University; 0256 Advisor: Chairperson Joy Saab). Dissertation Abstracts International, 57 (06A), 248-2352. (AAI9635105)</t>
   </si>
   <si>
     <t>WWHV005566</t>
   </si>
   <si>
     <t>Karther, D. (1996). Even Start parents’ practices and views of literacy. Paper presented at the meeting of the American Educational Research Association, New York.</t>
   </si>
   <si>
-    <t>Not applicable (NA) - additional source</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV005553</t>
   </si>
   <si>
     <t>Keith, P. B., &amp; Fortune, J. C. (1993, April). Establishing rural Even Start programs: Lessons learned from a demonstration project. Paper presented at the annual meeting of the American Educational Research Association, Atlanta, GA.</t>
   </si>
   <si>
     <t>WWHV027111</t>
   </si>
   <si>
     <t>Koomson, W. K. (2006). Adult learner participation and outcome: A comparison study between the community ABE/GED program and Family Literacy program in two countries. Do different strategies yield different results? (Pennsylvania; United Kingdom). (Pennsylvania State University; 0176 Advisor: Eunice Askov). Dissertation Abstracts International, 67 (08A), 219-2847. (AAI3229418)</t>
   </si>
   <si>
     <t>WWHV027156</t>
   </si>
   <si>
     <t>Landerholm, E. (1998). Computers in Even Start. School Community Journal, 8(1), 31-41.</t>
   </si>
   <si>
     <t>WWHV005695</t>
   </si>
   <si>
     <t>Landerholm, E. (1999). Integration of old and new technology: Computers, photography, and video technology in an Even Start Family Literacy project. Springfield, IL: Illinois State Office of Education.</t>
   </si>
   <si>
     <t>WWHV027155</t>
@@ -408,53 +399,50 @@
     <t>RMC Research Corp. (1995). Look at Even Start, 1992-1995. Portsmouth, NH: RMC.</t>
   </si>
   <si>
     <t>WWHV027436</t>
   </si>
   <si>
     <t>RMC Research  Corporation. (2001). Guide to Quality:  Even Start Family Literacy program, volume I (revised). Portsmouth, NH:  Author.</t>
   </si>
   <si>
     <t>WWHV027280</t>
   </si>
   <si>
     <t>Roth, J. (1996, April). The home visit as a teaching event: Lessons from eight Even Start Family Literacy sites. Paper presented at the Annual Meeting of the American Educational Research Association, New York.</t>
   </si>
   <si>
     <t>WWHV091277</t>
   </si>
   <si>
     <t>Ruggiero, C. F., Hohman, E. E., Birch, L. L., Paul, I. M., &amp; Savage, J. S. (2021). INSIGHT responsive parenting intervention effects on child appetite and maternal feeding practices through age 3 years. Appetite, 159, 105060. doi:10.1016/j.appet.2020.105060</t>
   </si>
   <si>
     <t>WWHV084517</t>
   </si>
   <si>
     <t>Ruggiero, C. F., Hohman, E. E., Birch, L. L., Paul, I. M., &amp; Savage, J. S. (2020). The Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT) responsive parenting intervention for firstborns impacts feeding of secondborns. American Journal of Clinical Nutrition, 111(1), 21-27. https://doi.org/10.1093/ajcn/nqz277</t>
-  </si>
-[...1 lines deleted...]
-    <t>On hold</t>
   </si>
   <si>
     <t>WWHV012779</t>
   </si>
   <si>
     <t>Ryan, A. M. (2005). The effectiveness of the Manchester Even Start program in improving literacy outcomes for preschool Latino students. Journal of Research in Childhood Education, 20(1), 15–26.</t>
   </si>
   <si>
     <t>WWHV027106</t>
   </si>
   <si>
     <t>Sabol, M. A.  (2008). Federal policy instruments in Even Start Family Literacy programs:  Using state-level perspectives to understand policy. (University of Washington;  0250 Advisor: Adviser Margaret Plecki). Dissertation  Abstracts International, 69 (02A), 201-462. (AAI3303405)</t>
   </si>
   <si>
     <t>WWHV027718</t>
   </si>
   <si>
     <t>Smith, S. (1995).  Two-generation programs: A new intervention strategy and directions for future  research. In P.L. Chase-Landsdale &amp; J. Brooks-Gunn (Eds.), Escape from poverty: What makes a difference  for children? (pp. 299-314). New York: Cambridge U Press.</t>
   </si>
   <si>
     <t>WWHV027216</t>
   </si>
   <si>
     <t>St. Clair, L., &amp; Jackson, B. (2006). Effect of family involvement training on the language skills of young elementary children from migrant families. School Community Journal, 16(1), 31–41.</t>
   </si>
@@ -539,52 +527,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -851,1367 +842,1082 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E76"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E76"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="448.176" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
-[...4 lines deleted...]
-      <c r="A3" t="s">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B4" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...10 lines deleted...]
-      <c r="A4" t="s">
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B5" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
+      <c r="B6" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="E4">
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="5" spans="1:5">
-      <c r="A5" t="s">
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B7" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C5" t="s">
-[...10 lines deleted...]
-      <c r="A6" t="s">
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B8" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C6" t="s">
-[...5 lines deleted...]
-      <c r="E6">
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="E16" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="E23" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="E24" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="E25" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C33" s="1"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C34" s="1"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C35" s="1"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C38" s="1"/>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C39" s="1"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C40" s="1"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C41" s="1"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C43" s="1"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C44" s="1"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C45" s="1"/>
+      <c r="D45" s="1"/>
+      <c r="E45" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C46" s="1"/>
+      <c r="D46" s="1"/>
+      <c r="E46" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C47" s="1"/>
+      <c r="D47" s="1"/>
+      <c r="E47" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C48" s="1"/>
+      <c r="D48" s="1"/>
+      <c r="E48" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="E49" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C50" s="1"/>
+      <c r="D50" s="1"/>
+      <c r="E50" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="7" spans="1:5">
-[...136 lines deleted...]
-      <c r="A15" t="s">
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C51" s="1"/>
+      <c r="D51" s="1"/>
+      <c r="E51" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C52" s="1"/>
+      <c r="D52" s="1"/>
+      <c r="E52" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C53" s="1"/>
+      <c r="D53" s="1"/>
+      <c r="E53" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C54" s="1"/>
+      <c r="D54" s="1"/>
+      <c r="E54" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C55" s="1"/>
+      <c r="D55" s="1"/>
+      <c r="E55" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C56" s="1"/>
+      <c r="D56" s="1"/>
+      <c r="E56" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C57" s="1"/>
+      <c r="D57" s="1"/>
+      <c r="E57" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C58" s="1"/>
+      <c r="D58" s="1"/>
+      <c r="E58" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C59" s="1"/>
+      <c r="D59" s="1"/>
+      <c r="E59" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C60" s="1"/>
+      <c r="D60" s="1"/>
+      <c r="E60" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C61" s="1"/>
+      <c r="D61" s="1"/>
+      <c r="E61" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C62" s="1"/>
+      <c r="D62" s="1"/>
+      <c r="E62" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C63" s="1"/>
+      <c r="D63" s="1"/>
+      <c r="E63" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C64" s="1"/>
+      <c r="D64" s="1"/>
+      <c r="E64" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C65" s="1"/>
+      <c r="D65" s="1"/>
+      <c r="E65" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C66" s="1"/>
+      <c r="D66" s="1"/>
+      <c r="E66" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C67" s="1"/>
+      <c r="D67" s="1"/>
+      <c r="E67" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C68" s="1"/>
+      <c r="D68" s="1"/>
+      <c r="E68" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C69" s="1"/>
+      <c r="D69" s="1"/>
+      <c r="E69" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C70" s="1"/>
+      <c r="D70" s="1"/>
+      <c r="E70" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="C71" s="1"/>
+      <c r="D71" s="1"/>
+      <c r="E71" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C72" s="1"/>
+      <c r="D72" s="1"/>
+      <c r="E72" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C73" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B15" t="s">
-[...25 lines deleted...]
-      <c r="E16">
+      <c r="D73" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="E73" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
-[...935 lines deleted...]
-      <c r="A72" t="s">
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="B72" t="s">
+      <c r="B74" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="C72" t="s">
-[...10 lines deleted...]
-      <c r="A73" t="s">
+      <c r="C74" s="1"/>
+      <c r="D74" s="1"/>
+      <c r="E74" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="B73" t="s">
+      <c r="B75" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="C73" t="s">
-[...10 lines deleted...]
-      <c r="A74" t="s">
+      <c r="C75" s="1"/>
+      <c r="D75" s="1"/>
+      <c r="E75" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="B74" t="s">
+      <c r="B76" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="C74" t="s">
-[...39 lines deleted...]
-      <c r="E76">
+      <c r="C76" s="1"/>
+      <c r="D76" s="1"/>
+      <c r="E76" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>