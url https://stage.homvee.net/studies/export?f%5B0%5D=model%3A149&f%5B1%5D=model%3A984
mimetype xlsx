--- v0 (2025-10-01)
+++ v1 (2026-05-03)
@@ -77,51 +77,51 @@
   <si>
     <t>WWHV013855</t>
   </si>
   <si>
     <t>Bailey, S. J. (1996). Family literacy programs: Can they make a difference in parenting? (Even Start). (Oregon State University; 0172). Dissertation Abstracts International, 57 (11A), 106-4642. (AAG9711819)</t>
   </si>
   <si>
     <t>WWHV027201</t>
   </si>
   <si>
     <t>Bailey, S. J., &amp; Richards, L. N. (2001). Challenges in evaluation: Assessing processes and outcomes in human service programs. Journal of Teaching in Marriage &amp; Family, 1(4), 53–67.</t>
   </si>
   <si>
     <t>WWHV027109</t>
   </si>
   <si>
     <t>Ballard, D. R. (2006). Assessing factors that may contribute to the life success of teenage mothers. (University of Connecticut; 0056 Advisor: Orv Karan). Dissertation Abstracts International, 67 (09A), 87-3294. (AAI3234293)</t>
   </si>
   <si>
     <t>WWHV089822</t>
   </si>
   <si>
     <t>Bigelow, K. M. (2006). Communication promotion and planned activities with families experiencing multiple risks (Publication No. 305325077). ProQuest Dissertations and Theses.</t>
   </si>
   <si>
-    <t>SafeCare Parent-Child Interaction (PCI) module</t>
+    <t>SafeCare Parent-Child Interaction (PCI)</t>
   </si>
   <si>
     <t>WWHV004272</t>
   </si>
   <si>
     <t>Bigelow, K. M., Carta, J. J., &amp; Lefever, J. B. (2008). Txt u ltr: Using cellular phone technology to enhance a parenting intervention for families at risk for neglect. Child Maltreatment, 13(4), 362–367.</t>
   </si>
   <si>
     <t>Not applicable (NA) - implementation study</t>
   </si>
   <si>
     <t>WWHV027461</t>
   </si>
   <si>
     <t>Bigelow, K. M., &amp; Lutzker, J. R. (1998). Using video to teach planned activities to parents reported for child abuse. Child &amp; Family Behavior Therapy, 20(4), 1–14.</t>
   </si>
   <si>
     <t>WWHV027717</t>
   </si>
   <si>
     <t>Boser, S. (2002).  Evaluation across an intergovernmental context: Issues raised through different  perspectives on even start. New  Directions for Evaluation, 95, 23-37.</t>
   </si>
   <si>
     <t>WWHV027112</t>
   </si>
@@ -152,51 +152,51 @@
   <si>
     <t>WWHV095888</t>
   </si>
   <si>
     <t>Carta, J. J., Lefever, J. B., Bigelow, K., Borkowski, J., &amp; Warren, S. F. (2013). Randomized trial of a cellular-phone enhanced home visitation parenting intervention. [Study 2: Cellular Phone-Enhanced Version of SafeCare Parent-Child Interaction (PCI) module]. Pediatrics, 132(2), S167–S173. https://doi.org/10.1542/peds.2013-1021Q</t>
   </si>
   <si>
     <t>WWHV027110</t>
   </si>
   <si>
     <t>Chen, C. (2005).  Even Start Family Literacy program participants’ perceptions of parenting  education, an integral component in family literacy programs. (Texas A&amp;M  University; 0803 Advisors: Rafael Lara-Alecio and Don F. Seaman). Dissertation Abstracts International, 67 (08A), 165-2845. (AAI3231511)</t>
   </si>
   <si>
     <t>WWHV027198</t>
   </si>
   <si>
     <t>Craig, E. (2006).  Building bonds from the inside out. Corrections  Today, 68(7), 42–45.</t>
   </si>
   <si>
     <t>WWHV043927</t>
   </si>
   <si>
     <t>Dadds, M. R., Sanders, M. R., &amp; James, J. E. (1987). The generalization of treatment effects in parent training with multidistressed parents. Behavioural and Cognitive Psychotherapy, 15(04), 289-313. https://doi.org/10.1017/S0141347300012696</t>
   </si>
   <si>
-    <t>SafeCare Parent-Child Interaction (PCI) module, Triple P - Positive Parenting Program®—Variants suitable for home visiting</t>
+    <t>SafeCare Parent-Child Interaction (PCI), Triple P - Positive Parenting Program®—Variants suitable for home visiting</t>
   </si>
   <si>
     <t>WWHV027223</t>
   </si>
   <si>
     <t>DeBruin-Parecki, A., &amp; Paris, S. G. (1997). Family literacy: Examining practice and issues of effectiveness. Journal of Adolescent &amp; Adult Literacy, 40(8), 596.</t>
   </si>
   <si>
     <t>WWHV027706</t>
   </si>
   <si>
     <t>DiGirolamo, A. M.  (2010). An investigation of the effects of mothers' participation in adult  literacy classes on interactive literacy activities (ILAs) at home. ProQuest, Ann Arbor MI). 70(11), 4149. (201046765; AAI3380831)</t>
   </si>
   <si>
     <t>WWHV027264</t>
   </si>
   <si>
     <t>Duch, H. (2005). Redefining parent involvement in Head Start: A two-generation approach. Early Child Development &amp; Care, 175(1), 23–35. doi:10.1080/0300443042000206237</t>
   </si>
   <si>
     <t>WWHV027234</t>
   </si>
   <si>
     <t>Dwyer, M. C., &amp; RMC Research Corp. (1995). Guide to quality: Even Start Family Literacy  programs. Portsmouth, NH: RMC</t>
   </si>
@@ -903,51 +903,51 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E83"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="448.176" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="144.965" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="136.681" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>5</v>
       </c>