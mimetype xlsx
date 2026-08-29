--- v0 (2025-10-16)
+++ v1 (2026-08-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="371">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="403">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV030846</t>
   </si>
   <si>
     <t>Akister, J., &amp; Johnson, K. (2003). Research into practice. Community Care, (1494), 52.</t>
   </si>
   <si>
     <t>Home-Start</t>
   </si>
   <si>
@@ -164,80 +164,95 @@
   <si>
     <t>WWHV004250</t>
   </si>
   <si>
     <t>Barnes, J., Senior, R., &amp; MacPherson, K. (2009). The utility of volunteer home-visiting support to prevent maternal depression in the first year of life. Child: Care, Health &amp; Development, 35(6), 807-816.</t>
   </si>
   <si>
     <t>WWHV094857</t>
   </si>
   <si>
     <t>Because childhood can’t wait: Home-Start impact report. (2019). Home-Start UK.</t>
   </si>
   <si>
     <t>WWHV081962</t>
   </si>
   <si>
     <t>Becker, S. J., Marceau, K., Hernandez, L., &amp; Spirito, A. (2019). Is it selection or socialization? Disentangling peer influences on heavy drinking and marijuana use among adolescents whose parents received brief interventions. Substance Abuse: Research and Treatment, 13, https://doi.org/10.1177/1178221819852644</t>
   </si>
   <si>
     <t>WWHV087444</t>
   </si>
   <si>
     <t>Berkel, C., Smith, J. D., Fu, E., Bruening, M., &amp; Dishion, T. (2019). The Family Check–Up 4 Health: A health maintenance approach to improve nutrition and prevent early childhood obesity. Journal of Nutrition Education and Behavior, 51(7), S23.</t>
   </si>
   <si>
+    <t>WWHV095773</t>
+  </si>
+  <si>
+    <t>Billey, T., Kushman, E., Meese, J., Martin, L., Jim, L., Austin-Garrison, M. A., &amp; Allison-Burbank, J. D. (2024). Development of a culturally enhanced caregiver-facilitated language nutrition intervention “+ Language is Medicine” to address developmental delay in Diné (Navajo) toddlers. Frontiers in Public Health, 12. https://doi.org/10.3389/fpubh.2024.1376742</t>
+  </si>
+  <si>
+    <t>Not applicable (NA) - implementation study</t>
+  </si>
+  <si>
     <t>WWHV059030</t>
   </si>
   <si>
     <t>Borden, L. A. (2013). Project arches: An evaluation of a modified family check-up intervention in an assessment setting (Doctoral dissertation, University of Missouri—Columbia).</t>
   </si>
   <si>
     <t>WWHV058214</t>
   </si>
   <si>
     <t>Brennan, L. M., Shaw, D. S., Dishion, T. J., &amp; Wilson, M. (2012). Longitudinal predictors of school-age academic achievement: Unique contributions of toddler-age aggression, oppositionality, inattention, and hyperactivity. Journal of Abnormal Child Psychology, 40(8), 1289–1300.</t>
   </si>
   <si>
     <t>WWHV038491</t>
   </si>
   <si>
     <t>Brennan, L. M., Shelleby, E. C., Shaw, D. S., Gardner, F., Dishion, T. J., &amp; Wilson, M. (2013). Indirect effects of the family check-Up on school-age academic achievement through improvements in parenting in early childhood. Journal of Educational Psychology, 105(3), 762.</t>
   </si>
   <si>
     <t>WWHV059032</t>
   </si>
   <si>
     <t>Bustos, C. E. (2011). Parent experiences of a family-centered intervention: Examining ethnocultural group differences (Doctoral dissertation, University of Oregon).</t>
   </si>
   <si>
     <t>WWHV058229</t>
   </si>
   <si>
     <t>Caruthers, A. S., Van Ryzin, M. J., &amp; Dishion, T. J. (2014). Preventing high-risk sexual behavior in early adulthood with family interventions in adolescence: Outcomes and developmental processes. Prevention Science, 15(1), 59–69.</t>
   </si>
   <si>
+    <t>WWHV095929</t>
+  </si>
+  <si>
+    <t>Catov, J. (2022). Expanding the Family Check-Up in Early Childhood to Promote Cardiovascular Health of Mothers and Young Children.  https://clinicaltrials.gov/show/NCT05473767; Identification No. NCT05473767.</t>
+  </si>
+  <si>
     <t>WWHV050820</t>
   </si>
   <si>
     <t>Chang, H., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. N. (2015). Proactive parenting and children's effortful control: Mediating role of language and indirect intervention effects. Social Development, 24(1), 206-223.</t>
   </si>
   <si>
     <t>WWHV058191</t>
   </si>
   <si>
     <t>Chang, H., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. N. (2014). Direct and indirect effects of the family check-up on self-regulation from toddlerhood to early school-age. Journal of Abnormal Child Psychology, 42(7), 1117–1128.</t>
   </si>
   <si>
     <t>WWHV058622</t>
   </si>
   <si>
     <t>Chang, H., Shaw, D. S., Shelleby, E. C., Dishion, T. J., &amp; Wilson, M. N. (2016). The long-term effectiveness of the family check-up on peer preference: Parent-child interaction and child effortful control as sequential mediators. Journal of Abnormal Child Psychology. Advance online publication.</t>
   </si>
   <si>
     <t>WWHV081957</t>
   </si>
   <si>
     <t>Chang, H., Shaw, D. S., Shelleby, E. C., Dishion, T. J., &amp; Wilson, M. N. (2017). The long–term effectiveness of the Family Check–Up on peer preference: Parent–child interaction and child effortful control as sequential mediators. Journal of Abnormal Child Psychology, 45(4), 705–717.</t>
   </si>
   <si>
     <t>WWHV058248</t>
@@ -260,50 +275,56 @@
   <si>
     <t>WWHV014293</t>
   </si>
   <si>
     <t>Connell, A., Bullock, B. M., Dishion, T. J., Shaw, D., Wilson, M., &amp; Gardner, F. (2008). Family intervention effects on co-occurring early childhood behavioral and emotional problems: A latent transition analysis approach. Journal of Abnormal Child Psychology, 36(8), 1211-1225.</t>
   </si>
   <si>
     <t>WWHV060515</t>
   </si>
   <si>
     <t>Connell, A. M., &amp; Dishion, T. J. (2017). Long–term effects of the Family Check–Up in public secondary school on diagnosed major depressive disorder in adulthood. Journal of Youth and Adolescence, 46(3), 570–581.</t>
   </si>
   <si>
     <t>WWHV016137</t>
   </si>
   <si>
     <t>Connell, A. M., Dishion, T. J., Yasui, M., &amp; Kavanagh, K. (2007). An adaptive approach to family intervention: Linking engagement in family-centered intervention to reductions in adolescent problem behavior. Journal of Consulting and Clinical Psychology, 75(4), 568–579.</t>
   </si>
   <si>
     <t>WWHV058129</t>
   </si>
   <si>
     <t>Connell, A. M., Klostermann, S., &amp; Dishion, T. J. (2012). family check-up effects on adolescent arrest trajectories: Variation by developmental subtype. Journal of Research on Adolescence, 22(2), 367–380.</t>
   </si>
   <si>
+    <t>WWHV095930</t>
+  </si>
+  <si>
+    <t>Connell, A. M., Magee, K., Stormshak, E., Ha, T., Westling, E., Wilson, M., &amp; Shaw, D. (2021). Long-term cross-over effects of the family check-up prevention program on child and adolescent depression: Integrative data analysis of three randomized trials. Journal of Consulting and Clinical Psychology, 89(9), 773–782. https://doi.org/10.1037/ccp0000677</t>
+  </si>
+  <si>
     <t>WWHV058217</t>
   </si>
   <si>
     <t>Connell, A. M., McKillop, H. N., &amp; Dishion, T. J. (2016). Long-term effects of the Family Check-Up in early adolescence on risk of suicide in early adulthood. Suicide and Life-Threatening Behavior, 46(S1), S15-S22.</t>
   </si>
   <si>
     <t>WWHV087257</t>
   </si>
   <si>
     <t>Connell, A. M., Shaw, D., Wilson, M., Danzo, S., Weaver–Krug, C., Lemery–Chalfant, K., &amp; Dishion, T. J. (2019). Indirect effects of the early childhood Family Check–Up on adolescent suicide risk: The mediating role of inhibitory control. Development and Psychopathology, 31(5), 1901–1910.</t>
   </si>
   <si>
     <t>WWHV058704</t>
   </si>
   <si>
     <t>Connell, A. M., Stormshak, E., Dishion, T., Fosco, G., &amp; Van Ryzin, M. (2015). The family check-up and adolescent depression: An examination of treatment responders and nonresponders. Prevention Science, 1–11.</t>
   </si>
   <si>
     <t>WWHV058619</t>
   </si>
   <si>
     <t>Connell, A., Stormshak, E., Dishion, T., Fosco, G., &amp; Ryzin, M. (2016). The Family Check Up and adolescent depression: An examination of treatment responders and non–responders. Prevention Science, 1–11.</t>
   </si>
   <si>
     <t>WWHV029900</t>
@@ -416,53 +437,50 @@
   <si>
     <t>WWHV065176</t>
   </si>
   <si>
     <t>Gentry, S. V., Powers, E. F. J., Azim, N., &amp; Maidrag, M. (2018). Effectiveness of a voluntary family befriending service: A mixed methods evaluation using the Donabedian model. Public Health, 160, 87–93.</t>
   </si>
   <si>
     <t>WWHV029908</t>
   </si>
   <si>
     <t>Gibbons, J., &amp; Thorpe, S. (1989). Can voluntary support projects help vulnerable families? The work of home-start. British Journal of Social Work, 19(3), 189-202.</t>
   </si>
   <si>
     <t>WWHV058727</t>
   </si>
   <si>
     <t>Gill, A. M., Dishion, T. J., &amp; Shaw, D. S. (2014). The family check-up: A tailored approach to intervention with high-risk families. Well-Being in Children and Families. 1(18 Pt. 4), 1–21.</t>
   </si>
   <si>
     <t>WWHV014206</t>
   </si>
   <si>
     <t>Gill, A. M., Hyde, L. W., Shaw, D. S., Dishion, T. J., &amp; Wilson, M. N. (2008). The family check-up in early childhood: A case study of intervention process and change. Journal of Clinical Child and Adolescent Psychology, 37(4), 893–904.</t>
   </si>
   <si>
-    <t>Not applicable (NA) - implementation study</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV081947</t>
   </si>
   <si>
     <t>Hall, C. M. (2018). Parent consultation and transitional care for military families of children with autism: A teleconsultation implementation project. Journal of Educational and Psychological Consultation, 28(3), 368–381.</t>
   </si>
   <si>
     <t>WWHV071402</t>
   </si>
   <si>
     <t>Hann, M. (2017). Engaging fathers: The next challenge for Home-Start. Journal of Health Visiting, 5(7), 334–337.</t>
   </si>
   <si>
     <t>WWHV075668</t>
   </si>
   <si>
     <t>Haroz, E. E., Ingalls, A., Kee, C., Goklish, N., Neault, N., Begay, M., &amp; Barlow, A. (2019). Informing precision home visiting: Identifying meaningful subgroups of families who benefit most from Family Spirit. Prevention Science : The Official Journal of the Society for Prevention Research, 8, 1244-1254. https://doi.org/10.1007/s11121-019-01039-9</t>
   </si>
   <si>
     <t>WWHV086258</t>
   </si>
   <si>
     <t>Haroz, E. E., Ingalls, A., Wadlin, J., Kee, C., Begay, M., Neault, N., &amp; Barlow, A. (2020). Utilizing broad-based partnerships to design a precision approach to implementing evidence-based home visiting. Journal of Community Psychology, 48(4), 1100-1113. https://doi.org/10.1002%2Fjcop.22281</t>
   </si>
   <si>
     <t>WWHV029899</t>
@@ -503,62 +521,80 @@
   <si>
     <t>WWHV058281</t>
   </si>
   <si>
     <t>Hernandez, L., &amp; Spirito, A. (2014). Examining the efficacy of a brief parent-based intervention for adolescent drinkers and their siblings. Alcoholism: Clinical &amp; Experimental Research, 38, 307A.</t>
   </si>
   <si>
     <t>WWHV042304</t>
   </si>
   <si>
     <t>Hiscock, H., Bayer, J., Lycett, K., Ukoumunne, O., Shaw, D., Gold, L., . . . Wake, M. (2012). Preventing mental health problems in children: The Families in Mind population-based cluster randomised controlled trial. BMC Public Health, 12(1), 420–428.</t>
   </si>
   <si>
     <t>WWHV058293</t>
   </si>
   <si>
     <t>Hiscock, H., Bayer, J. K., Lycett, K., Ukoumunne, O. C., Shaw, D., Gold, L., ... &amp; Wake, M. (2012). Preventing mental health problems in children: the Families in Mind population–based cluster randomised controlled trial. BMC Public Health, 12(1), 1–9.</t>
   </si>
   <si>
     <t>WWHV094855</t>
   </si>
   <si>
     <t>Home is where we start from. (2021). Home-Start UK.</t>
   </si>
   <si>
+    <t>WWHV095913</t>
+  </si>
+  <si>
+    <t>Hunter, L. J., Aviles, A. I., Miller, E. B., Canfield, C. F., Guyon-Harris, K., Morris-Perez, P. A., Mendelsohn, A. L., &amp; Shaw, D. S. (2025). Impacts of the Smart Beginnings Parenting Program on Early Childhood Special Education Evaluation and Service Referral. Academic Pediatrics, 25(6). https://doi.org/10.1016/j.acap.2025.102826</t>
+  </si>
+  <si>
     <t>WWHV058190</t>
   </si>
   <si>
     <t>Hyde, L. W., Shaw, D. S., Gardner, F., Cheong, J., Dishion, T. J., &amp; Wilson, M. (2013). Dimensions of callousness in early childhood: Links to problem behavior and family intervention effectiveness. Development and Psychopathology, 25(2), 347–363.</t>
   </si>
   <si>
     <t>WWHV090807</t>
   </si>
   <si>
     <t>Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Martin, L., Team, P. F. S. S., West, A. L., Neault, N., &amp; Haroz, E. E. (2021). Precision Family Spirit: A pilot randomized implementation trial of a precision home visiting approach with families in Michigan-trial rationale and study protocol. Pilot &amp; Feasibility Studies, 7(1), 1-11. https://doi.org/10.1186/s40814-020-00753-4</t>
   </si>
   <si>
+    <t>WWHV094974</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rebman, P., Martin, L., Kushman, E., Leonard, A., Cisler, A., Gschwind, I., Brayak, A., Amsler, A.M., &amp; Haroz, E. E. (2022). Towards precision home visiting: Results at six months postpartum from a randomized pilot implementation trial to assess the feasibility of a precision approach to Family Spirit. BMC Pregnancy and Childbirth, 22(1), 725. https://doi.org/10.1186/s12884-022-05057-4</t>
+  </si>
+  <si>
+    <t>WWHV074886</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rosenstock, S., Foy Cuddy, R., Neault, N., Yessilth, S., Goklish, N., Nelson, L., Reid, R., &amp; Barlow, A. (2019). Family Spirit Nurture (FSN)—a randomized controlled trial to prevent early childhood obesity in American Indian populations: Trial rationale and study protocol. BMC Obesity, 6(1), 18. https://doi.org/10.1186/s40608-019-0233-9</t>
+  </si>
+  <si>
     <t>WWHV058143</t>
   </si>
   <si>
     <t>Jensen, M. R., Wong, J. J., Gonzales, N. A., Dumka, L. E., Millsap, R., &amp; Coxe, S. (2014). Long-term effects of a universal family intervention: Mediation through parent-adolescent conflict. Journal of Clinical Child &amp; Adolescent Psychology, 43(3), 415–427.</t>
   </si>
   <si>
     <t>WWHV016378</t>
   </si>
   <si>
     <t>Jones, L. M. (2004). The family check-up for families of high-risk preschoolers: The moderating effect of children’s temperament. Dissertation Abstracts International: Section B: The Sciences and Engineering, 64(8-B), 4083.</t>
   </si>
   <si>
     <t>WWHV047145</t>
   </si>
   <si>
     <t>Jones, C. C., Hayter, M., &amp; Jomeen, J. (2015). A Home-Start peer support scheme for women with low mood following childbirth. Community Practitioner, 88(9), 41–44.</t>
   </si>
   <si>
     <t>WWHV049712</t>
   </si>
   <si>
     <t>Kenkre, J., &amp; Young, E. (2014). Building resilience: Volunteer support for families with complex circumstances and needs. [Unpublished manuscript submitted to HomVEE].</t>
   </si>
   <si>
     <t>WWHV081944</t>
@@ -617,128 +653,170 @@
   <si>
     <t>WWHV014289</t>
   </si>
   <si>
     <t>Lunkenheimer, E. S., Dishion, T. J., Shaw, D. S., Connell, A. M., Gardner, F., Wilson, M. N., &amp; Skuban, E. M. (2008). Collateral benefits of the family check-up on early childhood school readiness: Indirect effects of parents’ positive behavior support. Developmental Psychology, 44(6), 1737–1752.</t>
   </si>
   <si>
     <t>WWHV030869</t>
   </si>
   <si>
     <t>MacPherson, K., Barnes, J., Nichols, M., &amp; Dixon, S. (2010). Volunteer support for mothers with new babies: Perceptions of need and support received. Children &amp; Society, 24(3), 175-187. doi:10.1111/j.1099-0860.2009.00227.x</t>
   </si>
   <si>
     <t>WWHV049711</t>
   </si>
   <si>
     <t>Making a difference for children and families: Home-Start social impact report 2014. (2015). Home-Start UK.</t>
   </si>
   <si>
     <t>WWHV058723</t>
   </si>
   <si>
     <t>Margolis, K. (2013). A pilot feasibility and effectiveness trial of the family check-up parenting intervention with Spanish preadolescents and their families: A cultural adaptation and feasibility study to enhance evidence-based intervention research in Spain (Doctoral dissertation, University of Oregon.)</t>
   </si>
   <si>
+    <t>WWHV095157</t>
+  </si>
+  <si>
+    <t>Martin, L., Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Russette, H., &amp; Haroz, E. E. (2023). Respecting diverse journeys on many roads: First Peoples of North America can guide us on our path toward precision home visiting. AlterNative: An International Journal of Indigenous Peoples, 19(2), 499–503. https://doi.org/10.1177/11771801231169272</t>
+  </si>
+  <si>
     <t>WWHV081938</t>
   </si>
   <si>
     <t>Mauricio, A. M., Rudo–Stern, J., Dishion, T. J., Letham, K., &amp; Lopez, M. (2019). Provider readiness and adaptations of competency drivers during scale–up of the Family Check–Up. The Journal of Primary Prevention, 40(1), 51–68.</t>
   </si>
   <si>
     <t>WWHV081946</t>
   </si>
   <si>
     <t>Mauricio, A. M., Rudo–Stern, J., Dishion, T. J., Shaw, D. S., Gill, A. M., Lundgren, J. S., &amp; Thunberg, J. (2018). Facilitators and barriers in cross–country transport of evidence–based preventive interventions: A case study using the Family Check–Up. Prevention Science, 1–11.</t>
   </si>
   <si>
     <t>WWHV028238</t>
   </si>
   <si>
     <t>McAuley, C., Knapp, M., Beecham, J., McCurry, N., &amp; Sleed, M. (2004). Young families under stress: Outcomes and costs of Home-Start support. Joseph Rowntree Foundation.</t>
   </si>
   <si>
     <t>WWHV058189</t>
   </si>
   <si>
     <t>McEachern, A. D., Fosco, G. M., Dishion, T. J., Shaw, D. S., Wilson, M. N., &amp; Gardner, F. (2013). Collateral benefits of the family check-up in early childhood: Primary caregivers’ social support and relationship satisfaction. Journal of Family Psychology, 27(2), 271.</t>
   </si>
   <si>
     <t>WWHV044155</t>
   </si>
   <si>
     <t>McFarlane, E., Crowne, S. S., Burrell, L., &amp; Duggan, A. (2014). Home-visiting service delivery and outcomes for depressed mothers. Zero to Three, 34(5), 53–60.</t>
   </si>
   <si>
     <t>WWHV030805</t>
   </si>
   <si>
     <t>McGuffin, V. (2002). Family support: Measuring the benefits to families. Child Care in Practice, 8(4), 251.</t>
   </si>
   <si>
     <t>WWHV029907</t>
   </si>
   <si>
     <t>Mcrae, R. E. (2002). The treatment of child neglect through a comprehensive service strategy including home-based therapy, play therapy, parent education, and parent-child interaction therapy. (Doctoral dissertation, Alliant International University, 2002). Dissertation Abstracts International, 63(08B), ISSN No. 0419-4217 (AAI3061081).</t>
   </si>
   <si>
+    <t>WWHV095922</t>
+  </si>
+  <si>
+    <t>Meisch, A. D., Joraanstad, A., Willenborg, P., Lauderback, E., &amp; Atukpawu-Tipton, G. (2023). Mapping evidence-based home visiting provided by tribal-led organizations. National Home Visiting Resource Center Data in Action Brief. James Bell Associates and Urban Institute. https://nhvrc.org/product/mapping-home-visiting-tribal-led-organizations</t>
+  </si>
+  <si>
+    <t>WWHV095917</t>
+  </si>
+  <si>
+    <t>Miller, E. B., Hails, K. A., Canfield, C. F., Morris-Perez, P. A., Shaw, D. S., Mendelsohn, A. L., &amp; Gross, R. S. (2024). Cognitive Stimulation and Maternal Feeding Styles in Families with Low Incomes: Impacts from a Randomized Clinical Trial. Academic Pediatrics, 25(2). https://doi.org/ 10.1016/j.acap.2024.09.012</t>
+  </si>
+  <si>
     <t>WWHV058226</t>
   </si>
   <si>
     <t>Moilanen, K. L., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. (2010). Predictors of longitudinal growth in inhibitory control in early childhood. Social Development, 19(2), 326–347.</t>
   </si>
   <si>
     <t>WWHV058142</t>
   </si>
   <si>
     <t>Montaño, Z., Smith, J. D., Dishion, T. J., Shaw, D. S., &amp; Wilson, M. N. (2015). Longitudinal relations between observed parenting behaviors and dietary quality of meals from ages 2 to 5. Appetite, 87, 324–329.</t>
   </si>
   <si>
     <t>WWHV058865</t>
   </si>
   <si>
     <t>Moore, K. J., Dishion, T. J., &amp; Shaw, D. S. (2012). The “Family Check Up” in Early Childhood: A Public Health Intervention to Prevent Long-Term Behavioral and Emotional Disorders. CW360, 17.</t>
   </si>
   <si>
+    <t>WWHV095923</t>
+  </si>
+  <si>
+    <t>Moyer, N., Wesner, C., Sarche, M., Chavis, Gachupin, A. E., Nadler, A., Svoboda, E., Asdigian, N., Geary, E., Around Him, D., Dunn, C., &amp; Whitesell, N. (2024). Braiding Research Approaches to understand home visiting in Indigenous communities (OPRE Report No. 2024-366). Office of Planning, Research, and Evaluation; Administration for Children and Families; U.S. Department of Health and Human Services.</t>
+  </si>
+  <si>
     <t>WWHV082535</t>
   </si>
   <si>
     <t>Mucka, L. E. (2017). Schools and families empowering learning (safe–learning): An intervention feasibility study. [Doctoral dissertation, Wayne State University].</t>
   </si>
   <si>
     <t>WWHV035854</t>
   </si>
   <si>
     <t>Mullany, B., Barlow, A., Neault, N., Billy, T., Jones, T., Tortice, I., Lorenzo, S., Powers, J., Lake, K., Reid, R., &amp; Walkup, J. (2012). The Family Spirit trial for American Indian teen mothers and their children: CBPR rationale, design, methods and baseline characteristics. Society of Prevention Research, 13, 504-518.</t>
   </si>
   <si>
+    <t>WWHV095924</t>
+  </si>
+  <si>
+    <t>Nadler, A. T., Chavis, E., &amp; Atukpawu-Tipton, G. (2024). Indigenous food sovereignty in tribal home visiting. National Home Visiting Resource Center Innovation Roundup Brief. James Bell Associates. https://nhvrc.org/brief/indigenous-food-sovereignty-tribal-home-visitin…</t>
+  </si>
+  <si>
+    <t>WWHV095925</t>
+  </si>
+  <si>
+    <t>National Academies of Sciences, Engineering, and Medicine. (2023). Complementary Feeding Interventions for Infants and Young Children Under Age 2: Scoping of Promising Interventions to Implement at the Community or State Level. Washington, DC: The National Academies Press. https://doi.org/10.17226/27239</t>
+  </si>
+  <si>
     <t>WWHV016189</t>
   </si>
   <si>
     <t>O'Neil, J., Wilson, M., Shaw,  D., &amp; Dishion, T. (2009). The relationship between parental efficacy and  depressive symptoms in a diverse sample of low income mothers. Journal of Child &amp; Family Studies, 18(6),  643–652.</t>
   </si>
   <si>
+    <t>WWHV095928</t>
+  </si>
+  <si>
+    <t>Nelson, L., Mata Lopez, L., Archuleta, S., Skavenski Van Wyk, S., Kushman, E., Martin, L., Mitchell, K., Leffler, E., Wewie, T., Kemp, C., Cuddy, R., Haroz, E.E. (2025). Testing the effectiveness of Family Spirit Strengths (FSS) – a culturally informed intervention designed to prevent mental health and substance misuse for Indigenous families through home visiting. Center for Open Science, https://doi.org/10.31235/osf.io/xv7hz_v1</t>
+  </si>
+  <si>
     <t>WWHV058714</t>
   </si>
   <si>
     <t>Nelson, S. E., Van Ryzin, M. J., &amp; Dishion, T. J. (2015). Alcohol, marijuana, and tobacco use trajectories from age 12 to 24 years: Demographic correlates and young adult substance use problems. Development and Psychopathology, 27(1), 253–277.</t>
   </si>
   <si>
     <t>WWHV003674</t>
   </si>
   <si>
     <t>Oakley, A., Rajan, L., &amp; Turner, H. (1998).  Evaluating parent support initiatives: Lessons from two case studies. Health &amp; Social Care in the Community, 6(5), 318-330.</t>
   </si>
   <si>
     <t>WWHV087462</t>
   </si>
   <si>
     <t>Oro, V., Clifford, S., Shaw, D., Wilson, M., &amp; Lemery–Chalfant, K. (2019). Intervention effects mitigate the association between polygenic risk for alcohol use and inhibitory control in middle childhood. European Neuropsychopharmacology, 29, S160–S161.</t>
   </si>
   <si>
     <t>WWHV081892</t>
   </si>
   <si>
     <t>Otten, R., Mun, C. J., Shaw, D. S., Wilson, M. N., &amp; Dishion, T. J. (2019). A developmental cascade model for early adolescent‐onset substance use: The role of early childhood stress. Addiction, 114(2), 326–334.</t>
   </si>
   <si>
     <t>WWHV081954</t>
@@ -761,54 +839,72 @@
   <si>
     <t>WWHV016393</t>
   </si>
   <si>
     <t>Rao, S. A. (1999). The short-term impact of the family check-up: A brief motivational intervention for at-risk families. Dissertation Abstracts International: Section B: The Sciences and Engineering, 59 (7-B), 3710.</t>
   </si>
   <si>
     <t>WWHV087672</t>
   </si>
   <si>
     <t>Rau, E. (2019). Religiosity from childhood to emerging adulthood: Family indicators and the outcome of sociopolitical development. [Doctoral dissertation, University of Oregon].</t>
   </si>
   <si>
     <t>WWHV026720</t>
   </si>
   <si>
     <t>Reinke, W. M., Splett, J. D.,  Robeson, E. N., &amp; Offutt, C. A. (2009). Combining school and family  interventions for the prevention and early intervention of disruptive behavior  problems in children: A public health perspective. Psychology in the Schools, 46(1),  33–43.</t>
   </si>
   <si>
     <t>WWHV058173</t>
   </si>
   <si>
     <t>Reuben, J. D., Shaw, D. S., Brennan, L. M., Dishion, T. J., &amp; Wilson, M. N. (2015). A family-based intervention for improving children’s emotional problems through effects on maternal depressive symptoms. Journal of Consulting and Clinical Psychology, 83(6), 1142.</t>
   </si>
   <si>
+    <t>WWHV091253</t>
+  </si>
+  <si>
+    <t>Roby, E., Miller, E. B., Shaw, D. S., Morris, P., Gill, A., Bogen, D. L., Rosas, J., Canfield, C., Hails, K., Wippick, H., Honoroff, J., Cates, C., Weisleder, A., Chadwick, K, Raak, C., &amp; Mendelsohn, A. L. (2021). Improving parent-child interactions in pediatric health care: A two-site randomized controlled trial. Pediatrics, 147(3). https://doi.org/10.1542/peds.2020-1799</t>
+  </si>
+  <si>
+    <t>WWHV092234</t>
+  </si>
+  <si>
+    <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
+  </si>
+  <si>
     <t>WWHV087669</t>
   </si>
   <si>
     <t>Rudo–Stern, J. (2019). Comparison of video and audio rating modalities for assessment of provider fidelity to a family–centered, evidence–based program. [Doctoral dissertation, Arizona State University].</t>
+  </si>
+  <si>
+    <t>WWHV094422</t>
+  </si>
+  <si>
+    <t>Russette, H. C., Grubin, F., Ingalls, A., Martin, L., Leonard, A., Kushman, E., Cisler, A., Leffler, E., Herman, A., &amp; Haroz, E. E. (2022). Home visitor perspectives on implementing a precision approach to home visiting in communities serving Native American families. Infant Mental Health Journal, 43(5), 744–755. https://doi.org/10.1002/imhj.22012</t>
   </si>
   <si>
     <t>WWHV081936</t>
   </si>
   <si>
     <t>Ryding, J., &amp; Wernersson, I. (2019). The role of reflection in family support social work and its possible promotion by a research–supported model. Journal of Evidence–Based Social Work, 16(3), 322–345.</t>
   </si>
   <si>
     <t>WWHV016143</t>
   </si>
   <si>
     <t>Shaw, D. S. (2000). Family-based prevention for early conduct problems. Grant Proposal.</t>
   </si>
   <si>
     <t>WWHV014291</t>
   </si>
   <si>
     <t>Shaw, D. S., Connell, A., Dishion, T. J., Wilson, M. N., &amp; Gardner, F. (2009). Improvements in maternal depression as a mediator of intervention effects on early childhood problem behavior. Development and Psychopathology, 21, 417–439.</t>
   </si>
   <si>
     <t>WWHV014295</t>
   </si>
   <si>
     <t>Shaw, D. S., Dishion, T. J., Supplee, L., Gardner, F., &amp; Arnds, K.  (2006). Randomized trial of a family-centered  approach to the prevention of early conduct problems: 2-year effects of the  family check-up in early childhood. Journal of Consulting and Clinical  Psychology, 74(1), 1–9.</t>
   </si>
@@ -1163,52 +1259,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1472,3121 +1571,3384 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E179"/>
+  <dimension ref="A1:E195"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E195"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="493.023" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="511.875" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
-[...2 lines deleted...]
-      <c r="E2">
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...5 lines deleted...]
-      <c r="E3">
+      <c r="C3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C4" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D4" t="s">
+      <c r="D4" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="E4">
+      <c r="E4" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C5" t="s">
+      <c r="C5" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D5" t="s">
+      <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="E5">
+      <c r="E5" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C6" t="s">
+      <c r="C6" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D6" t="s">
+      <c r="D6" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="E6">
+      <c r="E6" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C7" t="s">
+      <c r="C7" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D7" t="s">
-[...2 lines deleted...]
-      <c r="E7">
+      <c r="D7" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C8" t="s">
+      <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D8" t="s">
+      <c r="D8" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="E8">
+      <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C9" t="s">
+      <c r="C9" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D9" t="s">
+      <c r="D9" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="E9">
+      <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
-      <c r="A10" t="s">
+      <c r="A10" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="C10" t="s">
+      <c r="C10" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D10" t="s">
+      <c r="D10" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="E10">
+      <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
-      <c r="A11" t="s">
+      <c r="A11" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="C11" t="s">
+      <c r="C11" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D11" t="s">
+      <c r="D11" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="E11">
+      <c r="E11" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
-      <c r="A12" t="s">
+      <c r="A12" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C12" t="s">
+      <c r="C12" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D12" t="s">
-[...2 lines deleted...]
-      <c r="E12">
+      <c r="D12" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
-      <c r="A13" t="s">
+      <c r="A13" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C13" t="s">
+      <c r="C13" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D13" t="s">
-[...2 lines deleted...]
-      <c r="E13">
+      <c r="D13" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
-      <c r="A14" t="s">
+      <c r="A14" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C14" t="s">
+      <c r="C14" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D14" t="s">
+      <c r="D14" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="E14">
+      <c r="E14" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
-      <c r="A15" t="s">
+      <c r="A15" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="C15" t="s">
+      <c r="C15" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D15" t="s">
+      <c r="D15" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="E15">
+      <c r="E15" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
-      <c r="A16" t="s">
+      <c r="A16" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C16" t="s">
+      <c r="C16" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D16" t="s">
-[...2 lines deleted...]
-      <c r="E16">
+      <c r="D16" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
-      <c r="A17" t="s">
+      <c r="A17" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="C17" t="s">
+      <c r="C17" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D17" t="s">
-[...2 lines deleted...]
-      <c r="E17">
+      <c r="D17" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
-      <c r="A18" t="s">
+      <c r="A18" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B18" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="C18" t="s">
-[...5 lines deleted...]
-      <c r="E18">
+      <c r="C18" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:5">
-      <c r="A19" t="s">
+      <c r="A19" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B19" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="C19" t="s">
-[...5 lines deleted...]
-      <c r="E19">
+      <c r="C19" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="20" spans="1:5">
-      <c r="A20" t="s">
+      <c r="A20" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="B20" t="s">
+      <c r="B20" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="C20" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="C20" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="E20" s="1">
+        <v>2.3</v>
       </c>
     </row>
     <row r="21" spans="1:5">
-      <c r="A21" t="s">
+      <c r="A21" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E22" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E23" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E27" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E28" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E29" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E31" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E32" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E33" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E34" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E36" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E37" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E38" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E39" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E40" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E41" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E43" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E44" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E45" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E46" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E47" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E48" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E49" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E50" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E51" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E52" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="E53" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E54" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E55" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E56" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E57" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E58" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E59" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E60" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E61" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E62" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E63" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D64" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B21" t="s">
-[...5 lines deleted...]
-      <c r="D21" t="s">
+      <c r="E64" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E65" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E66" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E67" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="E68" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E69" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E70" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E71" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E72" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E73" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E74" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E75" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E76" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E77" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E78" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E79" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E80" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E81" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E82" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E83" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E84" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D85" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="E21">
-[...13 lines deleted...]
-      <c r="D22" t="s">
+      <c r="E85" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E86" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E87" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E88" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E89" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E90" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E91" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E92" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="E93" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E94" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E95" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E96" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E97" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="E98" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E99" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E100" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="E101" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="E102" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="E103" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E104" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E105" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E106" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E107" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E108" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E109" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E110" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D111" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="E22">
-[...47 lines deleted...]
-      <c r="D25" t="s">
+      <c r="E111" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E112" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E113" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E114" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E115" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="E116" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E117" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E118" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E119" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E120" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E121" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="E122" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E123" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E124" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
+      <c r="A125" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="E125" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E126" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
+      <c r="A127" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E127" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
+      <c r="A128" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E128" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
+      <c r="A129" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E129" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
+      <c r="A130" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E130" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
+      <c r="A131" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E131" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
+      <c r="A132" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E132" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
+      <c r="A133" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D133" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="E25">
-[...13 lines deleted...]
-      <c r="D26" t="s">
+      <c r="E133" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
+      <c r="A134" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E134" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
+      <c r="A135" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="E135" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
+      <c r="A136" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E136" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
+      <c r="A137" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E137" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
+      <c r="A138" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E138" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
+      <c r="A139" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E139" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
+      <c r="A140" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E140" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
+      <c r="A141" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D141" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="E26">
-[...13 lines deleted...]
-      <c r="D27" t="s">
+      <c r="E141" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
+      <c r="A142" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E142" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
+      <c r="A143" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E143" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
+      <c r="A144" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E144" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
+      <c r="A145" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E145" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
+      <c r="A146" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D146" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="E27">
-[...16 lines deleted...]
-      <c r="E28">
+      <c r="E146" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
+      <c r="A147" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E147" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
+      <c r="A148" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E148" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
+      <c r="A149" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E149" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
+      <c r="A150" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E150" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
+      <c r="A151" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E151" s="1">
         <v>2</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
-[...80 lines deleted...]
-      <c r="E33">
+    <row r="152" spans="1:5">
+      <c r="A152" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E152" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
+      <c r="A153" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="B153" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E153" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
+      <c r="A154" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="C154" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D154" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="E154" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
+      <c r="A155" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="C155" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D155" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E155" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
+      <c r="A156" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="B156" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E156" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
+      <c r="A157" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E157" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
+      <c r="A158" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D158" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E158" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
+      <c r="A159" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="B159" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D159" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E159" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
+      <c r="A160" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="B160" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="C160" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D160" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="E160" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
+      <c r="A161" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="B161" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="C161" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E161" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
+      <c r="A162" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="B162" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="C162" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="E162" s="1">
         <v>2</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
-[...63 lines deleted...]
-      <c r="E37">
+    <row r="163" spans="1:5">
+      <c r="A163" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="B163" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="C163" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E163" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
+      <c r="A164" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="B164" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E164" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
+      <c r="A165" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="B165" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="C165" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D165" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E165" s="1">
         <v>2</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
-[...29 lines deleted...]
-      <c r="E39">
+    <row r="166" spans="1:5">
+      <c r="A166" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="C166" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D166" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E166" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
+      <c r="A167" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="C167" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E167" s="1">
         <v>2</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
-[...6 lines deleted...]
-      <c r="C40" t="s">
+    <row r="168" spans="1:5">
+      <c r="A168" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="B168" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="C168" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E168" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
+      <c r="A169" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="B169" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="C169" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E169" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
+      <c r="A170" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="B170" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="C170" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D170" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E170" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
+      <c r="A171" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="B171" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="C171" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D171" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E171" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
+      <c r="A172" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="B172" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="C172" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D172" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E172" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
+      <c r="A173" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="B173" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="C173" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D173" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E173" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
+      <c r="A174" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="B174" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="C174" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D174" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E174" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
+      <c r="A175" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="B175" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="C175" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D175" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E175" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
+      <c r="A176" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="B176" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="C176" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D176" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E176" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
+      <c r="A177" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="B177" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="C177" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D177" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E177" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
+      <c r="A178" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="B178" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="C178" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D178" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E178" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
+      <c r="A179" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="B179" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="C179" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D40" t="s">
-[...2 lines deleted...]
-      <c r="E40">
+      <c r="D179" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E179" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
-[...281 lines deleted...]
-      <c r="D57" t="s">
+    <row r="180" spans="1:5">
+      <c r="A180" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="B180" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="C180" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D180" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E180" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
+      <c r="A181" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="B181" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="C181" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D181" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="E181" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
+      <c r="A182" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="B182" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="C182" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D182" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E182" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
+      <c r="A183" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="B183" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="C183" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D183" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E183" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
+      <c r="A184" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="C184" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D184" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E184" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
+      <c r="A185" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="C185" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D185" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E185" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
+      <c r="A186" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="B186" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="C186" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D186" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E186" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
+      <c r="A187" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="B187" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="C187" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D187" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E187" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
+      <c r="A188" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="B188" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="C188" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D188" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E188" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
+      <c r="A189" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="B189" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="C189" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E189" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
+      <c r="A190" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="B190" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="C190" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D190" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="E57">
-[...10 lines deleted...]
-      <c r="C58" t="s">
+      <c r="E190" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
+      <c r="A191" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="C191" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D191" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E191" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
+      <c r="A192" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="C192" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D58" t="s">
-[...2 lines deleted...]
-      <c r="E58">
+      <c r="D192" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E192" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
-[...6 lines deleted...]
-      <c r="C59" t="s">
+    <row r="193" spans="1:5">
+      <c r="A193" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="B193" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="C193" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D193" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E193" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
+      <c r="A194" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="B194" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="C194" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D59" t="s">
-[...2 lines deleted...]
-      <c r="E59">
+      <c r="D194" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E194" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
-[...57 lines deleted...]
-      <c r="C63" t="s">
+    <row r="195" spans="1:5">
+      <c r="A195" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="B195" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="C195" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D63" t="s">
-[...1974 lines deleted...]
-      <c r="E179">
+      <c r="D195" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E195" s="1">
         <v>2.1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>