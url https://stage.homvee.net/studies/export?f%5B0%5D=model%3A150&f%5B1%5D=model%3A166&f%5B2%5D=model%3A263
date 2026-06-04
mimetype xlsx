--- v0 (2025-11-15)
+++ v1 (2026-06-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="324">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="334">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV082533</t>
   </si>
   <si>
     <t>Anderson, K. E. (2018). Parenting behaviors during adolescence and associations with emerging adult educational attainment and mental health [Doctoral dissertation, University of Oregon].</t>
   </si>
   <si>
     <t>Family Check-Up® For Children</t>
   </si>
   <si>
@@ -134,50 +134,56 @@
   <si>
     <t>WWHV037119</t>
   </si>
   <si>
     <t>Campbell, K. I., &amp; Silva, P. A. (1997). Parents as first teachers pilot programme evaluation : Age three assessments. Final report to the ministry of education on the Dunedin and Gisborne/East coast areas. Wellington: Ministry of Education.</t>
   </si>
   <si>
     <t>WWHV037108</t>
   </si>
   <si>
     <t>Campbell, K., Silva, P. A., &amp; Dunedin Multidisciplinary Health and Development Research Unit. (1995). Parents as First Teachers Pilot Project evaluation: Report to the ministry of education on the 18-month follow-up of a sub-sample from Dunedin and Gisborne/East Coast Areas.</t>
   </si>
   <si>
     <t>WWHV037106</t>
   </si>
   <si>
     <t>Campbell, K., Silva, P. A., Parents as First Teachers Pilot Project, &amp; Evaluation Unit. (1994). Parents As First Teachers pilot project evaluation: Report on phase III, Subject recruitment &amp; initial data collection, Dunedin and Gisborne. Project Evaluation Unit, Dunedin Multidisciplinary Health &amp; Development Research Unit, University of Otago Medical School.</t>
   </si>
   <si>
     <t>WWHV058229</t>
   </si>
   <si>
     <t>Caruthers, A. S., Van Ryzin, M. J., &amp; Dishion, T. J. (2014). Preventing high-risk sexual behavior in early adulthood with family interventions in adolescence: Outcomes and developmental processes. Prevention Science, 15(1), 59–69.</t>
   </si>
   <si>
+    <t>WWHV095929</t>
+  </si>
+  <si>
+    <t>Catov, J. (2022). Expanding the Family Check-Up in Early Childhood to Promote Cardiovascular Health of Mothers and Young Children.  https://clinicaltrials.gov/show/NCT05473767; Identification No. NCT05473767.</t>
+  </si>
+  <si>
     <t>WWHV050820</t>
   </si>
   <si>
     <t>Chang, H., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. N. (2015). Proactive parenting and children's effortful control: Mediating role of language and indirect intervention effects. Social Development, 24(1), 206-223.</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>WWHV058191</t>
   </si>
   <si>
     <t>Chang, H., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. N. (2014). Direct and indirect effects of the family check-up on self-regulation from toddlerhood to early school-age. Journal of Abnormal Child Psychology, 42(7), 1117–1128.</t>
   </si>
   <si>
     <t>WWHV058622</t>
   </si>
   <si>
     <t>Chang, H., Shaw, D. S., Shelleby, E. C., Dishion, T. J., &amp; Wilson, M. N. (2016). The long-term effectiveness of the family check-up on peer preference: Parent-child interaction and child effortful control as sequential mediators. Journal of Abnormal Child Psychology. Advance online publication.</t>
   </si>
   <si>
     <t>WWHV081957</t>
   </si>
   <si>
     <t>Chang, H., Shaw, D. S., Shelleby, E. C., Dishion, T. J., &amp; Wilson, M. N. (2017). The long–term effectiveness of the Family Check–Up on peer preference: Parent–child interaction and child effortful control as sequential mediators. Journal of Abnormal Child Psychology, 45(4), 705–717.</t>
@@ -203,50 +209,56 @@
   <si>
     <t>WWHV014293</t>
   </si>
   <si>
     <t>Connell, A., Bullock, B. M., Dishion, T. J., Shaw, D., Wilson, M., &amp; Gardner, F. (2008). Family intervention effects on co-occurring early childhood behavioral and emotional problems: A latent transition analysis approach. Journal of Abnormal Child Psychology, 36(8), 1211-1225.</t>
   </si>
   <si>
     <t>WWHV060515</t>
   </si>
   <si>
     <t>Connell, A. M., &amp; Dishion, T. J. (2017). Long–term effects of the Family Check–Up in public secondary school on diagnosed major depressive disorder in adulthood. Journal of Youth and Adolescence, 46(3), 570–581.</t>
   </si>
   <si>
     <t>WWHV016137</t>
   </si>
   <si>
     <t>Connell, A. M., Dishion, T. J., Yasui, M., &amp; Kavanagh, K. (2007). An adaptive approach to family intervention: Linking engagement in family-centered intervention to reductions in adolescent problem behavior. Journal of Consulting and Clinical Psychology, 75(4), 568–579.</t>
   </si>
   <si>
     <t>WWHV058129</t>
   </si>
   <si>
     <t>Connell, A. M., Klostermann, S., &amp; Dishion, T. J. (2012). family check-up effects on adolescent arrest trajectories: Variation by developmental subtype. Journal of Research on Adolescence, 22(2), 367–380.</t>
   </si>
   <si>
+    <t>WWHV095930</t>
+  </si>
+  <si>
+    <t>Connell, A. M., Magee, K., Stormshak, E., Ha, T., Westling, E., Wilson, M., &amp; Shaw, D. (2021). Long-term cross-over effects of the family check-up prevention program on child and adolescent depression: Integrative data analysis of three randomized trials. Journal of Consulting and Clinical Psychology, 89(9), 773–782. https://doi.org/10.1037/ccp0000677</t>
+  </si>
+  <si>
     <t>WWHV058217</t>
   </si>
   <si>
     <t>Connell, A. M., McKillop, H. N., &amp; Dishion, T. J. (2016). Long-term effects of the Family Check-Up in early adolescence on risk of suicide in early adulthood. Suicide and Life-Threatening Behavior, 46(S1), S15-S22.</t>
   </si>
   <si>
     <t>WWHV087257</t>
   </si>
   <si>
     <t>Connell, A. M., Shaw, D., Wilson, M., Danzo, S., Weaver–Krug, C., Lemery–Chalfant, K., &amp; Dishion, T. J. (2019). Indirect effects of the early childhood Family Check–Up on adolescent suicide risk: The mediating role of inhibitory control. Development and Psychopathology, 31(5), 1901–1910.</t>
   </si>
   <si>
     <t>WWHV058704</t>
   </si>
   <si>
     <t>Connell, A. M., Stormshak, E., Dishion, T., Fosco, G., &amp; Van Ryzin, M. (2015). The family check-up and adolescent depression: An examination of treatment responders and nonresponders. Prevention Science, 1–11.</t>
   </si>
   <si>
     <t>WWHV058619</t>
   </si>
   <si>
     <t>Connell, A., Stormshak, E., Dishion, T., Fosco, G., &amp; Ryzin, M. (2016). The Family Check Up and adolescent depression: An examination of treatment responders and non–responders. Prevention Science, 1–11.</t>
   </si>
   <si>
     <t>WWHV058187</t>
@@ -422,50 +434,56 @@
   <si>
     <t>WWHV058583</t>
   </si>
   <si>
     <t>Hernandez, L., Rodriguez, A. M., &amp; Spirito, A. (2015). Brief family-based intervention for substance-abusing adolescents. Child and Adolescent Psychiatric Clinics of North America, 24(3), 585–599.</t>
   </si>
   <si>
     <t>WWHV058281</t>
   </si>
   <si>
     <t>Hernandez, L., &amp; Spirito, A. (2014). Examining the efficacy of a brief parent-based intervention for adolescent drinkers and their siblings. Alcoholism: Clinical &amp; Experimental Research, 38, 307A.</t>
   </si>
   <si>
     <t>WWHV042304</t>
   </si>
   <si>
     <t>Hiscock, H., Bayer, J., Lycett, K., Ukoumunne, O., Shaw, D., Gold, L., . . . Wake, M. (2012). Preventing mental health problems in children: The Families in Mind population-based cluster randomised controlled trial. BMC Public Health, 12(1), 420–428.</t>
   </si>
   <si>
     <t>WWHV058293</t>
   </si>
   <si>
     <t>Hiscock, H., Bayer, J. K., Lycett, K., Ukoumunne, O. C., Shaw, D., Gold, L., ... &amp; Wake, M. (2012). Preventing mental health problems in children: the Families in Mind population–based cluster randomised controlled trial. BMC Public Health, 12(1), 1–9.</t>
   </si>
   <si>
+    <t>WWHV095913</t>
+  </si>
+  <si>
+    <t>Hunter, L. J., Aviles, A. I., Miller, E. B., Canfield, C. F., Guyon-Harris, K., Morris-Perez, P. A., Mendelsohn, A. L., &amp; Shaw, D. S. (2025). Impacts of the Smart Beginnings Parenting Program on Early Childhood Special Education Evaluation and Service Referral. Academic Pediatrics, 25(6). https://doi.org/10.1016/j.acap.2025.102826</t>
+  </si>
+  <si>
     <t>WWHV058190</t>
   </si>
   <si>
     <t>Hyde, L. W., Shaw, D. S., Gardner, F., Cheong, J., Dishion, T. J., &amp; Wilson, M. (2013). Dimensions of callousness in early childhood: Links to problem behavior and family intervention effectiveness. Development and Psychopathology, 25(2), 347–363.</t>
   </si>
   <si>
     <t>WWHV058143</t>
   </si>
   <si>
     <t>Jensen, M. R., Wong, J. J., Gonzales, N. A., Dumka, L. E., Millsap, R., &amp; Coxe, S. (2014). Long-term effects of a universal family intervention: Mediation through parent-adolescent conflict. Journal of Clinical Child &amp; Adolescent Psychology, 43(3), 415–427.</t>
   </si>
   <si>
     <t>WWHV016378</t>
   </si>
   <si>
     <t>Jones, L. M. (2004). The family check-up for families of high-risk preschoolers: The moderating effect of children’s temperament. Dissertation Abstracts International: Section B: The Sciences and Engineering, 64(8-B), 4083.</t>
   </si>
   <si>
     <t>WWHV081944</t>
   </si>
   <si>
     <t>King, C. A., Arango, A., &amp; Foster, C. E. (2018). Emerging trends in adolescent suicide prevention research. Current Opinion in Psychology, 22, 89–94.</t>
   </si>
   <si>
     <t>WWHV090058</t>
@@ -551,50 +569,56 @@
   <si>
     <t>WWHV081938</t>
   </si>
   <si>
     <t>Mauricio, A. M., Rudo–Stern, J., Dishion, T. J., Letham, K., &amp; Lopez, M. (2019). Provider readiness and adaptations of competency drivers during scale–up of the Family Check–Up. The Journal of Primary Prevention, 40(1), 51–68.</t>
   </si>
   <si>
     <t>WWHV081946</t>
   </si>
   <si>
     <t>Mauricio, A. M., Rudo–Stern, J., Dishion, T. J., Shaw, D. S., Gill, A. M., Lundgren, J. S., &amp; Thunberg, J. (2018). Facilitators and barriers in cross–country transport of evidence–based preventive interventions: A case study using the Family Check–Up. Prevention Science, 1–11.</t>
   </si>
   <si>
     <t>WWHV058189</t>
   </si>
   <si>
     <t>McEachern, A. D., Fosco, G. M., Dishion, T. J., Shaw, D. S., Wilson, M. N., &amp; Gardner, F. (2013). Collateral benefits of the family check-up in early childhood: Primary caregivers’ social support and relationship satisfaction. Journal of Family Psychology, 27(2), 271.</t>
   </si>
   <si>
     <t>WWHV044155</t>
   </si>
   <si>
     <t>McFarlane, E., Crowne, S. S., Burrell, L., &amp; Duggan, A. (2014). Home-visiting service delivery and outcomes for depressed mothers. Zero to Three, 34(5), 53–60.</t>
   </si>
   <si>
+    <t>WWHV095917</t>
+  </si>
+  <si>
+    <t>Miller, E. B., Hails, K. A., Canfield, C. F., Morris-Perez, P. A., Shaw, D. S., Mendelsohn, A. L., &amp; Gross, R. S. (2024). Cognitive Stimulation and Maternal Feeding Styles in Families with Low Incomes: Impacts from a Randomized Clinical Trial. Academic Pediatrics, 25(2). https://doi.org/ 10.1016/j.acap.2024.09.012</t>
+  </si>
+  <si>
     <t>WWHV058226</t>
   </si>
   <si>
     <t>Moilanen, K. L., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. (2010). Predictors of longitudinal growth in inhibitory control in early childhood. Social Development, 19(2), 326–347.</t>
   </si>
   <si>
     <t>WWHV058142</t>
   </si>
   <si>
     <t>Montaño, Z., Smith, J. D., Dishion, T. J., Shaw, D. S., &amp; Wilson, M. N. (2015). Longitudinal relations between observed parenting behaviors and dietary quality of meals from ages 2 to 5. Appetite, 87, 324–329.</t>
   </si>
   <si>
     <t>WWHV058865</t>
   </si>
   <si>
     <t>Moore, K. J., Dishion, T. J., &amp; Shaw, D. S. (2012). The “Family Check Up” in Early Childhood: A Public Health Intervention to Prevent Long-Term Behavioral and Emotional Disorders. CW360, 17.</t>
   </si>
   <si>
     <t>WWHV082535</t>
   </si>
   <si>
     <t>Mucka, L. E. (2017). Schools and families empowering learning (safe–learning): An intervention feasibility study. [Doctoral dissertation, Wayne State University].</t>
   </si>
   <si>
     <t>WWHV016189</t>
@@ -678,50 +702,56 @@
     <t>MOM Program</t>
   </si>
   <si>
     <t>WWHV016393</t>
   </si>
   <si>
     <t>Rao, S. A. (1999). The short-term impact of the family check-up: A brief motivational intervention for at-risk families. Dissertation Abstracts International: Section B: The Sciences and Engineering, 59 (7-B), 3710.</t>
   </si>
   <si>
     <t>WWHV087672</t>
   </si>
   <si>
     <t>Rau, E. (2019). Religiosity from childhood to emerging adulthood: Family indicators and the outcome of sociopolitical development. [Doctoral dissertation, University of Oregon].</t>
   </si>
   <si>
     <t>WWHV026720</t>
   </si>
   <si>
     <t>Reinke, W. M., Splett, J. D.,  Robeson, E. N., &amp; Offutt, C. A. (2009). Combining school and family  interventions for the prevention and early intervention of disruptive behavior  problems in children: A public health perspective. Psychology in the Schools, 46(1),  33–43.</t>
   </si>
   <si>
     <t>WWHV058173</t>
   </si>
   <si>
     <t>Reuben, J. D., Shaw, D. S., Brennan, L. M., Dishion, T. J., &amp; Wilson, M. N. (2015). A family-based intervention for improving children’s emotional problems through effects on maternal depressive symptoms. Journal of Consulting and Clinical Psychology, 83(6), 1142.</t>
+  </si>
+  <si>
+    <t>WWHV091253</t>
+  </si>
+  <si>
+    <t>Roby, E., Miller, E. B., Shaw, D. S., Morris, P., Gill, A., Bogen, D. L., Rosas, J., Canfield, C., Hails, K., Wippick, H., Honoroff, J., Cates, C., Weisleder, A., Chadwick, K, Raak, C., &amp; Mendelsohn, A. L. (2021). Improving parent-child interactions in pediatric health care: A two-site randomized controlled trial. Pediatrics, 147(3). https://doi.org/10.1542/peds.2020-1799</t>
   </si>
   <si>
     <t>WWHV087669</t>
   </si>
   <si>
     <t>Rudo–Stern, J. (2019). Comparison of video and audio rating modalities for assessment of provider fidelity to a family–centered, evidence–based program. [Doctoral dissertation, Arizona State University].</t>
   </si>
   <si>
     <t>WWHV081936</t>
   </si>
   <si>
     <t>Ryding, J., &amp; Wernersson, I. (2019). The role of reflection in family support social work and its possible promotion by a research–supported model. Journal of Evidence–Based Social Work, 16(3), 322–345.</t>
   </si>
   <si>
     <t>WWHV035512</t>
   </si>
   <si>
     <t>Schwarz, D. F., O’Sullivan, A. L., Guinn, J., Mautone, J. A., Carlson, E. C., Zhao, H., Zhang, X., Esposito, T. L., Askew, M., &amp; Radcliffe, J. (2012). Promoting early intervention referral through a randomized controlled home-visiting program. Journal of Early Intervention, 34(1), 20–39</t>
   </si>
   <si>
     <t>WWHV016143</t>
   </si>
   <si>
     <t>Shaw, D. S. (2000). Family-based prevention for early conduct problems. Grant Proposal.</t>
   </si>
@@ -1331,51 +1361,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E156"/>
+  <dimension ref="A1:E161"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="493.023" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -1629,258 +1659,258 @@
       </c>
       <c r="B16" t="s">
         <v>39</v>
       </c>
       <c r="C16" t="s">
         <v>7</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>40</v>
       </c>
       <c r="B17" t="s">
         <v>41</v>
       </c>
       <c r="C17" t="s">
         <v>7</v>
       </c>
       <c r="D17" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="E17">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
+        <v>42</v>
+      </c>
+      <c r="B18" t="s">
         <v>43</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
       <c r="E18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>45</v>
       </c>
       <c r="B19" t="s">
         <v>46</v>
       </c>
       <c r="C19" t="s">
         <v>7</v>
       </c>
       <c r="D19" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="E19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>47</v>
       </c>
       <c r="B20" t="s">
         <v>48</v>
       </c>
       <c r="C20" t="s">
         <v>7</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="E20">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>49</v>
       </c>
       <c r="B21" t="s">
         <v>50</v>
       </c>
       <c r="C21" t="s">
         <v>7</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>51</v>
       </c>
       <c r="B22" t="s">
         <v>52</v>
       </c>
       <c r="C22" t="s">
         <v>7</v>
       </c>
       <c r="D22" t="s">
         <v>8</v>
       </c>
       <c r="E22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
         <v>53</v>
       </c>
       <c r="B23" t="s">
         <v>54</v>
       </c>
       <c r="C23" t="s">
         <v>7</v>
       </c>
       <c r="D23" t="s">
         <v>8</v>
       </c>
       <c r="E23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>55</v>
       </c>
       <c r="B24" t="s">
         <v>56</v>
       </c>
       <c r="C24" t="s">
         <v>7</v>
       </c>
       <c r="D24" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="E24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>57</v>
       </c>
       <c r="B25" t="s">
         <v>58</v>
       </c>
       <c r="C25" t="s">
         <v>7</v>
       </c>
       <c r="D25" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="E25">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>59</v>
       </c>
       <c r="B26" t="s">
         <v>60</v>
       </c>
       <c r="C26" t="s">
         <v>7</v>
       </c>
       <c r="D26" t="s">
         <v>8</v>
       </c>
       <c r="E26">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>61</v>
       </c>
       <c r="B27" t="s">
         <v>62</v>
       </c>
       <c r="C27" t="s">
         <v>7</v>
       </c>
       <c r="D27" t="s">
         <v>8</v>
       </c>
       <c r="E27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>63</v>
       </c>
       <c r="B28" t="s">
         <v>64</v>
       </c>
       <c r="C28" t="s">
         <v>7</v>
       </c>
       <c r="D28" t="s">
         <v>8</v>
       </c>
       <c r="E28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
         <v>65</v>
       </c>
       <c r="B29" t="s">
         <v>66</v>
       </c>
       <c r="C29" t="s">
         <v>7</v>
       </c>
       <c r="D29" t="s">
         <v>8</v>
       </c>
       <c r="E29">
-        <v>2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>67</v>
       </c>
       <c r="B30" t="s">
         <v>68</v>
       </c>
       <c r="C30" t="s">
         <v>7</v>
       </c>
       <c r="D30" t="s">
         <v>8</v>
       </c>
       <c r="E30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>69</v>
       </c>
       <c r="B31" t="s">
         <v>70</v>
@@ -1921,2124 +1951,2209 @@
       </c>
       <c r="C33" t="s">
         <v>7</v>
       </c>
       <c r="D33" t="s">
         <v>8</v>
       </c>
       <c r="E33">
         <v>2</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>75</v>
       </c>
       <c r="B34" t="s">
         <v>76</v>
       </c>
       <c r="C34" t="s">
         <v>7</v>
       </c>
       <c r="D34" t="s">
         <v>8</v>
       </c>
       <c r="E34">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>77</v>
       </c>
       <c r="B35" t="s">
         <v>78</v>
       </c>
       <c r="C35" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="D35" t="s">
         <v>8</v>
       </c>
       <c r="E35">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
         <v>79</v>
       </c>
       <c r="B36" t="s">
         <v>80</v>
       </c>
       <c r="C36" t="s">
         <v>7</v>
       </c>
       <c r="D36" t="s">
         <v>8</v>
       </c>
       <c r="E36">
         <v>2</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>81</v>
       </c>
       <c r="B37" t="s">
         <v>82</v>
       </c>
       <c r="C37" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="D37" t="s">
         <v>8</v>
       </c>
       <c r="E37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>83</v>
       </c>
       <c r="B38" t="s">
         <v>84</v>
       </c>
       <c r="C38" t="s">
         <v>7</v>
       </c>
       <c r="D38" t="s">
         <v>8</v>
       </c>
       <c r="E38">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>85</v>
       </c>
       <c r="B39" t="s">
         <v>86</v>
       </c>
       <c r="C39" t="s">
         <v>7</v>
       </c>
       <c r="D39" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="E39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>87</v>
       </c>
       <c r="B40" t="s">
         <v>88</v>
       </c>
       <c r="C40" t="s">
         <v>7</v>
       </c>
       <c r="D40" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="E40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>89</v>
       </c>
       <c r="B41" t="s">
         <v>90</v>
       </c>
       <c r="C41" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="D41" t="s">
-        <v>91</v>
+        <v>44</v>
       </c>
       <c r="E41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
+        <v>91</v>
+      </c>
+      <c r="B42" t="s">
         <v>92</v>
       </c>
-      <c r="B42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C42" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="D42" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="E42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
+        <v>93</v>
+      </c>
+      <c r="B43" t="s">
         <v>94</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" t="s">
+        <v>17</v>
+      </c>
+      <c r="D43" t="s">
         <v>95</v>
-      </c>
-[...4 lines deleted...]
-        <v>8</v>
       </c>
       <c r="E43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>96</v>
       </c>
       <c r="B44" t="s">
         <v>97</v>
       </c>
       <c r="C44" t="s">
         <v>17</v>
       </c>
       <c r="D44" t="s">
         <v>8</v>
       </c>
       <c r="E44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
         <v>98</v>
       </c>
       <c r="B45" t="s">
         <v>99</v>
       </c>
       <c r="C45" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="D45" t="s">
-        <v>91</v>
+        <v>8</v>
       </c>
       <c r="E45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
         <v>100</v>
       </c>
       <c r="B46" t="s">
         <v>101</v>
       </c>
       <c r="C46" t="s">
         <v>17</v>
       </c>
       <c r="D46" t="s">
-        <v>91</v>
+        <v>8</v>
       </c>
       <c r="E46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
         <v>102</v>
       </c>
       <c r="B47" t="s">
         <v>103</v>
       </c>
       <c r="C47" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="D47" t="s">
-        <v>104</v>
+        <v>95</v>
       </c>
       <c r="E47">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
+        <v>104</v>
+      </c>
+      <c r="B48" t="s">
         <v>105</v>
       </c>
-      <c r="B48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C48" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="D48" t="s">
-        <v>8</v>
+        <v>95</v>
       </c>
       <c r="E48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
+        <v>106</v>
+      </c>
+      <c r="B49" t="s">
         <v>107</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" t="s">
+        <v>7</v>
+      </c>
+      <c r="D49" t="s">
         <v>108</v>
       </c>
-      <c r="C49" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E49">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>109</v>
       </c>
       <c r="B50" t="s">
         <v>110</v>
       </c>
       <c r="C50" t="s">
         <v>7</v>
       </c>
       <c r="D50" t="s">
         <v>8</v>
       </c>
       <c r="E50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>111</v>
       </c>
       <c r="B51" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C51" t="s">
         <v>7</v>
       </c>
       <c r="D51" t="s">
         <v>8</v>
       </c>
       <c r="E51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B52" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C52" t="s">
         <v>7</v>
       </c>
       <c r="D52" t="s">
         <v>8</v>
       </c>
       <c r="E52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
+        <v>115</v>
+      </c>
+      <c r="B53" t="s">
         <v>114</v>
       </c>
-      <c r="B53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C53" t="s">
         <v>7</v>
       </c>
       <c r="D53" t="s">
         <v>8</v>
       </c>
       <c r="E53">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>116</v>
       </c>
       <c r="B54" t="s">
         <v>117</v>
       </c>
       <c r="C54" t="s">
         <v>7</v>
       </c>
       <c r="D54" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>118</v>
       </c>
       <c r="B55" t="s">
         <v>119</v>
       </c>
       <c r="C55" t="s">
         <v>7</v>
       </c>
       <c r="D55" t="s">
         <v>8</v>
       </c>
       <c r="E55">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>120</v>
       </c>
       <c r="B56" t="s">
         <v>121</v>
       </c>
       <c r="C56" t="s">
         <v>7</v>
       </c>
       <c r="D56" t="s">
-        <v>91</v>
+        <v>21</v>
       </c>
       <c r="E56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>122</v>
       </c>
       <c r="B57" t="s">
         <v>123</v>
       </c>
       <c r="C57" t="s">
         <v>7</v>
       </c>
       <c r="D57" t="s">
         <v>8</v>
       </c>
       <c r="E57">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
         <v>124</v>
       </c>
       <c r="B58" t="s">
         <v>125</v>
       </c>
       <c r="C58" t="s">
         <v>7</v>
       </c>
       <c r="D58" t="s">
-        <v>8</v>
+        <v>95</v>
       </c>
       <c r="E58">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
         <v>126</v>
       </c>
       <c r="B59" t="s">
         <v>127</v>
       </c>
       <c r="C59" t="s">
         <v>7</v>
       </c>
       <c r="D59" t="s">
         <v>8</v>
       </c>
       <c r="E59">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" t="s">
         <v>128</v>
       </c>
       <c r="B60" t="s">
         <v>129</v>
       </c>
       <c r="C60" t="s">
         <v>7</v>
       </c>
       <c r="D60" t="s">
         <v>8</v>
       </c>
       <c r="E60">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" t="s">
         <v>130</v>
       </c>
       <c r="B61" t="s">
         <v>131</v>
       </c>
       <c r="C61" t="s">
         <v>7</v>
       </c>
       <c r="D61" t="s">
         <v>8</v>
       </c>
       <c r="E61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
         <v>132</v>
       </c>
       <c r="B62" t="s">
         <v>133</v>
       </c>
       <c r="C62" t="s">
         <v>7</v>
       </c>
       <c r="D62" t="s">
         <v>8</v>
       </c>
       <c r="E62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
         <v>134</v>
       </c>
       <c r="B63" t="s">
         <v>135</v>
       </c>
       <c r="C63" t="s">
         <v>7</v>
       </c>
       <c r="D63" t="s">
         <v>8</v>
       </c>
       <c r="E63">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
         <v>136</v>
       </c>
       <c r="B64" t="s">
         <v>137</v>
       </c>
       <c r="C64" t="s">
         <v>7</v>
       </c>
       <c r="D64" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="E64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" t="s">
         <v>138</v>
       </c>
       <c r="B65" t="s">
         <v>139</v>
       </c>
       <c r="C65" t="s">
         <v>7</v>
       </c>
       <c r="D65" t="s">
         <v>8</v>
       </c>
       <c r="E65">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" t="s">
         <v>140</v>
       </c>
       <c r="B66" t="s">
         <v>141</v>
       </c>
       <c r="C66" t="s">
         <v>7</v>
       </c>
       <c r="D66" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E66">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
         <v>142</v>
       </c>
       <c r="B67" t="s">
         <v>143</v>
       </c>
       <c r="C67" t="s">
         <v>7</v>
       </c>
       <c r="D67" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="E67">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" t="s">
         <v>144</v>
       </c>
       <c r="B68" t="s">
         <v>145</v>
       </c>
       <c r="C68" t="s">
         <v>7</v>
       </c>
       <c r="D68" t="s">
         <v>8</v>
       </c>
       <c r="E68">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" t="s">
         <v>146</v>
       </c>
       <c r="B69" t="s">
         <v>147</v>
       </c>
       <c r="C69" t="s">
         <v>7</v>
       </c>
       <c r="D69" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E69">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
         <v>148</v>
       </c>
       <c r="B70" t="s">
         <v>149</v>
       </c>
       <c r="C70" t="s">
         <v>7</v>
       </c>
       <c r="D70" t="s">
         <v>8</v>
       </c>
       <c r="E70">
         <v>2</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" t="s">
         <v>150</v>
       </c>
       <c r="B71" t="s">
         <v>151</v>
       </c>
       <c r="C71" t="s">
         <v>7</v>
       </c>
       <c r="D71" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E71">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" t="s">
         <v>152</v>
       </c>
       <c r="B72" t="s">
         <v>153</v>
       </c>
       <c r="C72" t="s">
         <v>7</v>
       </c>
       <c r="D72" t="s">
-        <v>154</v>
+        <v>8</v>
       </c>
       <c r="E72">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
+        <v>154</v>
+      </c>
+      <c r="B73" t="s">
         <v>155</v>
       </c>
-      <c r="B73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C73" t="s">
         <v>7</v>
       </c>
       <c r="D73" t="s">
         <v>8</v>
       </c>
       <c r="E73">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
+        <v>156</v>
+      </c>
+      <c r="B74" t="s">
         <v>157</v>
       </c>
-      <c r="B74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C74" t="s">
         <v>7</v>
       </c>
       <c r="D74" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E74">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
+        <v>158</v>
+      </c>
+      <c r="B75" t="s">
         <v>159</v>
       </c>
-      <c r="B75" t="s">
+      <c r="C75" t="s">
+        <v>7</v>
+      </c>
+      <c r="D75" t="s">
         <v>160</v>
-      </c>
-[...4 lines deleted...]
-        <v>8</v>
       </c>
       <c r="E75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
         <v>161</v>
       </c>
       <c r="B76" t="s">
         <v>162</v>
       </c>
       <c r="C76" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="D76" t="s">
         <v>8</v>
       </c>
       <c r="E76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
         <v>163</v>
       </c>
       <c r="B77" t="s">
         <v>164</v>
       </c>
       <c r="C77" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="D77" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E77">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" t="s">
         <v>165</v>
       </c>
       <c r="B78" t="s">
         <v>166</v>
       </c>
       <c r="C78" t="s">
         <v>7</v>
       </c>
       <c r="D78" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="E78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
         <v>167</v>
       </c>
       <c r="B79" t="s">
         <v>168</v>
       </c>
       <c r="C79" t="s">
         <v>17</v>
       </c>
       <c r="D79" t="s">
         <v>8</v>
       </c>
       <c r="E79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" t="s">
         <v>169</v>
       </c>
       <c r="B80" t="s">
         <v>170</v>
       </c>
       <c r="C80" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="D80" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" t="s">
         <v>171</v>
       </c>
       <c r="B81" t="s">
         <v>172</v>
       </c>
       <c r="C81" t="s">
         <v>7</v>
       </c>
       <c r="D81" t="s">
-        <v>91</v>
+        <v>44</v>
       </c>
       <c r="E81">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" t="s">
         <v>173</v>
       </c>
       <c r="B82" t="s">
         <v>174</v>
       </c>
       <c r="C82" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="D82" t="s">
-        <v>91</v>
+        <v>8</v>
       </c>
       <c r="E82">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" t="s">
         <v>175</v>
       </c>
       <c r="B83" t="s">
         <v>176</v>
       </c>
       <c r="C83" t="s">
         <v>7</v>
       </c>
       <c r="D83" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" t="s">
         <v>177</v>
       </c>
       <c r="B84" t="s">
         <v>178</v>
       </c>
       <c r="C84" t="s">
         <v>7</v>
       </c>
       <c r="D84" t="s">
-        <v>8</v>
+        <v>95</v>
       </c>
       <c r="E84">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" t="s">
         <v>179</v>
       </c>
       <c r="B85" t="s">
         <v>180</v>
       </c>
       <c r="C85" t="s">
         <v>7</v>
       </c>
       <c r="D85" t="s">
-        <v>21</v>
+        <v>95</v>
       </c>
       <c r="E85">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" t="s">
         <v>181</v>
       </c>
       <c r="B86" t="s">
         <v>182</v>
       </c>
       <c r="C86" t="s">
         <v>7</v>
       </c>
       <c r="D86" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" t="s">
         <v>183</v>
       </c>
       <c r="B87" t="s">
         <v>184</v>
       </c>
       <c r="C87" t="s">
         <v>7</v>
       </c>
       <c r="D87" t="s">
         <v>8</v>
       </c>
       <c r="E87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" t="s">
         <v>185</v>
       </c>
       <c r="B88" t="s">
         <v>186</v>
       </c>
       <c r="C88" t="s">
         <v>7</v>
       </c>
       <c r="D88" t="s">
         <v>8</v>
       </c>
       <c r="E88">
-        <v>2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" t="s">
         <v>187</v>
       </c>
       <c r="B89" t="s">
         <v>188</v>
       </c>
       <c r="C89" t="s">
         <v>7</v>
       </c>
       <c r="D89" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="E89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" t="s">
         <v>189</v>
       </c>
       <c r="B90" t="s">
         <v>190</v>
       </c>
       <c r="C90" t="s">
         <v>7</v>
       </c>
       <c r="D90" t="s">
         <v>8</v>
       </c>
       <c r="E90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" t="s">
         <v>191</v>
       </c>
       <c r="B91" t="s">
         <v>192</v>
       </c>
       <c r="C91" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="D91" t="s">
         <v>8</v>
       </c>
       <c r="E91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" t="s">
         <v>193</v>
       </c>
       <c r="B92" t="s">
         <v>194</v>
       </c>
       <c r="C92" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="D92" t="s">
         <v>8</v>
       </c>
       <c r="E92">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
         <v>195</v>
       </c>
       <c r="B93" t="s">
         <v>196</v>
       </c>
       <c r="C93" t="s">
         <v>7</v>
       </c>
       <c r="D93" t="s">
         <v>8</v>
       </c>
       <c r="E93">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
         <v>197</v>
       </c>
       <c r="B94" t="s">
         <v>198</v>
       </c>
       <c r="C94" t="s">
         <v>7</v>
       </c>
       <c r="D94" t="s">
         <v>8</v>
       </c>
       <c r="E94">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
         <v>199</v>
       </c>
       <c r="B95" t="s">
         <v>200</v>
       </c>
       <c r="C95" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="D95" t="s">
-        <v>104</v>
+        <v>8</v>
       </c>
       <c r="E95">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" t="s">
         <v>201</v>
       </c>
       <c r="B96" t="s">
         <v>202</v>
       </c>
       <c r="C96" t="s">
         <v>17</v>
       </c>
       <c r="D96" t="s">
         <v>8</v>
       </c>
       <c r="E96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" t="s">
         <v>203</v>
       </c>
       <c r="B97" t="s">
         <v>204</v>
       </c>
       <c r="C97" t="s">
         <v>7</v>
       </c>
       <c r="D97" t="s">
         <v>8</v>
       </c>
       <c r="E97">
         <v>2</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
         <v>205</v>
       </c>
       <c r="B98" t="s">
         <v>206</v>
       </c>
       <c r="C98" t="s">
         <v>7</v>
       </c>
       <c r="D98" t="s">
         <v>8</v>
       </c>
       <c r="E98">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
         <v>207</v>
       </c>
       <c r="B99" t="s">
         <v>208</v>
       </c>
       <c r="C99" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="D99" t="s">
-        <v>18</v>
+        <v>108</v>
       </c>
       <c r="E99">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
         <v>209</v>
       </c>
       <c r="B100" t="s">
         <v>210</v>
       </c>
       <c r="C100" t="s">
         <v>17</v>
       </c>
       <c r="D100" t="s">
-        <v>91</v>
+        <v>8</v>
       </c>
       <c r="E100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" t="s">
         <v>211</v>
       </c>
       <c r="B101" t="s">
         <v>212</v>
       </c>
       <c r="C101" t="s">
-        <v>213</v>
+        <v>7</v>
       </c>
       <c r="D101" t="s">
-        <v>91</v>
+        <v>8</v>
       </c>
       <c r="E101">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" t="s">
+        <v>213</v>
+      </c>
+      <c r="B102" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="C102" t="s">
         <v>7</v>
       </c>
       <c r="D102" t="s">
         <v>8</v>
       </c>
       <c r="E102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" t="s">
+        <v>215</v>
+      </c>
+      <c r="B103" t="s">
         <v>216</v>
       </c>
-      <c r="B103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C103" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="D103" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E103">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" t="s">
+        <v>217</v>
+      </c>
+      <c r="B104" t="s">
         <v>218</v>
       </c>
-      <c r="B104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C104" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="D104" t="s">
-        <v>8</v>
+        <v>95</v>
       </c>
       <c r="E104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" t="s">
+        <v>219</v>
+      </c>
+      <c r="B105" t="s">
         <v>220</v>
       </c>
-      <c r="B105" t="s">
+      <c r="C105" t="s">
         <v>221</v>
       </c>
-      <c r="C105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D105" t="s">
-        <v>18</v>
+        <v>95</v>
       </c>
       <c r="E105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" t="s">
         <v>222</v>
       </c>
       <c r="B106" t="s">
         <v>223</v>
       </c>
       <c r="C106" t="s">
         <v>7</v>
       </c>
       <c r="D106" t="s">
         <v>8</v>
       </c>
       <c r="E106">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" t="s">
         <v>224</v>
       </c>
       <c r="B107" t="s">
         <v>225</v>
       </c>
       <c r="C107" t="s">
         <v>7</v>
       </c>
       <c r="D107" t="s">
         <v>8</v>
       </c>
       <c r="E107">
         <v>2</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" t="s">
         <v>226</v>
       </c>
       <c r="B108" t="s">
         <v>227</v>
       </c>
       <c r="C108" t="s">
-        <v>213</v>
+        <v>7</v>
       </c>
       <c r="D108" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" t="s">
         <v>228</v>
       </c>
       <c r="B109" t="s">
         <v>229</v>
       </c>
       <c r="C109" t="s">
         <v>7</v>
       </c>
       <c r="D109" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" t="s">
         <v>230</v>
       </c>
       <c r="B110" t="s">
         <v>231</v>
       </c>
       <c r="C110" t="s">
         <v>7</v>
       </c>
       <c r="D110" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="E110">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" t="s">
         <v>232</v>
       </c>
       <c r="B111" t="s">
         <v>233</v>
       </c>
       <c r="C111" t="s">
         <v>7</v>
       </c>
       <c r="D111" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="E111">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" t="s">
         <v>234</v>
       </c>
       <c r="B112" t="s">
         <v>235</v>
       </c>
       <c r="C112" t="s">
         <v>7</v>
       </c>
       <c r="D112" t="s">
         <v>8</v>
       </c>
       <c r="E112">
         <v>2</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" t="s">
         <v>236</v>
       </c>
       <c r="B113" t="s">
         <v>237</v>
       </c>
       <c r="C113" t="s">
-        <v>7</v>
+        <v>221</v>
       </c>
       <c r="D113" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="E113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" t="s">
         <v>238</v>
       </c>
       <c r="B114" t="s">
         <v>239</v>
       </c>
       <c r="C114" t="s">
         <v>7</v>
       </c>
       <c r="D114" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" t="s">
         <v>240</v>
       </c>
       <c r="B115" t="s">
         <v>241</v>
       </c>
       <c r="C115" t="s">
         <v>7</v>
       </c>
       <c r="D115" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="E115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" t="s">
         <v>242</v>
       </c>
       <c r="B116" t="s">
         <v>243</v>
       </c>
       <c r="C116" t="s">
         <v>7</v>
       </c>
       <c r="D116" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="E116">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" t="s">
         <v>244</v>
       </c>
       <c r="B117" t="s">
         <v>245</v>
       </c>
       <c r="C117" t="s">
         <v>7</v>
       </c>
       <c r="D117" t="s">
         <v>8</v>
       </c>
       <c r="E117">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" t="s">
         <v>246</v>
       </c>
       <c r="B118" t="s">
         <v>247</v>
       </c>
       <c r="C118" t="s">
         <v>7</v>
       </c>
       <c r="D118" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="E118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" t="s">
         <v>248</v>
       </c>
       <c r="B119" t="s">
         <v>249</v>
       </c>
       <c r="C119" t="s">
         <v>7</v>
       </c>
       <c r="D119" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" t="s">
         <v>250</v>
       </c>
       <c r="B120" t="s">
         <v>251</v>
       </c>
       <c r="C120" t="s">
         <v>7</v>
       </c>
       <c r="D120" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" t="s">
         <v>252</v>
       </c>
       <c r="B121" t="s">
         <v>253</v>
       </c>
       <c r="C121" t="s">
         <v>7</v>
       </c>
       <c r="D121" t="s">
         <v>8</v>
       </c>
       <c r="E121">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" t="s">
         <v>254</v>
       </c>
       <c r="B122" t="s">
         <v>255</v>
       </c>
       <c r="C122" t="s">
         <v>7</v>
       </c>
       <c r="D122" t="s">
         <v>8</v>
       </c>
       <c r="E122">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" t="s">
         <v>256</v>
       </c>
       <c r="B123" t="s">
         <v>257</v>
       </c>
       <c r="C123" t="s">
         <v>7</v>
       </c>
       <c r="D123" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="E123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" t="s">
         <v>258</v>
       </c>
       <c r="B124" t="s">
         <v>259</v>
       </c>
       <c r="C124" t="s">
         <v>7</v>
       </c>
       <c r="D124" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" t="s">
         <v>260</v>
       </c>
       <c r="B125" t="s">
         <v>261</v>
       </c>
       <c r="C125" t="s">
         <v>7</v>
       </c>
       <c r="D125" t="s">
-        <v>91</v>
+        <v>8</v>
       </c>
       <c r="E125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" t="s">
         <v>262</v>
       </c>
       <c r="B126" t="s">
         <v>263</v>
       </c>
       <c r="C126" t="s">
         <v>7</v>
       </c>
       <c r="D126" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" t="s">
         <v>264</v>
       </c>
       <c r="B127" t="s">
         <v>265</v>
       </c>
       <c r="C127" t="s">
         <v>7</v>
       </c>
       <c r="D127" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E127">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" t="s">
         <v>266</v>
       </c>
       <c r="B128" t="s">
         <v>267</v>
       </c>
       <c r="C128" t="s">
         <v>7</v>
       </c>
       <c r="D128" t="s">
         <v>8</v>
       </c>
       <c r="E128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" t="s">
         <v>268</v>
       </c>
       <c r="B129" t="s">
         <v>269</v>
       </c>
       <c r="C129" t="s">
         <v>7</v>
       </c>
       <c r="D129" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" t="s">
         <v>270</v>
       </c>
       <c r="B130" t="s">
         <v>271</v>
       </c>
       <c r="C130" t="s">
         <v>7</v>
       </c>
       <c r="D130" t="s">
-        <v>8</v>
+        <v>95</v>
       </c>
       <c r="E130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" t="s">
         <v>272</v>
       </c>
       <c r="B131" t="s">
         <v>273</v>
       </c>
       <c r="C131" t="s">
         <v>7</v>
       </c>
       <c r="D131" t="s">
-        <v>154</v>
+        <v>18</v>
       </c>
       <c r="E131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" t="s">
         <v>274</v>
       </c>
       <c r="B132" t="s">
         <v>275</v>
       </c>
       <c r="C132" t="s">
         <v>7</v>
       </c>
       <c r="D132" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="E132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" t="s">
         <v>276</v>
       </c>
       <c r="B133" t="s">
         <v>277</v>
       </c>
       <c r="C133" t="s">
         <v>7</v>
       </c>
       <c r="D133" t="s">
-        <v>91</v>
+        <v>8</v>
       </c>
       <c r="E133">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" t="s">
         <v>278</v>
       </c>
       <c r="B134" t="s">
         <v>279</v>
       </c>
       <c r="C134" t="s">
         <v>7</v>
       </c>
       <c r="D134" t="s">
         <v>8</v>
       </c>
       <c r="E134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" t="s">
         <v>280</v>
       </c>
       <c r="B135" t="s">
         <v>281</v>
       </c>
       <c r="C135" t="s">
         <v>7</v>
       </c>
       <c r="D135" t="s">
         <v>8</v>
       </c>
       <c r="E135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" t="s">
         <v>282</v>
       </c>
       <c r="B136" t="s">
         <v>283</v>
       </c>
       <c r="C136" t="s">
         <v>7</v>
       </c>
       <c r="D136" t="s">
-        <v>18</v>
+        <v>160</v>
       </c>
       <c r="E136">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" t="s">
         <v>284</v>
       </c>
       <c r="B137" t="s">
         <v>285</v>
       </c>
       <c r="C137" t="s">
         <v>7</v>
       </c>
       <c r="D137" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" t="s">
         <v>286</v>
       </c>
       <c r="B138" t="s">
         <v>287</v>
       </c>
       <c r="C138" t="s">
         <v>7</v>
       </c>
       <c r="D138" t="s">
-        <v>8</v>
+        <v>95</v>
       </c>
       <c r="E138">
         <v>2</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" t="s">
         <v>288</v>
       </c>
       <c r="B139" t="s">
         <v>289</v>
       </c>
       <c r="C139" t="s">
         <v>7</v>
       </c>
       <c r="D139" t="s">
         <v>8</v>
       </c>
       <c r="E139">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" t="s">
         <v>290</v>
       </c>
       <c r="B140" t="s">
         <v>291</v>
       </c>
       <c r="C140" t="s">
         <v>7</v>
       </c>
       <c r="D140" t="s">
         <v>8</v>
       </c>
       <c r="E140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" t="s">
         <v>292</v>
       </c>
       <c r="B141" t="s">
         <v>293</v>
       </c>
       <c r="C141" t="s">
         <v>7</v>
       </c>
       <c r="D141" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E141">
         <v>2</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" t="s">
         <v>294</v>
       </c>
       <c r="B142" t="s">
         <v>295</v>
       </c>
       <c r="C142" t="s">
         <v>7</v>
       </c>
       <c r="D142" t="s">
         <v>8</v>
       </c>
       <c r="E142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" t="s">
         <v>296</v>
       </c>
       <c r="B143" t="s">
         <v>297</v>
       </c>
       <c r="C143" t="s">
         <v>7</v>
       </c>
       <c r="D143" t="s">
         <v>8</v>
       </c>
       <c r="E143">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" t="s">
         <v>298</v>
       </c>
       <c r="B144" t="s">
         <v>299</v>
       </c>
       <c r="C144" t="s">
         <v>7</v>
       </c>
       <c r="D144" t="s">
         <v>8</v>
       </c>
       <c r="E144">
         <v>2</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" t="s">
         <v>300</v>
       </c>
       <c r="B145" t="s">
         <v>301</v>
       </c>
       <c r="C145" t="s">
         <v>7</v>
       </c>
       <c r="D145" t="s">
         <v>8</v>
       </c>
       <c r="E145">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" t="s">
         <v>302</v>
       </c>
       <c r="B146" t="s">
         <v>303</v>
       </c>
       <c r="C146" t="s">
         <v>7</v>
       </c>
       <c r="D146" t="s">
         <v>8</v>
       </c>
       <c r="E146">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" t="s">
         <v>304</v>
       </c>
       <c r="B147" t="s">
         <v>305</v>
       </c>
       <c r="C147" t="s">
         <v>7</v>
       </c>
       <c r="D147" t="s">
         <v>8</v>
       </c>
       <c r="E147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" t="s">
         <v>306</v>
       </c>
       <c r="B148" t="s">
         <v>307</v>
       </c>
       <c r="C148" t="s">
         <v>7</v>
       </c>
       <c r="D148" t="s">
         <v>8</v>
       </c>
       <c r="E148">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" t="s">
         <v>308</v>
       </c>
       <c r="B149" t="s">
         <v>309</v>
       </c>
       <c r="C149" t="s">
         <v>7</v>
       </c>
       <c r="D149" t="s">
         <v>8</v>
       </c>
       <c r="E149">
         <v>2</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" t="s">
         <v>310</v>
       </c>
       <c r="B150" t="s">
         <v>311</v>
       </c>
       <c r="C150" t="s">
         <v>7</v>
       </c>
       <c r="D150" t="s">
         <v>8</v>
       </c>
       <c r="E150">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" t="s">
         <v>312</v>
       </c>
       <c r="B151" t="s">
         <v>313</v>
       </c>
       <c r="C151" t="s">
         <v>7</v>
       </c>
       <c r="D151" t="s">
         <v>8</v>
       </c>
       <c r="E151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" t="s">
         <v>314</v>
       </c>
       <c r="B152" t="s">
         <v>315</v>
       </c>
       <c r="C152" t="s">
         <v>7</v>
       </c>
       <c r="D152" t="s">
         <v>8</v>
       </c>
       <c r="E152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" t="s">
         <v>316</v>
       </c>
       <c r="B153" t="s">
         <v>317</v>
       </c>
       <c r="C153" t="s">
         <v>7</v>
       </c>
       <c r="D153" t="s">
         <v>8</v>
       </c>
       <c r="E153">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" t="s">
         <v>318</v>
       </c>
       <c r="B154" t="s">
         <v>319</v>
       </c>
       <c r="C154" t="s">
         <v>7</v>
       </c>
       <c r="D154" t="s">
         <v>8</v>
       </c>
       <c r="E154">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" t="s">
         <v>320</v>
       </c>
       <c r="B155" t="s">
         <v>321</v>
       </c>
       <c r="C155" t="s">
         <v>7</v>
       </c>
       <c r="D155" t="s">
         <v>8</v>
       </c>
       <c r="E155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" t="s">
         <v>322</v>
       </c>
       <c r="B156" t="s">
         <v>323</v>
       </c>
       <c r="C156" t="s">
+        <v>7</v>
+      </c>
+      <c r="D156" t="s">
+        <v>8</v>
+      </c>
+      <c r="E156">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
+      <c r="A157" t="s">
+        <v>324</v>
+      </c>
+      <c r="B157" t="s">
+        <v>325</v>
+      </c>
+      <c r="C157" t="s">
+        <v>7</v>
+      </c>
+      <c r="D157" t="s">
+        <v>8</v>
+      </c>
+      <c r="E157">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
+      <c r="A158" t="s">
+        <v>326</v>
+      </c>
+      <c r="B158" t="s">
+        <v>327</v>
+      </c>
+      <c r="C158" t="s">
+        <v>7</v>
+      </c>
+      <c r="D158" t="s">
+        <v>8</v>
+      </c>
+      <c r="E158">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
+      <c r="A159" t="s">
+        <v>328</v>
+      </c>
+      <c r="B159" t="s">
+        <v>329</v>
+      </c>
+      <c r="C159" t="s">
+        <v>7</v>
+      </c>
+      <c r="D159" t="s">
+        <v>8</v>
+      </c>
+      <c r="E159">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
+      <c r="A160" t="s">
+        <v>330</v>
+      </c>
+      <c r="B160" t="s">
+        <v>331</v>
+      </c>
+      <c r="C160" t="s">
+        <v>7</v>
+      </c>
+      <c r="D160" t="s">
+        <v>8</v>
+      </c>
+      <c r="E160">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
+      <c r="A161" t="s">
+        <v>332</v>
+      </c>
+      <c r="B161" t="s">
+        <v>333</v>
+      </c>
+      <c r="C161" t="s">
         <v>17</v>
       </c>
-      <c r="D156" t="s">
-[...2 lines deleted...]
-      <c r="E156">
+      <c r="D161" t="s">
+        <v>8</v>
+      </c>
+      <c r="E161">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>