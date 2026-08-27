--- v0 (2025-10-25)
+++ v1 (2026-08-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="292">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="302">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV082533</t>
   </si>
   <si>
     <t>Anderson, K. E. (2018). Parenting behaviors during adolescence and associations with emerging adult educational attainment and mental health [Doctoral dissertation, University of Oregon].</t>
   </si>
   <si>
     <t>Family Check-Up® For Children</t>
   </si>
   <si>
@@ -104,50 +104,56 @@
   <si>
     <t>WWHV058214</t>
   </si>
   <si>
     <t>Brennan, L. M., Shaw, D. S., Dishion, T. J., &amp; Wilson, M. (2012). Longitudinal predictors of school-age academic achievement: Unique contributions of toddler-age aggression, oppositionality, inattention, and hyperactivity. Journal of Abnormal Child Psychology, 40(8), 1289–1300.</t>
   </si>
   <si>
     <t>WWHV038491</t>
   </si>
   <si>
     <t>Brennan, L. M., Shelleby, E. C., Shaw, D. S., Gardner, F., Dishion, T. J., &amp; Wilson, M. (2013). Indirect effects of the family check-Up on school-age academic achievement through improvements in parenting in early childhood. Journal of Educational Psychology, 105(3), 762.</t>
   </si>
   <si>
     <t>WWHV059032</t>
   </si>
   <si>
     <t>Bustos, C. E. (2011). Parent experiences of a family-centered intervention: Examining ethnocultural group differences (Doctoral dissertation, University of Oregon).</t>
   </si>
   <si>
     <t>WWHV058229</t>
   </si>
   <si>
     <t>Caruthers, A. S., Van Ryzin, M. J., &amp; Dishion, T. J. (2014). Preventing high-risk sexual behavior in early adulthood with family interventions in adolescence: Outcomes and developmental processes. Prevention Science, 15(1), 59–69.</t>
   </si>
   <si>
+    <t>WWHV095929</t>
+  </si>
+  <si>
+    <t>Catov, J. (2022). Expanding the Family Check-Up in Early Childhood to Promote Cardiovascular Health of Mothers and Young Children.  https://clinicaltrials.gov/show/NCT05473767; Identification No. NCT05473767.</t>
+  </si>
+  <si>
     <t>WWHV050820</t>
   </si>
   <si>
     <t>Chang, H., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. N. (2015). Proactive parenting and children's effortful control: Mediating role of language and indirect intervention effects. Social Development, 24(1), 206-223.</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>WWHV058191</t>
   </si>
   <si>
     <t>Chang, H., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. N. (2014). Direct and indirect effects of the family check-up on self-regulation from toddlerhood to early school-age. Journal of Abnormal Child Psychology, 42(7), 1117–1128.</t>
   </si>
   <si>
     <t>WWHV058622</t>
   </si>
   <si>
     <t>Chang, H., Shaw, D. S., Shelleby, E. C., Dishion, T. J., &amp; Wilson, M. N. (2016). The long-term effectiveness of the family check-up on peer preference: Parent-child interaction and child effortful control as sequential mediators. Journal of Abnormal Child Psychology. Advance online publication.</t>
   </si>
   <si>
     <t>WWHV081957</t>
   </si>
   <si>
     <t>Chang, H., Shaw, D. S., Shelleby, E. C., Dishion, T. J., &amp; Wilson, M. N. (2017). The long–term effectiveness of the Family Check–Up on peer preference: Parent–child interaction and child effortful control as sequential mediators. Journal of Abnormal Child Psychology, 45(4), 705–717.</t>
@@ -173,50 +179,56 @@
   <si>
     <t>WWHV014293</t>
   </si>
   <si>
     <t>Connell, A., Bullock, B. M., Dishion, T. J., Shaw, D., Wilson, M., &amp; Gardner, F. (2008). Family intervention effects on co-occurring early childhood behavioral and emotional problems: A latent transition analysis approach. Journal of Abnormal Child Psychology, 36(8), 1211-1225.</t>
   </si>
   <si>
     <t>WWHV060515</t>
   </si>
   <si>
     <t>Connell, A. M., &amp; Dishion, T. J. (2017). Long–term effects of the Family Check–Up in public secondary school on diagnosed major depressive disorder in adulthood. Journal of Youth and Adolescence, 46(3), 570–581.</t>
   </si>
   <si>
     <t>WWHV016137</t>
   </si>
   <si>
     <t>Connell, A. M., Dishion, T. J., Yasui, M., &amp; Kavanagh, K. (2007). An adaptive approach to family intervention: Linking engagement in family-centered intervention to reductions in adolescent problem behavior. Journal of Consulting and Clinical Psychology, 75(4), 568–579.</t>
   </si>
   <si>
     <t>WWHV058129</t>
   </si>
   <si>
     <t>Connell, A. M., Klostermann, S., &amp; Dishion, T. J. (2012). family check-up effects on adolescent arrest trajectories: Variation by developmental subtype. Journal of Research on Adolescence, 22(2), 367–380.</t>
   </si>
   <si>
+    <t>WWHV095930</t>
+  </si>
+  <si>
+    <t>Connell, A. M., Magee, K., Stormshak, E., Ha, T., Westling, E., Wilson, M., &amp; Shaw, D. (2021). Long-term cross-over effects of the family check-up prevention program on child and adolescent depression: Integrative data analysis of three randomized trials. Journal of Consulting and Clinical Psychology, 89(9), 773–782. https://doi.org/10.1037/ccp0000677</t>
+  </si>
+  <si>
     <t>WWHV058217</t>
   </si>
   <si>
     <t>Connell, A. M., McKillop, H. N., &amp; Dishion, T. J. (2016). Long-term effects of the Family Check-Up in early adolescence on risk of suicide in early adulthood. Suicide and Life-Threatening Behavior, 46(S1), S15-S22.</t>
   </si>
   <si>
     <t>WWHV087257</t>
   </si>
   <si>
     <t>Connell, A. M., Shaw, D., Wilson, M., Danzo, S., Weaver–Krug, C., Lemery–Chalfant, K., &amp; Dishion, T. J. (2019). Indirect effects of the early childhood Family Check–Up on adolescent suicide risk: The mediating role of inhibitory control. Development and Psychopathology, 31(5), 1901–1910.</t>
   </si>
   <si>
     <t>WWHV058704</t>
   </si>
   <si>
     <t>Connell, A. M., Stormshak, E., Dishion, T., Fosco, G., &amp; Van Ryzin, M. (2015). The family check-up and adolescent depression: An examination of treatment responders and nonresponders. Prevention Science, 1–11.</t>
   </si>
   <si>
     <t>WWHV058619</t>
   </si>
   <si>
     <t>Connell, A., Stormshak, E., Dishion, T., Fosco, G., &amp; Ryzin, M. (2016). The Family Check Up and adolescent depression: An examination of treatment responders and non–responders. Prevention Science, 1–11.</t>
   </si>
   <si>
     <t>WWHV058187</t>
@@ -365,50 +377,56 @@
   <si>
     <t>Hernandez, L., &amp; Spirito, A. (2014). Examining the efficacy of a brief parent-based intervention for adolescent drinkers and their siblings. Alcoholism: Clinical &amp; Experimental Research, 38, 307A.</t>
   </si>
   <si>
     <t>WWHV042304</t>
   </si>
   <si>
     <t>Hiscock, H., Bayer, J., Lycett, K., Ukoumunne, O., Shaw, D., Gold, L., . . . Wake, M. (2012). Preventing mental health problems in children: The Families in Mind population-based cluster randomised controlled trial. BMC Public Health, 12(1), 420–428.</t>
   </si>
   <si>
     <t>WWHV058293</t>
   </si>
   <si>
     <t>Hiscock, H., Bayer, J. K., Lycett, K., Ukoumunne, O. C., Shaw, D., Gold, L., ... &amp; Wake, M. (2012). Preventing mental health problems in children: the Families in Mind population–based cluster randomised controlled trial. BMC Public Health, 12(1), 1–9.</t>
   </si>
   <si>
     <t>WWHV038782</t>
   </si>
   <si>
     <t>Holmberg, John; Luckey, Dennis; Olds, David. (2011) Teacher data for the Denver Year-9 follow-up. Unpublished report submitted to the U.S. Department of Justice.</t>
   </si>
   <si>
     <t>Nurse-Family Partnership (NFP)®, NFP with Paraprofessional Home Visitors</t>
   </si>
   <si>
+    <t>WWHV095913</t>
+  </si>
+  <si>
+    <t>Hunter, L. J., Aviles, A. I., Miller, E. B., Canfield, C. F., Guyon-Harris, K., Morris-Perez, P. A., Mendelsohn, A. L., &amp; Shaw, D. S. (2025). Impacts of the Smart Beginnings Parenting Program on Early Childhood Special Education Evaluation and Service Referral. Academic Pediatrics, 25(6). https://doi.org/10.1016/j.acap.2025.102826</t>
+  </si>
+  <si>
     <t>WWHV058190</t>
   </si>
   <si>
     <t>Hyde, L. W., Shaw, D. S., Gardner, F., Cheong, J., Dishion, T. J., &amp; Wilson, M. (2013). Dimensions of callousness in early childhood: Links to problem behavior and family intervention effectiveness. Development and Psychopathology, 25(2), 347–363.</t>
   </si>
   <si>
     <t>WWHV058143</t>
   </si>
   <si>
     <t>Jensen, M. R., Wong, J. J., Gonzales, N. A., Dumka, L. E., Millsap, R., &amp; Coxe, S. (2014). Long-term effects of a universal family intervention: Mediation through parent-adolescent conflict. Journal of Clinical Child &amp; Adolescent Psychology, 43(3), 415–427.</t>
   </si>
   <si>
     <t>WWHV016378</t>
   </si>
   <si>
     <t>Jones, L. M. (2004). The family check-up for families of high-risk preschoolers: The moderating effect of children’s temperament. Dissertation Abstracts International: Section B: The Sciences and Engineering, 64(8-B), 4083.</t>
   </si>
   <si>
     <t>WWHV081944</t>
   </si>
   <si>
     <t>King, C. A., Arango, A., &amp; Foster, C. E. (2018). Emerging trends in adolescent suicide prevention research. Current Opinion in Psychology, 22, 89–94.</t>
   </si>
   <si>
     <t>WWHV090058</t>
@@ -476,50 +494,56 @@
   <si>
     <t>WWHV081938</t>
   </si>
   <si>
     <t>Mauricio, A. M., Rudo–Stern, J., Dishion, T. J., Letham, K., &amp; Lopez, M. (2019). Provider readiness and adaptations of competency drivers during scale–up of the Family Check–Up. The Journal of Primary Prevention, 40(1), 51–68.</t>
   </si>
   <si>
     <t>WWHV081946</t>
   </si>
   <si>
     <t>Mauricio, A. M., Rudo–Stern, J., Dishion, T. J., Shaw, D. S., Gill, A. M., Lundgren, J. S., &amp; Thunberg, J. (2018). Facilitators and barriers in cross–country transport of evidence–based preventive interventions: A case study using the Family Check–Up. Prevention Science, 1–11.</t>
   </si>
   <si>
     <t>WWHV058189</t>
   </si>
   <si>
     <t>McEachern, A. D., Fosco, G. M., Dishion, T. J., Shaw, D. S., Wilson, M. N., &amp; Gardner, F. (2013). Collateral benefits of the family check-up in early childhood: Primary caregivers’ social support and relationship satisfaction. Journal of Family Psychology, 27(2), 271.</t>
   </si>
   <si>
     <t>WWHV044155</t>
   </si>
   <si>
     <t>McFarlane, E., Crowne, S. S., Burrell, L., &amp; Duggan, A. (2014). Home-visiting service delivery and outcomes for depressed mothers. Zero to Three, 34(5), 53–60.</t>
   </si>
   <si>
+    <t>WWHV095917</t>
+  </si>
+  <si>
+    <t>Miller, E. B., Hails, K. A., Canfield, C. F., Morris-Perez, P. A., Shaw, D. S., Mendelsohn, A. L., &amp; Gross, R. S. (2024). Cognitive Stimulation and Maternal Feeding Styles in Families with Low Incomes: Impacts from a Randomized Clinical Trial. Academic Pediatrics, 25(2). https://doi.org/ 10.1016/j.acap.2024.09.012</t>
+  </si>
+  <si>
     <t>WWHV038781</t>
   </si>
   <si>
     <t>Miller, Ted R., Olds, David, Knudtson, Michael, Luckey, Dennis, Bondy, Jessica, &amp; Stevenson, Amanda. (2011) Return on investment: Nurse and paraprofessional home visitation, Denver. Unpublished report submitted to the U.S. Department of Justice.</t>
   </si>
   <si>
     <t>WWHV058226</t>
   </si>
   <si>
     <t>Moilanen, K. L., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. (2010). Predictors of longitudinal growth in inhibitory control in early childhood. Social Development, 19(2), 326–347.</t>
   </si>
   <si>
     <t>WWHV058142</t>
   </si>
   <si>
     <t>Montaño, Z., Smith, J. D., Dishion, T. J., Shaw, D. S., &amp; Wilson, M. N. (2015). Longitudinal relations between observed parenting behaviors and dietary quality of meals from ages 2 to 5. Appetite, 87, 324–329.</t>
   </si>
   <si>
     <t>WWHV058865</t>
   </si>
   <si>
     <t>Moore, K. J., Dishion, T. J., &amp; Shaw, D. S. (2012). The “Family Check Up” in Early Childhood: A Public Health Intervention to Prevent Long-Term Behavioral and Emotional Disorders. CW360, 17.</t>
   </si>
   <si>
     <t>WWHV082535</t>
@@ -594,50 +618,56 @@
     <t>Poulin, F., Dishion, T. J., &amp; Burraston, B. (2001). 3-year iatrogenic effects associated with aggregating high-risk adolescents in cognitive-behavioral preventive interventions. Applied Developmental Science, 5(4), 214–224.</t>
   </si>
   <si>
     <t>WWHV016393</t>
   </si>
   <si>
     <t>Rao, S. A. (1999). The short-term impact of the family check-up: A brief motivational intervention for at-risk families. Dissertation Abstracts International: Section B: The Sciences and Engineering, 59 (7-B), 3710.</t>
   </si>
   <si>
     <t>WWHV087672</t>
   </si>
   <si>
     <t>Rau, E. (2019). Religiosity from childhood to emerging adulthood: Family indicators and the outcome of sociopolitical development. [Doctoral dissertation, University of Oregon].</t>
   </si>
   <si>
     <t>WWHV026720</t>
   </si>
   <si>
     <t>Reinke, W. M., Splett, J. D.,  Robeson, E. N., &amp; Offutt, C. A. (2009). Combining school and family  interventions for the prevention and early intervention of disruptive behavior  problems in children: A public health perspective. Psychology in the Schools, 46(1),  33–43.</t>
   </si>
   <si>
     <t>WWHV058173</t>
   </si>
   <si>
     <t>Reuben, J. D., Shaw, D. S., Brennan, L. M., Dishion, T. J., &amp; Wilson, M. N. (2015). A family-based intervention for improving children’s emotional problems through effects on maternal depressive symptoms. Journal of Consulting and Clinical Psychology, 83(6), 1142.</t>
+  </si>
+  <si>
+    <t>WWHV091253</t>
+  </si>
+  <si>
+    <t>Roby, E., Miller, E. B., Shaw, D. S., Morris, P., Gill, A., Bogen, D. L., Rosas, J., Canfield, C., Hails, K., Wippick, H., Honoroff, J., Cates, C., Weisleder, A., Chadwick, K, Raak, C., &amp; Mendelsohn, A. L. (2021). Improving parent-child interactions in pediatric health care: A two-site randomized controlled trial. Pediatrics, 147(3). https://doi.org/10.1542/peds.2020-1799</t>
   </si>
   <si>
     <t>WWHV087669</t>
   </si>
   <si>
     <t>Rudo–Stern, J. (2019). Comparison of video and audio rating modalities for assessment of provider fidelity to a family–centered, evidence–based program. [Doctoral dissertation, Arizona State University].</t>
   </si>
   <si>
     <t>WWHV081936</t>
   </si>
   <si>
     <t>Ryding, J., &amp; Wernersson, I. (2019). The role of reflection in family support social work and its possible promotion by a research–supported model. Journal of Evidence–Based Social Work, 16(3), 322–345.</t>
   </si>
   <si>
     <t>WWHV016143</t>
   </si>
   <si>
     <t>Shaw, D. S. (2000). Family-based prevention for early conduct problems. Grant Proposal.</t>
   </si>
   <si>
     <t>WWHV014291</t>
   </si>
   <si>
     <t>Shaw, D. S., Connell, A., Dishion, T. J., Wilson, M. N., &amp; Gardner, F. (2009). Improvements in maternal depression as a mediator of intervention effects on early childhood problem behavior. Development and Psychopathology, 21, 417–439.</t>
   </si>
@@ -926,52 +956,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1235,2458 +1268,2534 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E140"/>
+  <dimension ref="A1:E145"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E145"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="493.023" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...5 lines deleted...]
-      <c r="D1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
-[...5 lines deleted...]
-      <c r="E2">
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
+      <c r="D3" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E3">
+      <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C4" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D4" t="s">
+      <c r="D4" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E4">
+      <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C5" t="s">
-[...5 lines deleted...]
-      <c r="E5">
+      <c r="C5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C6" t="s">
-[...5 lines deleted...]
-      <c r="E6">
+      <c r="C6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C7" t="s">
-[...5 lines deleted...]
-      <c r="E7">
+      <c r="C7" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C8" t="s">
-[...2 lines deleted...]
-      <c r="D8" t="s">
+      <c r="C8" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E8">
+      <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C9" t="s">
-[...2 lines deleted...]
-      <c r="D9" t="s">
+      <c r="C9" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E9">
+      <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
-      <c r="A10" t="s">
+      <c r="A10" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C10" t="s">
-[...5 lines deleted...]
-      <c r="E10">
+      <c r="C10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
-      <c r="A11" t="s">
+      <c r="A11" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="C11" t="s">
-[...5 lines deleted...]
-      <c r="E11">
+      <c r="C11" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
-      <c r="A12" t="s">
+      <c r="A12" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="C12" t="s">
-[...2 lines deleted...]
-      <c r="D12" t="s">
+      <c r="C12" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="E12">
-[...4 lines deleted...]
-      <c r="A13" t="s">
+      <c r="B13" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C13" t="s">
-[...2 lines deleted...]
-      <c r="D13" t="s">
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E13">
-[...16 lines deleted...]
-      <c r="E14">
+      <c r="E14" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
-      <c r="A15" t="s">
+      <c r="A15" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C15" t="s">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="C15" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E15" s="1">
+        <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
-      <c r="A16" t="s">
+      <c r="A16" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="C16" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="C16" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" s="1">
+        <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:5">
-      <c r="A17" t="s">
+      <c r="A17" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="C17" t="s">
-[...5 lines deleted...]
-      <c r="E17">
+      <c r="C17" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
-      <c r="A18" t="s">
+      <c r="A18" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B18" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="C18" t="s">
-[...5 lines deleted...]
-      <c r="E18">
+      <c r="C18" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
-      <c r="A19" t="s">
+      <c r="A19" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B19" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="C19" t="s">
-[...5 lines deleted...]
-      <c r="E19">
+      <c r="C19" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:5">
-      <c r="A20" t="s">
+      <c r="A20" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="B20" t="s">
+      <c r="B20" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="C20" t="s">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="C20" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E20" s="1">
+        <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
-      <c r="A21" t="s">
+      <c r="A21" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B21" t="s">
+      <c r="B21" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="C21" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="C21" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" s="1">
+        <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:5">
-      <c r="A22" t="s">
+      <c r="A22" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="B22" t="s">
+      <c r="B22" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="C22" t="s">
-[...5 lines deleted...]
-      <c r="E22">
+      <c r="C22" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:5">
-      <c r="A23" t="s">
+      <c r="A23" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B23" t="s">
+      <c r="B23" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="C23" t="s">
-[...5 lines deleted...]
-      <c r="E23">
+      <c r="C23" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E23" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
-      <c r="A24" t="s">
+      <c r="A24" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B24" t="s">
+      <c r="B24" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="C24" t="s">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="C24" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" s="1">
+        <v>2.3</v>
       </c>
     </row>
     <row r="25" spans="1:5">
-      <c r="A25" t="s">
+      <c r="A25" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="B25" t="s">
+      <c r="B25" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="C25" t="s">
-[...5 lines deleted...]
-      <c r="E25">
+      <c r="C25" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
-      <c r="A26" t="s">
+      <c r="A26" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="B26" t="s">
+      <c r="B26" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="C26" t="s">
-[...5 lines deleted...]
-      <c r="E26">
+      <c r="C26" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:5">
-      <c r="A27" t="s">
+      <c r="A27" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B27" t="s">
+      <c r="B27" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="C27" t="s">
-[...5 lines deleted...]
-      <c r="E27">
+      <c r="C27" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:5">
-      <c r="A28" t="s">
+      <c r="A28" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="B28" t="s">
+      <c r="B28" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="C28" t="s">
-[...5 lines deleted...]
-      <c r="E28">
+      <c r="C28" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="29" spans="1:5">
-      <c r="A29" t="s">
+      <c r="A29" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="B29" t="s">
+      <c r="B29" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="C29" t="s">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="C29" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" s="1">
+        <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:5">
-      <c r="A30" t="s">
+      <c r="A30" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="B30" t="s">
+      <c r="B30" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="C30" t="s">
-[...5 lines deleted...]
-      <c r="E30">
+      <c r="C30" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:5">
-      <c r="A31" t="s">
+      <c r="A31" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="B31" t="s">
+      <c r="B31" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="C31" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="C31" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E31" s="1">
+        <v>2</v>
       </c>
     </row>
     <row r="32" spans="1:5">
-      <c r="A32" t="s">
+      <c r="A32" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="B32" t="s">
+      <c r="B32" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="C32" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="C32" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E32" s="1">
+        <v>2</v>
       </c>
     </row>
     <row r="33" spans="1:5">
-      <c r="A33" t="s">
+      <c r="A33" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="B33" t="s">
+      <c r="B33" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="C33" t="s">
-[...5 lines deleted...]
-      <c r="E33">
+      <c r="C33" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E33" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:5">
-      <c r="A34" t="s">
+      <c r="A34" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="B34" t="s">
+      <c r="B34" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="C34" t="s">
-[...5 lines deleted...]
-      <c r="E34">
+      <c r="C34" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E34" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
-      <c r="A35" t="s">
+      <c r="A35" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="B35" t="s">
+      <c r="B35" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="C35" t="s">
-[...5 lines deleted...]
-      <c r="E35">
+      <c r="C35" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E35" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:5">
-      <c r="A36" t="s">
+      <c r="A36" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="B36" t="s">
+      <c r="B36" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="C36" t="s">
-[...2 lines deleted...]
-      <c r="D36" t="s">
+      <c r="C36" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E36" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="E36">
-[...4 lines deleted...]
-      <c r="A37" t="s">
+      <c r="B37" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E37" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="C37" t="s">
-[...10 lines deleted...]
-      <c r="A38" t="s">
+      <c r="B38" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D38" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="C38" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="E38" s="1">
+        <v>2</v>
       </c>
     </row>
     <row r="39" spans="1:5">
-      <c r="A39" t="s">
+      <c r="A39" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="B39" t="s">
+      <c r="B39" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="C39" t="s">
-[...5 lines deleted...]
-      <c r="E39">
+      <c r="C39" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E39" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:5">
-      <c r="A40" t="s">
+      <c r="A40" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="B40" t="s">
-[...8 lines deleted...]
-      <c r="E40">
+      <c r="B40" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E40" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:5">
-      <c r="A41" t="s">
-[...2 lines deleted...]
-      <c r="B41" t="s">
+      <c r="A41" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="C41" t="s">
-[...5 lines deleted...]
-      <c r="E41">
+      <c r="B41" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E41" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:5">
-      <c r="A42" t="s">
+      <c r="A42" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B42" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="B42" t="s">
-[...9 lines deleted...]
-        <v>2</v>
+      <c r="C42" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" s="1">
+        <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:5">
-      <c r="A43" t="s">
+      <c r="A43" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="B43" t="s">
+      <c r="B43" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="C43" t="s">
-[...2 lines deleted...]
-      <c r="D43" t="s">
+      <c r="C43" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E43" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E44" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D45" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E43">
-[...30 lines deleted...]
-      <c r="D45" t="s">
+      <c r="E45" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="E45">
-[...4 lines deleted...]
-      <c r="A46" t="s">
+      <c r="B46" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E46" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="C46" t="s">
-[...10 lines deleted...]
-      <c r="A47" t="s">
+      <c r="B47" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D47" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="C47" t="s">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="E47" s="1">
+        <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:5">
-      <c r="A48" t="s">
+      <c r="A48" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="B48" t="s">
+      <c r="B48" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="C48" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="C48" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E48" s="1">
+        <v>2</v>
       </c>
     </row>
     <row r="49" spans="1:5">
-      <c r="A49" t="s">
+      <c r="A49" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="B49" t="s">
+      <c r="B49" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="C49" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="C49" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E49" s="1">
+        <v>2</v>
       </c>
     </row>
     <row r="50" spans="1:5">
-      <c r="A50" t="s">
+      <c r="A50" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="B50" t="s">
+      <c r="B50" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="C50" t="s">
-[...5 lines deleted...]
-      <c r="E50">
+      <c r="C50" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E50" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:5">
-      <c r="A51" t="s">
+      <c r="A51" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="B51" t="s">
+      <c r="B51" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="C51" t="s">
-[...5 lines deleted...]
-      <c r="E51">
+      <c r="C51" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E51" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:5">
-      <c r="A52" t="s">
+      <c r="A52" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="B52" t="s">
+      <c r="B52" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="C52" t="s">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="C52" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E52" s="1">
+        <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:5">
-      <c r="A53" t="s">
+      <c r="A53" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="B53" t="s">
+      <c r="B53" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="C53" t="s">
+      <c r="C53" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E53" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="D53" t="s">
-[...7 lines deleted...]
-      <c r="A54" t="s">
+      <c r="B54" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C54" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E54" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="C54" t="s">
-[...10 lines deleted...]
-      <c r="A55" t="s">
+      <c r="B55" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="C55" t="s">
-[...5 lines deleted...]
-      <c r="E55">
+      <c r="D55" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E55" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:5">
-      <c r="A56" t="s">
+      <c r="A56" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="B56" t="s">
+      <c r="B56" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="C56" t="s">
-[...2 lines deleted...]
-      <c r="D56" t="s">
+      <c r="C56" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E56" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E57" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E58" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D59" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E56">
-[...51 lines deleted...]
-        <v>2</v>
+      <c r="E59" s="1">
+        <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:5">
-      <c r="A60" t="s">
+      <c r="A60" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="B60" t="s">
+      <c r="B60" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="C60" t="s">
-[...5 lines deleted...]
-      <c r="E60">
+      <c r="C60" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E60" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="61" spans="1:5">
-      <c r="A61" t="s">
+      <c r="A61" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="B61" t="s">
+      <c r="B61" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="C61" t="s">
-[...2 lines deleted...]
-      <c r="D61" t="s">
+      <c r="C61" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E61" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E62" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E63" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D64" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E61">
-[...41 lines deleted...]
-      <c r="B64" t="s">
+      <c r="E64" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="C64" t="s">
-[...10 lines deleted...]
-      <c r="A65" t="s">
+      <c r="B65" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D65" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="C65" t="s">
-[...5 lines deleted...]
-      <c r="E65">
+      <c r="E65" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:5">
-      <c r="A66" t="s">
+      <c r="A66" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="B66" t="s">
+      <c r="B66" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="C66" t="s">
-[...5 lines deleted...]
-      <c r="E66">
+      <c r="C66" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E66" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:5">
-      <c r="A67" t="s">
+      <c r="A67" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="B67" t="s">
+      <c r="B67" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="C67" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="C67" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E67" s="1">
+        <v>2</v>
       </c>
     </row>
     <row r="68" spans="1:5">
-      <c r="A68" t="s">
+      <c r="A68" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="B68" t="s">
+      <c r="B68" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="C68" t="s">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="C68" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E68" s="1">
+        <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:5">
-      <c r="A69" t="s">
+      <c r="A69" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="B69" t="s">
+      <c r="B69" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="C69" t="s">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="C69" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E69" s="1">
+        <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:5">
-      <c r="A70" t="s">
+      <c r="A70" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="B70" t="s">
+      <c r="B70" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="C70" t="s">
-[...2 lines deleted...]
-      <c r="D70" t="s">
+      <c r="C70" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E70" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="E71" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="E72" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D73" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E70">
-[...30 lines deleted...]
-      <c r="D72" t="s">
+      <c r="E73" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E74" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E75" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="D76" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E72">
-[...13 lines deleted...]
-      <c r="D73" t="s">
+      <c r="E76" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D77" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E73">
-[...67 lines deleted...]
-      <c r="E77">
+      <c r="E77" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:5">
-      <c r="A78" t="s">
+      <c r="A78" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="B78" t="s">
+      <c r="B78" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="C78" t="s">
-[...5 lines deleted...]
-      <c r="E78">
+      <c r="C78" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E78" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:5">
-      <c r="A79" t="s">
+      <c r="A79" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="B79" t="s">
+      <c r="B79" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="C79" t="s">
+      <c r="C79" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E79" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E80" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E81" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E82" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="C83" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D79" t="s">
+      <c r="D83" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E79">
-[...68 lines deleted...]
-        <v>2</v>
+      <c r="E83" s="1">
+        <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:5">
-      <c r="A84" t="s">
+      <c r="A84" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="B84" t="s">
+      <c r="B84" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="C84" t="s">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="C84" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E84" s="1">
+        <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:5">
-      <c r="A85" t="s">
+      <c r="A85" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="B85" t="s">
+      <c r="B85" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="C85" t="s">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="C85" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E85" s="1">
+        <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:5">
-      <c r="A86" t="s">
+      <c r="A86" s="1" t="s">
         <v>182</v>
       </c>
-      <c r="B86" t="s">
+      <c r="B86" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="C86" t="s">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="C86" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E86" s="1">
+        <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:5">
-      <c r="A87" t="s">
+      <c r="A87" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="B87" t="s">
+      <c r="B87" s="1" t="s">
         <v>185</v>
       </c>
-      <c r="C87" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="C87" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E87" s="1">
+        <v>2</v>
       </c>
     </row>
     <row r="88" spans="1:5">
-      <c r="A88" t="s">
+      <c r="A88" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="B88" t="s">
+      <c r="B88" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="C88" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="C88" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E88" s="1">
+        <v>2</v>
       </c>
     </row>
     <row r="89" spans="1:5">
-      <c r="A89" t="s">
+      <c r="A89" s="1" t="s">
         <v>188</v>
       </c>
-      <c r="B89" t="s">
+      <c r="B89" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="C89" t="s">
-[...5 lines deleted...]
-      <c r="E89">
+      <c r="C89" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="E89" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="90" spans="1:5">
-      <c r="A90" t="s">
+      <c r="A90" s="1" t="s">
         <v>190</v>
       </c>
-      <c r="B90" t="s">
+      <c r="B90" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="C90" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="C90" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E90" s="1">
+        <v>2</v>
       </c>
     </row>
     <row r="91" spans="1:5">
-      <c r="A91" t="s">
+      <c r="A91" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="B91" t="s">
+      <c r="B91" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="C91" t="s">
-[...2 lines deleted...]
-      <c r="D91" t="s">
+      <c r="C91" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E91" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E92" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E93" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E94" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D95" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E91">
-[...67 lines deleted...]
-      <c r="E95">
+      <c r="E95" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:5">
-      <c r="A96" t="s">
+      <c r="A96" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="B96" t="s">
+      <c r="B96" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="C96" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="C96" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E96" s="1">
+        <v>2.3</v>
       </c>
     </row>
     <row r="97" spans="1:5">
-      <c r="A97" t="s">
+      <c r="A97" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="B97" t="s">
+      <c r="B97" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="C97" t="s">
-[...5 lines deleted...]
-      <c r="E97">
+      <c r="C97" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E97" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="98" spans="1:5">
-      <c r="A98" t="s">
+      <c r="A98" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="B98" t="s">
+      <c r="B98" s="1" t="s">
         <v>207</v>
       </c>
-      <c r="C98" t="s">
-[...2 lines deleted...]
-      <c r="D98" t="s">
+      <c r="C98" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E98" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E99" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E100" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E101" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E102" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D103" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E98">
-[...13 lines deleted...]
-      <c r="D99" t="s">
+      <c r="E103" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D104" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E99">
-[...13 lines deleted...]
-      <c r="D100" t="s">
+      <c r="E104" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D105" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E100">
-[...84 lines deleted...]
-      <c r="E105">
+      <c r="E105" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:5">
-      <c r="A106" t="s">
+      <c r="A106" s="1" t="s">
         <v>222</v>
       </c>
-      <c r="B106" t="s">
+      <c r="B106" s="1" t="s">
         <v>223</v>
       </c>
-      <c r="C106" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="C106" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E106" s="1">
+        <v>2</v>
       </c>
     </row>
     <row r="107" spans="1:5">
-      <c r="A107" t="s">
+      <c r="A107" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="B107" t="s">
+      <c r="B107" s="1" t="s">
         <v>225</v>
       </c>
-      <c r="C107" t="s">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="C107" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E107" s="1">
+        <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:5">
-      <c r="A108" t="s">
+      <c r="A108" s="1" t="s">
         <v>226</v>
       </c>
-      <c r="B108" t="s">
+      <c r="B108" s="1" t="s">
         <v>227</v>
       </c>
-      <c r="C108" t="s">
-[...5 lines deleted...]
-      <c r="E108">
+      <c r="C108" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E108" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:5">
-      <c r="A109" t="s">
+      <c r="A109" s="1" t="s">
         <v>228</v>
       </c>
-      <c r="B109" t="s">
+      <c r="B109" s="1" t="s">
         <v>229</v>
       </c>
-      <c r="C109" t="s">
-[...2 lines deleted...]
-      <c r="D109" t="s">
+      <c r="C109" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E109" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E110" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E111" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E112" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E113" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D114" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E109">
-[...30 lines deleted...]
-      <c r="D111" t="s">
+      <c r="E114" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="E115" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D116" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E111">
-[...13 lines deleted...]
-      <c r="D112" t="s">
+      <c r="E116" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D117" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E112">
-[...81 lines deleted...]
-      <c r="D117" t="s">
+      <c r="E117" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E118" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E119" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E120" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="E121" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D122" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E117">
-[...64 lines deleted...]
-      <c r="D121" t="s">
+      <c r="E122" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="E123" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E124" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
+      <c r="A125" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E125" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D126" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E121">
-[...84 lines deleted...]
-      <c r="E126">
+      <c r="E126" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="127" spans="1:5">
-      <c r="A127" t="s">
+      <c r="A127" s="1" t="s">
         <v>264</v>
       </c>
-      <c r="B127" t="s">
+      <c r="B127" s="1" t="s">
         <v>265</v>
       </c>
-      <c r="C127" t="s">
-[...5 lines deleted...]
-      <c r="E127">
+      <c r="C127" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E127" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:5">
-      <c r="A128" t="s">
+      <c r="A128" s="1" t="s">
         <v>266</v>
       </c>
-      <c r="B128" t="s">
+      <c r="B128" s="1" t="s">
         <v>267</v>
       </c>
-      <c r="C128" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="C128" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E128" s="1">
+        <v>2</v>
       </c>
     </row>
     <row r="129" spans="1:5">
-      <c r="A129" t="s">
+      <c r="A129" s="1" t="s">
         <v>268</v>
       </c>
-      <c r="B129" t="s">
+      <c r="B129" s="1" t="s">
         <v>269</v>
       </c>
-      <c r="C129" t="s">
-[...5 lines deleted...]
-      <c r="E129">
+      <c r="C129" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E129" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="130" spans="1:5">
-      <c r="A130" t="s">
+      <c r="A130" s="1" t="s">
         <v>270</v>
       </c>
-      <c r="B130" t="s">
+      <c r="B130" s="1" t="s">
         <v>271</v>
       </c>
-      <c r="C130" t="s">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="C130" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E130" s="1">
+        <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:5">
-      <c r="A131" t="s">
+      <c r="A131" s="1" t="s">
         <v>272</v>
       </c>
-      <c r="B131" t="s">
+      <c r="B131" s="1" t="s">
         <v>273</v>
       </c>
-      <c r="C131" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="C131" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E131" s="1">
+        <v>2</v>
       </c>
     </row>
     <row r="132" spans="1:5">
-      <c r="A132" t="s">
+      <c r="A132" s="1" t="s">
         <v>274</v>
       </c>
-      <c r="B132" t="s">
+      <c r="B132" s="1" t="s">
         <v>275</v>
       </c>
-      <c r="C132" t="s">
-[...5 lines deleted...]
-      <c r="E132">
+      <c r="C132" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E132" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:5">
-      <c r="A133" t="s">
+      <c r="A133" s="1" t="s">
         <v>276</v>
       </c>
-      <c r="B133" t="s">
+      <c r="B133" s="1" t="s">
         <v>277</v>
       </c>
-      <c r="C133" t="s">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="C133" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E133" s="1">
+        <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:5">
-      <c r="A134" t="s">
+      <c r="A134" s="1" t="s">
         <v>278</v>
       </c>
-      <c r="B134" t="s">
+      <c r="B134" s="1" t="s">
         <v>279</v>
       </c>
-      <c r="C134" t="s">
-[...5 lines deleted...]
-      <c r="E134">
+      <c r="C134" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E134" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="135" spans="1:5">
-      <c r="A135" t="s">
+      <c r="A135" s="1" t="s">
         <v>280</v>
       </c>
-      <c r="B135" t="s">
+      <c r="B135" s="1" t="s">
         <v>281</v>
       </c>
-      <c r="C135" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="C135" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E135" s="1">
+        <v>2</v>
       </c>
     </row>
     <row r="136" spans="1:5">
-      <c r="A136" t="s">
+      <c r="A136" s="1" t="s">
         <v>282</v>
       </c>
-      <c r="B136" t="s">
+      <c r="B136" s="1" t="s">
         <v>283</v>
       </c>
-      <c r="C136" t="s">
-[...5 lines deleted...]
-      <c r="E136">
+      <c r="C136" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E136" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:5">
-      <c r="A137" t="s">
+      <c r="A137" s="1" t="s">
         <v>284</v>
       </c>
-      <c r="B137" t="s">
+      <c r="B137" s="1" t="s">
         <v>285</v>
       </c>
-      <c r="C137" t="s">
-[...5 lines deleted...]
-      <c r="E137">
+      <c r="C137" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E137" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:5">
-      <c r="A138" t="s">
+      <c r="A138" s="1" t="s">
         <v>286</v>
       </c>
-      <c r="B138" t="s">
+      <c r="B138" s="1" t="s">
         <v>287</v>
       </c>
-      <c r="C138" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="C138" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E138" s="1">
+        <v>2</v>
       </c>
     </row>
     <row r="139" spans="1:5">
-      <c r="A139" t="s">
+      <c r="A139" s="1" t="s">
         <v>288</v>
       </c>
-      <c r="B139" t="s">
+      <c r="B139" s="1" t="s">
         <v>289</v>
       </c>
-      <c r="C139" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="C139" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E139" s="1">
+        <v>2</v>
       </c>
     </row>
     <row r="140" spans="1:5">
-      <c r="A140" t="s">
+      <c r="A140" s="1" t="s">
         <v>290</v>
       </c>
-      <c r="B140" t="s">
+      <c r="B140" s="1" t="s">
         <v>291</v>
       </c>
-      <c r="C140" t="s">
-[...5 lines deleted...]
-      <c r="E140">
+      <c r="C140" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E140" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
+      <c r="A141" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E141" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
+      <c r="A142" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E142" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
+      <c r="A143" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E143" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
+      <c r="A144" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E144" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
+      <c r="A145" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E145" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>