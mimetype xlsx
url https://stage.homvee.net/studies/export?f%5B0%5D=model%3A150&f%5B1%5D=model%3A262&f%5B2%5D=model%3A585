--- v0 (2026-06-19)
+++ v1 (2026-08-29)
@@ -4582,51 +4582,51 @@
       </c>
       <c r="B138" s="1" t="s">
         <v>291</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E138" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="1" t="s">
         <v>292</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>293</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>11</v>
+        <v>71</v>
       </c>
       <c r="E139" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="1" t="s">
         <v>294</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>295</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E140" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="1" t="s">
         <v>296</v>