--- v0 (2025-10-14)
+++ v1 (2026-09-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="335">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="345">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV014511</t>
   </si>
   <si>
     <t>Abbey, J. M., &amp; Mills, C. (2009). Early results from the statewide evaluation of Michigan’s Infant Mental Health Model. Southgate, MI: Eastern Michigan University; Michigan Association for Infant Mental Health.</t>
   </si>
   <si>
     <t>Michigan Model of Infant Mental Health-Home Visiting (Michigan IMH-HV)</t>
   </si>
   <si>
@@ -107,50 +107,56 @@
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>WWHV038491</t>
   </si>
   <si>
     <t>Brennan, L. M., Shelleby, E. C., Shaw, D. S., Gardner, F., Dishion, T. J., &amp; Wilson, M. (2013). Indirect effects of the family check-Up on school-age academic achievement through improvements in parenting in early childhood. Journal of Educational Psychology, 105(3), 762.</t>
   </si>
   <si>
     <t>Moderate</t>
   </si>
   <si>
     <t>WWHV059032</t>
   </si>
   <si>
     <t>Bustos, C. E. (2011). Parent experiences of a family-centered intervention: Examining ethnocultural group differences (Doctoral dissertation, University of Oregon).</t>
   </si>
   <si>
     <t>WWHV058229</t>
   </si>
   <si>
     <t>Caruthers, A. S., Van Ryzin, M. J., &amp; Dishion, T. J. (2014). Preventing high-risk sexual behavior in early adulthood with family interventions in adolescence: Outcomes and developmental processes. Prevention Science, 15(1), 59–69.</t>
   </si>
   <si>
+    <t>WWHV095929</t>
+  </si>
+  <si>
+    <t>Catov, J. (2022). Expanding the Family Check-Up in Early Childhood to Promote Cardiovascular Health of Mothers and Young Children.  https://clinicaltrials.gov/show/NCT05473767; Identification No. NCT05473767.</t>
+  </si>
+  <si>
     <t>WWHV050820</t>
   </si>
   <si>
     <t>Chang, H., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. N. (2015). Proactive parenting and children's effortful control: Mediating role of language and indirect intervention effects. Social Development, 24(1), 206-223.</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>WWHV058191</t>
   </si>
   <si>
     <t>Chang, H., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. N. (2014). Direct and indirect effects of the family check-up on self-regulation from toddlerhood to early school-age. Journal of Abnormal Child Psychology, 42(7), 1117–1128.</t>
   </si>
   <si>
     <t>WWHV058622</t>
   </si>
   <si>
     <t>Chang, H., Shaw, D. S., Shelleby, E. C., Dishion, T. J., &amp; Wilson, M. N. (2016). The long-term effectiveness of the family check-up on peer preference: Parent-child interaction and child effortful control as sequential mediators. Journal of Abnormal Child Psychology. Advance online publication.</t>
   </si>
   <si>
     <t>WWHV081957</t>
   </si>
   <si>
     <t>Chang, H., Shaw, D. S., Shelleby, E. C., Dishion, T. J., &amp; Wilson, M. N. (2017). The long–term effectiveness of the Family Check–Up on peer preference: Parent–child interaction and child effortful control as sequential mediators. Journal of Abnormal Child Psychology, 45(4), 705–717.</t>
@@ -191,50 +197,56 @@
   <si>
     <t>WWHV014293</t>
   </si>
   <si>
     <t>Connell, A., Bullock, B. M., Dishion, T. J., Shaw, D., Wilson, M., &amp; Gardner, F. (2008). Family intervention effects on co-occurring early childhood behavioral and emotional problems: A latent transition analysis approach. Journal of Abnormal Child Psychology, 36(8), 1211-1225.</t>
   </si>
   <si>
     <t>WWHV060515</t>
   </si>
   <si>
     <t>Connell, A. M., &amp; Dishion, T. J. (2017). Long–term effects of the Family Check–Up in public secondary school on diagnosed major depressive disorder in adulthood. Journal of Youth and Adolescence, 46(3), 570–581.</t>
   </si>
   <si>
     <t>WWHV016137</t>
   </si>
   <si>
     <t>Connell, A. M., Dishion, T. J., Yasui, M., &amp; Kavanagh, K. (2007). An adaptive approach to family intervention: Linking engagement in family-centered intervention to reductions in adolescent problem behavior. Journal of Consulting and Clinical Psychology, 75(4), 568–579.</t>
   </si>
   <si>
     <t>WWHV058129</t>
   </si>
   <si>
     <t>Connell, A. M., Klostermann, S., &amp; Dishion, T. J. (2012). family check-up effects on adolescent arrest trajectories: Variation by developmental subtype. Journal of Research on Adolescence, 22(2), 367–380.</t>
   </si>
   <si>
+    <t>WWHV095930</t>
+  </si>
+  <si>
+    <t>Connell, A. M., Magee, K., Stormshak, E., Ha, T., Westling, E., Wilson, M., &amp; Shaw, D. (2021). Long-term cross-over effects of the family check-up prevention program on child and adolescent depression: Integrative data analysis of three randomized trials. Journal of Consulting and Clinical Psychology, 89(9), 773–782. https://doi.org/10.1037/ccp0000677</t>
+  </si>
+  <si>
     <t>WWHV058217</t>
   </si>
   <si>
     <t>Connell, A. M., McKillop, H. N., &amp; Dishion, T. J. (2016). Long-term effects of the Family Check-Up in early adolescence on risk of suicide in early adulthood. Suicide and Life-Threatening Behavior, 46(S1), S15-S22.</t>
   </si>
   <si>
     <t>WWHV087257</t>
   </si>
   <si>
     <t>Connell, A. M., Shaw, D., Wilson, M., Danzo, S., Weaver–Krug, C., Lemery–Chalfant, K., &amp; Dishion, T. J. (2019). Indirect effects of the early childhood Family Check–Up on adolescent suicide risk: The mediating role of inhibitory control. Development and Psychopathology, 31(5), 1901–1910.</t>
   </si>
   <si>
     <t>WWHV058704</t>
   </si>
   <si>
     <t>Connell, A. M., Stormshak, E., Dishion, T., Fosco, G., &amp; Van Ryzin, M. (2015). The family check-up and adolescent depression: An examination of treatment responders and nonresponders. Prevention Science, 1–11.</t>
   </si>
   <si>
     <t>WWHV058619</t>
   </si>
   <si>
     <t>Connell, A., Stormshak, E., Dishion, T., Fosco, G., &amp; Ryzin, M. (2016). The Family Check Up and adolescent depression: An examination of treatment responders and non–responders. Prevention Science, 1–11.</t>
   </si>
   <si>
     <t>WWHV058187</t>
@@ -395,50 +407,56 @@
   <si>
     <t>WWHV058583</t>
   </si>
   <si>
     <t>Hernandez, L., Rodriguez, A. M., &amp; Spirito, A. (2015). Brief family-based intervention for substance-abusing adolescents. Child and Adolescent Psychiatric Clinics of North America, 24(3), 585–599.</t>
   </si>
   <si>
     <t>WWHV058281</t>
   </si>
   <si>
     <t>Hernandez, L., &amp; Spirito, A. (2014). Examining the efficacy of a brief parent-based intervention for adolescent drinkers and their siblings. Alcoholism: Clinical &amp; Experimental Research, 38, 307A.</t>
   </si>
   <si>
     <t>WWHV042304</t>
   </si>
   <si>
     <t>Hiscock, H., Bayer, J., Lycett, K., Ukoumunne, O., Shaw, D., Gold, L., . . . Wake, M. (2012). Preventing mental health problems in children: The Families in Mind population-based cluster randomised controlled trial. BMC Public Health, 12(1), 420–428.</t>
   </si>
   <si>
     <t>WWHV058293</t>
   </si>
   <si>
     <t>Hiscock, H., Bayer, J. K., Lycett, K., Ukoumunne, O. C., Shaw, D., Gold, L., ... &amp; Wake, M. (2012). Preventing mental health problems in children: the Families in Mind population–based cluster randomised controlled trial. BMC Public Health, 12(1), 1–9.</t>
   </si>
   <si>
+    <t>WWHV095913</t>
+  </si>
+  <si>
+    <t>Hunter, L. J., Aviles, A. I., Miller, E. B., Canfield, C. F., Guyon-Harris, K., Morris-Perez, P. A., Mendelsohn, A. L., &amp; Shaw, D. S. (2025). Impacts of the Smart Beginnings Parenting Program on Early Childhood Special Education Evaluation and Service Referral. Academic Pediatrics, 25(6). https://doi.org/10.1016/j.acap.2025.102826</t>
+  </si>
+  <si>
     <t>WWHV086100</t>
   </si>
   <si>
     <t>Huth-Bocks, A. C., Jester, J. M., Stacks, A. M., Muzik, M., Rosenblum, K. L., &amp; Michigan Collaborative for Infant Mental Health Research. (2020). Infant mental health home visiting therapists’ fidelity to the Michigan IMH-HV model in community practice settings. Infant Mental Health Journal, 41(2), 206–219. https://doi.org/10.1002/imhj.21839</t>
   </si>
   <si>
     <t>WWHV058190</t>
   </si>
   <si>
     <t>Hyde, L. W., Shaw, D. S., Gardner, F., Cheong, J., Dishion, T. J., &amp; Wilson, M. (2013). Dimensions of callousness in early childhood: Links to problem behavior and family intervention effectiveness. Development and Psychopathology, 25(2), 347–363.</t>
   </si>
   <si>
     <t>WWHV058143</t>
   </si>
   <si>
     <t>Jensen, M. R., Wong, J. J., Gonzales, N. A., Dumka, L. E., Millsap, R., &amp; Coxe, S. (2014). Long-term effects of a universal family intervention: Mediation through parent-adolescent conflict. Journal of Clinical Child &amp; Adolescent Psychology, 43(3), 415–427.</t>
   </si>
   <si>
     <t>WWHV094984</t>
   </si>
   <si>
     <t>Jester, J. M., Rosenblum, K. L., Muzik, M., Niec, L. N., Stringer, M. K., Handelzalts, J. E., Brophy-Herb, H. E., Stacks, A. M., Weatherston, D. J., Torres, C., Julian, M. M., Lawler, J. M., &amp; Michigan Collaborative for Infant Mental Health Research. (2023). Demographic and psychological factors that predict retention in infant mental health home visiting. Early Childhood Research Quarterly, 62, 64–75. https://doi.org/10.1016/j.ecresq.2022.07.010</t>
   </si>
   <si>
     <t>WWHV016378</t>
@@ -557,50 +575,56 @@
   <si>
     <t>WWHV081938</t>
   </si>
   <si>
     <t>Mauricio, A. M., Rudo–Stern, J., Dishion, T. J., Letham, K., &amp; Lopez, M. (2019). Provider readiness and adaptations of competency drivers during scale–up of the Family Check–Up. The Journal of Primary Prevention, 40(1), 51–68.</t>
   </si>
   <si>
     <t>WWHV081946</t>
   </si>
   <si>
     <t>Mauricio, A. M., Rudo–Stern, J., Dishion, T. J., Shaw, D. S., Gill, A. M., Lundgren, J. S., &amp; Thunberg, J. (2018). Facilitators and barriers in cross–country transport of evidence–based preventive interventions: A case study using the Family Check–Up. Prevention Science, 1–11.</t>
   </si>
   <si>
     <t>WWHV058189</t>
   </si>
   <si>
     <t>McEachern, A. D., Fosco, G. M., Dishion, T. J., Shaw, D. S., Wilson, M. N., &amp; Gardner, F. (2013). Collateral benefits of the family check-up in early childhood: Primary caregivers’ social support and relationship satisfaction. Journal of Family Psychology, 27(2), 271.</t>
   </si>
   <si>
     <t>WWHV044155</t>
   </si>
   <si>
     <t>McFarlane, E., Crowne, S. S., Burrell, L., &amp; Duggan, A. (2014). Home-visiting service delivery and outcomes for depressed mothers. Zero to Three, 34(5), 53–60.</t>
   </si>
   <si>
+    <t>WWHV095917</t>
+  </si>
+  <si>
+    <t>Miller, E. B., Hails, K. A., Canfield, C. F., Morris-Perez, P. A., Shaw, D. S., Mendelsohn, A. L., &amp; Gross, R. S. (2024). Cognitive Stimulation and Maternal Feeding Styles in Families with Low Incomes: Impacts from a Randomized Clinical Trial. Academic Pediatrics, 25(2). https://doi.org/ 10.1016/j.acap.2024.09.012</t>
+  </si>
+  <si>
     <t>WWHV058226</t>
   </si>
   <si>
     <t>Moilanen, K. L., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. (2010). Predictors of longitudinal growth in inhibitory control in early childhood. Social Development, 19(2), 326–347.</t>
   </si>
   <si>
     <t>WWHV058142</t>
   </si>
   <si>
     <t>Montaño, Z., Smith, J. D., Dishion, T. J., Shaw, D. S., &amp; Wilson, M. N. (2015). Longitudinal relations between observed parenting behaviors and dietary quality of meals from ages 2 to 5. Appetite, 87, 324–329.</t>
   </si>
   <si>
     <t>WWHV058865</t>
   </si>
   <si>
     <t>Moore, K. J., Dishion, T. J., &amp; Shaw, D. S. (2012). The “Family Check Up” in Early Childhood: A Public Health Intervention to Prevent Long-Term Behavioral and Emotional Disorders. CW360, 17.</t>
   </si>
   <si>
     <t>WWHV082535</t>
   </si>
   <si>
     <t>Mucka, L. E. (2017). Schools and families empowering learning (safe–learning): An intervention feasibility study. [Doctoral dissertation, Wayne State University].</t>
   </si>
   <si>
     <t>WWHV016189</t>
@@ -657,50 +681,56 @@
     <t>Rau, E. (2019). Religiosity from childhood to emerging adulthood: Family indicators and the outcome of sociopolitical development. [Doctoral dissertation, University of Oregon].</t>
   </si>
   <si>
     <t>WWHV026720</t>
   </si>
   <si>
     <t>Reinke, W. M., Splett, J. D.,  Robeson, E. N., &amp; Offutt, C. A. (2009). Combining school and family  interventions for the prevention and early intervention of disruptive behavior  problems in children: A public health perspective. Psychology in the Schools, 46(1),  33–43.</t>
   </si>
   <si>
     <t>WWHV058173</t>
   </si>
   <si>
     <t>Reuben, J. D., Shaw, D. S., Brennan, L. M., Dishion, T. J., &amp; Wilson, M. N. (2015). A family-based intervention for improving children’s emotional problems through effects on maternal depressive symptoms. Journal of Consulting and Clinical Psychology, 83(6), 1142.</t>
   </si>
   <si>
     <t>WWHV094406</t>
   </si>
   <si>
     <t>Ribaudo, J., Lawler, J. M., Jester, J. M., Riggs, J., Erickson, N. L., Stacks, A. M., Brophy-Herb, H., Muzik, M., &amp; Rosenblum, K. L. (2022). Maternal history of adverse experiences and posttraumatic stress disorder symptoms impact toddlers’ early socioemotional wellbeing: The benefits of infant mental health-home visiting. Frontiers in Psychology, 12, 792989. https://doi.org/10.3389/fpsyg.2021.792989</t>
   </si>
   <si>
     <t>WWHV094490</t>
   </si>
   <si>
     <t>Riggs, J. L., Rosenblum, K. L., Muzik, M., Jester, J., Freeman, S., Huth-Bocks, A., Waddell, R., Alfafara, E., Miller, A., Lawler, J., Erickson, N., Weatherston, D., Shah, P., Brophy-Herb, H., &amp; Michigan Collaborative for Infant Mental Health Research. (2022). Infant mental health home visiting mitigates impact of maternal adverse childhood experiences on toddler language competence: A randomized controlled trial. Journal of Developmental and Behavioral Pediatrics, 43(4), e227–e236. https://doi.org/10.1097/DBP.0000000000001020</t>
+  </si>
+  <si>
+    <t>WWHV091253</t>
+  </si>
+  <si>
+    <t>Roby, E., Miller, E. B., Shaw, D. S., Morris, P., Gill, A., Bogen, D. L., Rosas, J., Canfield, C., Hails, K., Wippick, H., Honoroff, J., Cates, C., Weisleder, A., Chadwick, K, Raak, C., &amp; Mendelsohn, A. L. (2021). Improving parent-child interactions in pediatric health care: A two-site randomized controlled trial. Pediatrics, 147(3). https://doi.org/10.1542/peds.2020-1799</t>
   </si>
   <si>
     <t>WWHV085984</t>
   </si>
   <si>
     <t>Rosenblum, K. L., Muzik, M., Jester, J. M., Huth-Bocks, A., Erickson, N., Ludtke, M., Weatherston, D., Brophy-Herb, H., Tableman, B., Alfafara, E., Waddell, R., &amp; Michigan Collaborative for Infant Mental Health Research. (2020). Community-delivered infant-parent psychotherapy improves maternal sensitive caregiving: Evaluation of the Michigan Model of Infant Mental Health Home Visiting. Infant Mental Health Journal, 41(2), 178–190. https://doi.org/10.1002/imhj.21840</t>
   </si>
   <si>
     <t>WWHV092157</t>
   </si>
   <si>
     <t>Rosenblum, K., Muzik, M., &amp; Riggs, J. (2020). 20.4 Infant mental health home visiting buffers the adverse impact of maternal adverse childhood experiences on toddler and parent outcomes. Journal of the American Academy of Child and Adolescent Psychiatry, 59(10), S297. https://doi.org/10.1016/j.jaac.2020.07.668</t>
   </si>
   <si>
     <t>WWHV094546</t>
   </si>
   <si>
     <t>Rosenblum, K. L., Riggs, J., Freeman, S., Shah, P. E., Muzik, M., &amp; Michigan Collaborative for Infant Mental Health Research. (2022). In-the-moment ratings on the Early Relational Health Screen: A pilot study of application in home visiting and primary care. Infant Mental Health Journal, 43(3), 410–423. https://doi.org/10.1002/imhj.21978</t>
   </si>
   <si>
     <t>WWHV087669</t>
   </si>
   <si>
     <t>Rudo–Stern, J. (2019). Comparison of video and audio rating modalities for assessment of provider fidelity to a family–centered, evidence–based program. [Doctoral dissertation, Arizona State University].</t>
   </si>
@@ -1055,52 +1085,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1364,2815 +1397,2891 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E161"/>
+  <dimension ref="A1:E166"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E166"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="628.704" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
-[...2 lines deleted...]
-      <c r="E2">
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...5 lines deleted...]
-      <c r="E3">
+      <c r="C3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C4" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D4" t="s">
-[...2 lines deleted...]
-      <c r="E4">
+      <c r="D4" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C5" t="s">
-[...5 lines deleted...]
-      <c r="E5">
+      <c r="C5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C6" t="s">
-[...5 lines deleted...]
-      <c r="E6">
+      <c r="C6" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C7" t="s">
-[...5 lines deleted...]
-      <c r="E7">
+      <c r="C7" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C8" t="s">
-[...2 lines deleted...]
-      <c r="D8" t="s">
+      <c r="C8" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E8">
+      <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C9" t="s">
-[...2 lines deleted...]
-      <c r="D9" t="s">
+      <c r="C9" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="E9">
+      <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
-      <c r="A10" t="s">
+      <c r="A10" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="C10" t="s">
-[...5 lines deleted...]
-      <c r="E10">
+      <c r="C10" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
-      <c r="A11" t="s">
+      <c r="A11" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C11" t="s">
-[...5 lines deleted...]
-      <c r="E11">
+      <c r="C11" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
-      <c r="A12" t="s">
+      <c r="A12" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C12" t="s">
-[...2 lines deleted...]
-      <c r="D12" t="s">
+      <c r="C12" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="E12">
-[...4 lines deleted...]
-      <c r="A13" t="s">
+      <c r="B13" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="C13" t="s">
-[...2 lines deleted...]
-      <c r="D13" t="s">
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E13">
-[...16 lines deleted...]
-      <c r="E14">
+      <c r="E14" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
-      <c r="A15" t="s">
+      <c r="A15" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="C15" t="s">
-[...5 lines deleted...]
-      <c r="E15">
+      <c r="C15" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E15" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" s="1">
         <v>2</v>
       </c>
     </row>
-    <row r="16" spans="1:5">
-[...15 lines deleted...]
-    </row>
     <row r="17" spans="1:5">
-      <c r="A17" t="s">
+      <c r="A17" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C17" t="s">
-[...5 lines deleted...]
-      <c r="E17">
+      <c r="C17" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
-      <c r="A18" t="s">
+      <c r="A18" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B18" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="C18" t="s">
+      <c r="C18" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C19" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D18" t="s">
-[...2 lines deleted...]
-      <c r="E18">
+      <c r="D19" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="E19" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
-[...3 lines deleted...]
-      <c r="B19" t="s">
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="C19" t="s">
+      <c r="E20" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E22" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E23" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E31" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E32" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E33" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E34" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E36" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E37" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E38" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E39" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E40" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="E41" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E43" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E44" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E45" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E46" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E47" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E48" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E49" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="E50" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E51" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="E52" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E53" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E54" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E55" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E56" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E57" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E58" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E59" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E60" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C61" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D19" t="s">
-[...2 lines deleted...]
-      <c r="E19">
+      <c r="D61" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="E61" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
-[...46 lines deleted...]
-      <c r="E22">
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E62" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E63" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="E64" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E65" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="E66" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E67" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E68" s="1">
         <v>2</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
-[...63 lines deleted...]
-      <c r="E26">
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E69" s="1">
         <v>2</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
-[...29 lines deleted...]
-      <c r="E28">
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E70" s="1">
         <v>2</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
-[...29 lines deleted...]
-      <c r="E30">
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E71" s="1">
         <v>2</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
-[...12 lines deleted...]
-      <c r="E31">
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E72" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E73" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E74" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="E75" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E76" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E77" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="E78" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E79" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E80" s="1">
         <v>2</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
-[...6 lines deleted...]
-      <c r="C32" t="s">
+    <row r="81" spans="1:5">
+      <c r="A81" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E81" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E82" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E83" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="E84" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="E85" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E86" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E87" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E88" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E89" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E90" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E91" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E92" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E93" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E94" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E95" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E96" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="E97" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E98" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E99" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E100" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E101" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E102" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E103" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E104" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E105" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E106" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E107" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E108" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E109" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E110" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E111" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E112" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E113" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E114" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E115" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E116" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E117" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E118" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E119" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E120" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E121" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E122" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E123" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E124" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
+      <c r="A125" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E125" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E126" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
+      <c r="A127" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E127" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
+      <c r="A128" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E128" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
+      <c r="A129" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E129" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
+      <c r="A130" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="E130" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
+      <c r="A131" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E131" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
+      <c r="A132" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E132" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
+      <c r="A133" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="C133" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D32" t="s">
-[...19 lines deleted...]
-      <c r="E33">
+      <c r="D133" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="E133" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
+      <c r="A134" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E134" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
+      <c r="A135" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E135" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
+      <c r="A136" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E136" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
+      <c r="A137" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="E137" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
+      <c r="A138" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E138" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
+      <c r="A139" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="E139" s="1">
         <v>2</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
-[...97 lines deleted...]
-      <c r="E39">
+    <row r="140" spans="1:5">
+      <c r="A140" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E140" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
+      <c r="A141" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E141" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
+      <c r="A142" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E142" s="1">
         <v>2</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
-[...97 lines deleted...]
-      <c r="E45">
+    <row r="143" spans="1:5">
+      <c r="A143" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E143" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
+      <c r="A144" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E144" s="1">
         <v>2</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
-[...71 lines deleted...]
-      <c r="B50" t="s">
+    <row r="145" spans="1:5">
+      <c r="A145" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E145" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
+      <c r="A146" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E146" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
+      <c r="A147" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E147" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
+      <c r="A148" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D148" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="C50" t="s">
-[...22 lines deleted...]
-      <c r="E51">
+      <c r="E148" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
+      <c r="A149" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E149" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
+      <c r="A150" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E150" s="1">
         <v>2</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
-[...12 lines deleted...]
-      <c r="E52">
+    <row r="151" spans="1:5">
+      <c r="A151" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E151" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
+      <c r="A152" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E152" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
+      <c r="A153" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="B153" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E153" s="1">
         <v>2</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
-[...80 lines deleted...]
-      <c r="E57">
+    <row r="154" spans="1:5">
+      <c r="A154" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="C154" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D154" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E154" s="1">
         <v>2</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
-[...6 lines deleted...]
-      <c r="C58" t="s">
+    <row r="155" spans="1:5">
+      <c r="A155" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="C155" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D155" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E155" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
+      <c r="A156" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="B156" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E156" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
+      <c r="A157" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E157" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
+      <c r="A158" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D158" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E158" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
+      <c r="A159" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="B159" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D159" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E159" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
+      <c r="A160" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="B160" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="C160" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D160" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E160" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
+      <c r="A161" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="B161" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="C161" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E161" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
+      <c r="A162" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="B162" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="C162" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E162" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
+      <c r="A163" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="B163" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="C163" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E163" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
+      <c r="A164" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="B164" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="C164" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D58" t="s">
-[...2 lines deleted...]
-      <c r="E58">
+      <c r="D164" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E164" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
-[...40 lines deleted...]
-      <c r="C61" t="s">
+    <row r="165" spans="1:5">
+      <c r="A165" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="B165" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="C165" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D165" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E165" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
+      <c r="A166" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="C166" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D61" t="s">
-[...1702 lines deleted...]
-      <c r="E161">
+      <c r="D166" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E166" s="1">
         <v>2.2</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>