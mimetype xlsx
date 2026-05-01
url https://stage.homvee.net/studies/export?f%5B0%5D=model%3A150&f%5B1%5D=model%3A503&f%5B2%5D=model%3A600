--- v0 (2025-11-10)
+++ v1 (2026-05-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="889">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="899">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV063513</t>
   </si>
   <si>
     <t>Adamson, M., Morawska, A., &amp; Sanders, M. R. (2013). Childhood feeding difficulties: A randomized controlled trial of a group-based parenting intervention. Journal of Developmental &amp; Behavioral Pediatrics, 34(5), 293–302.</t>
   </si>
   <si>
     <t>Triple P - Positive Parenting Program®—Variants suitable for home visiting</t>
   </si>
   <si>
@@ -293,50 +293,56 @@
   <si>
     <t>WWHV062794</t>
   </si>
   <si>
     <t>Butler-Coyne, H., Hare, D., Walker, S., Wieck, A., &amp; Wittkowski, A. (2017). Acceptability of a positive parenting Programme on a mother and baby unit: Q-methodology with staff. Journal of Child and Family Studies, 26(2), 623–632.</t>
   </si>
   <si>
     <t>WWHV043151</t>
   </si>
   <si>
     <t>Calam, R., Sanders, M. R., Miller, C., Sadhnani, V., &amp; Carmont, S. (2008). Can technology and the media help reduce dysfunctional parenting and increase engagement with preventative parenting interventions? Child Maltreatment, 13(4), 347-361.</t>
   </si>
   <si>
     <t>WWHV042756</t>
   </si>
   <si>
     <t>Cann, W., Rogers, H., &amp; Matthews, J. (2003). Family intervention services program evaluation: A brief report on initial outcomes for families. Advances in Mental Health, 2(3), 208-215.</t>
   </si>
   <si>
     <t>WWHV058229</t>
   </si>
   <si>
     <t>Caruthers, A. S., Van Ryzin, M. J., &amp; Dishion, T. J. (2014). Preventing high-risk sexual behavior in early adulthood with family interventions in adolescence: Outcomes and developmental processes. Prevention Science, 15(1), 59–69.</t>
   </si>
   <si>
+    <t>WWHV095929</t>
+  </si>
+  <si>
+    <t>Catov, J. (2022). Expanding the Family Check-Up in Early Childhood to Promote Cardiovascular Health of Mothers and Young Children.  https://clinicaltrials.gov/show/NCT05473767; Identification No. NCT05473767.</t>
+  </si>
+  <si>
     <t>WWHV062784</t>
   </si>
   <si>
     <t>Chan, S., Leung, C., &amp; Sanders, M. (2016). A randomised controlled trial comparing the effects of directive and non-directive parenting programmes as a universal prevention programme. Journal of Children's Services, 11(1), 38–53.</t>
   </si>
   <si>
     <t>WWHV050820</t>
   </si>
   <si>
     <t>Chang, H., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. N. (2015). Proactive parenting and children's effortful control: Mediating role of language and indirect intervention effects. Social Development, 24(1), 206-223.</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>WWHV058191</t>
   </si>
   <si>
     <t>Chang, H., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. N. (2014). Direct and indirect effects of the family check-up on self-regulation from toddlerhood to early school-age. Journal of Abnormal Child Psychology, 42(7), 1117–1128.</t>
   </si>
   <si>
     <t>WWHV058622</t>
   </si>
   <si>
     <t>Chang, H., Shaw, D. S., Shelleby, E. C., Dishion, T. J., &amp; Wilson, M. N. (2016). The long-term effectiveness of the family check-up on peer preference: Parent-child interaction and child effortful control as sequential mediators. Journal of Abnormal Child Psychology. Advance online publication.</t>
@@ -434,50 +440,56 @@
   <si>
     <t>WWHV014293</t>
   </si>
   <si>
     <t>Connell, A., Bullock, B. M., Dishion, T. J., Shaw, D., Wilson, M., &amp; Gardner, F. (2008). Family intervention effects on co-occurring early childhood behavioral and emotional problems: A latent transition analysis approach. Journal of Abnormal Child Psychology, 36(8), 1211-1225.</t>
   </si>
   <si>
     <t>WWHV060515</t>
   </si>
   <si>
     <t>Connell, A. M., &amp; Dishion, T. J. (2017). Long–term effects of the Family Check–Up in public secondary school on diagnosed major depressive disorder in adulthood. Journal of Youth and Adolescence, 46(3), 570–581.</t>
   </si>
   <si>
     <t>WWHV016137</t>
   </si>
   <si>
     <t>Connell, A. M., Dishion, T. J., Yasui, M., &amp; Kavanagh, K. (2007). An adaptive approach to family intervention: Linking engagement in family-centered intervention to reductions in adolescent problem behavior. Journal of Consulting and Clinical Psychology, 75(4), 568–579.</t>
   </si>
   <si>
     <t>WWHV058129</t>
   </si>
   <si>
     <t>Connell, A. M., Klostermann, S., &amp; Dishion, T. J. (2012). family check-up effects on adolescent arrest trajectories: Variation by developmental subtype. Journal of Research on Adolescence, 22(2), 367–380.</t>
   </si>
   <si>
+    <t>WWHV095930</t>
+  </si>
+  <si>
+    <t>Connell, A. M., Magee, K., Stormshak, E., Ha, T., Westling, E., Wilson, M., &amp; Shaw, D. (2021). Long-term cross-over effects of the family check-up prevention program on child and adolescent depression: Integrative data analysis of three randomized trials. Journal of Consulting and Clinical Psychology, 89(9), 773–782. https://doi.org/10.1037/ccp0000677</t>
+  </si>
+  <si>
     <t>WWHV058217</t>
   </si>
   <si>
     <t>Connell, A. M., McKillop, H. N., &amp; Dishion, T. J. (2016). Long-term effects of the Family Check-Up in early adolescence on risk of suicide in early adulthood. Suicide and Life-Threatening Behavior, 46(S1), S15-S22.</t>
   </si>
   <si>
     <t>WWHV087257</t>
   </si>
   <si>
     <t>Connell, A. M., Shaw, D., Wilson, M., Danzo, S., Weaver–Krug, C., Lemery–Chalfant, K., &amp; Dishion, T. J. (2019). Indirect effects of the early childhood Family Check–Up on adolescent suicide risk: The mediating role of inhibitory control. Development and Psychopathology, 31(5), 1901–1910.</t>
   </si>
   <si>
     <t>WWHV058704</t>
   </si>
   <si>
     <t>Connell, A. M., Stormshak, E., Dishion, T., Fosco, G., &amp; Van Ryzin, M. (2015). The family check-up and adolescent depression: An examination of treatment responders and nonresponders. Prevention Science, 1–11.</t>
   </si>
   <si>
     <t>WWHV058619</t>
   </si>
   <si>
     <t>Connell, A., Stormshak, E., Dishion, T., Fosco, G., &amp; Ryzin, M. (2016). The Family Check Up and adolescent depression: An examination of treatment responders and non–responders. Prevention Science, 1–11.</t>
   </si>
   <si>
     <t>WWHV042434</t>
@@ -941,50 +953,56 @@
   <si>
     <t>WWHV058293</t>
   </si>
   <si>
     <t>Hiscock, H., Bayer, J. K., Lycett, K., Ukoumunne, O. C., Shaw, D., Gold, L., ... &amp; Wake, M. (2012). Preventing mental health problems in children: the Families in Mind population–based cluster randomised controlled trial. BMC Public Health, 12(1), 1–9.</t>
   </si>
   <si>
     <t>WWHV041996</t>
   </si>
   <si>
     <t>Hoath, F. E., &amp; Sanders, M. R. (2002). A feasibility study of Enhanced Group Triple P—Positive Parenting Program for parents of children with attention-deficit/hyperactivity disorder. Behaviour Change, 19(04), 191-206.</t>
   </si>
   <si>
     <t>WWHV062878</t>
   </si>
   <si>
     <t>Hodge, L. M., Turner, K. M., Sanders, M. R., &amp; Forster, M. (2017). Factors that influence evidence-based program sustainment for family support providers in child protection services in disadvantaged communities. Child Abuse &amp; Neglect, 70, 134–145.</t>
   </si>
   <si>
     <t>WWHV063052</t>
   </si>
   <si>
     <t>Hopman, M., De Winter, M., &amp; Koops, W. (2013). Values and youth care interventions: The case of Triple P. British Journal of Social Work, 44(6), 1526–1544.</t>
   </si>
   <si>
+    <t>WWHV095913</t>
+  </si>
+  <si>
+    <t>Hunter, L. J., Aviles, A. I., Miller, E. B., Canfield, C. F., Guyon-Harris, K., Morris-Perez, P. A., Mendelsohn, A. L., &amp; Shaw, D. S. (2025). Impacts of the Smart Beginnings Parenting Program on Early Childhood Special Education Evaluation and Service Referral. Academic Pediatrics, 25(6). https://doi.org/10.1016/j.acap.2025.102826</t>
+  </si>
+  <si>
     <t>WWHV058190</t>
   </si>
   <si>
     <t>Hyde, L. W., Shaw, D. S., Gardner, F., Cheong, J., Dishion, T. J., &amp; Wilson, M. (2013). Dimensions of callousness in early childhood: Links to problem behavior and family intervention effectiveness. Development and Psychopathology, 25(2), 347–363.</t>
   </si>
   <si>
     <t>WWHV063461</t>
   </si>
   <si>
     <t>Ionutiu, R. D. (2016). The effectiveness of a positive parenting program-results of a preliminary study in a Romanian sample. Cognitie, Creier, Comportament, 20(3).</t>
   </si>
   <si>
     <t>WWHV069408</t>
   </si>
   <si>
     <t>Iskander, J. M., Rakestraw, H. M., Morris, A. T., Wildman, B. G., &amp; Duby, J. C. (2018). Group Triple P and child unintentional injury risk: A pilot study. Children’s Health Care, 47(4), 452–466.</t>
   </si>
   <si>
     <t>WWHV058143</t>
   </si>
   <si>
     <t>Jensen, M. R., Wong, J. J., Gonzales, N. A., Dumka, L. E., Millsap, R., &amp; Coxe, S. (2014). Long-term effects of a universal family intervention: Mediation through parent-adolescent conflict. Journal of Clinical Child &amp; Adolescent Psychology, 43(3), 415–427.</t>
   </si>
   <si>
     <t>WWHV016378</t>
@@ -1311,50 +1329,56 @@
     <t>Mejia, A., Calam, R., &amp; Sanders, M. R. (2014). Examining delivery preferences and cultural relevance of an evidence-based parenting program in a low-resource setting of Central America: Approaching parents as consumers. Journal of Child and Family Studies, 1-12.</t>
   </si>
   <si>
     <t>WWHV063490</t>
   </si>
   <si>
     <t>Mejia, A., Calam, R., &amp; Sanders, M. R. (2015). Examining the fit of evidence-based parenting programs in low-resource settings: A survey of practitioners in Panama. Journal of Child and Family Studies, 24(8), 2262–2269.</t>
   </si>
   <si>
     <t>WWHV042682</t>
   </si>
   <si>
     <t>Metzler, C. W., Sanders, M. R., Rusby, J. C., &amp; Crowley, R. N. (2012). Using consumer preference information to increase the reach and impact of media-based parenting interventions in a public health approach to parenting support. Behavior Therapy, 43(2), 257-270.</t>
   </si>
   <si>
     <t>WWHV042113</t>
   </si>
   <si>
     <t>Mihalopoulos, C., Sanders, M. R., Turner, K. M. T., Murphy-Brennan, M., &amp; Carter, R. (2007). Does the Triple P-Positive Parenting Program provide value for money? Australian &amp; New Zealand Journal of Psychiatry, 41(3), 239-246.</t>
   </si>
   <si>
     <t>WWHV069065</t>
   </si>
   <si>
     <t>Mihelic, M., Morawska, A., &amp; Filus, A. (2018). Does a perinatal parenting intervention work for fathers? A randomized controlled trial. Infant Mental Health Journal, 39(6), 687–698.</t>
+  </si>
+  <si>
+    <t>WWHV095917</t>
+  </si>
+  <si>
+    <t>Miller, E. B., Hails, K. A., Canfield, C. F., Morris-Perez, P. A., Shaw, D. S., Mendelsohn, A. L., &amp; Gross, R. S. (2024). Cognitive Stimulation and Maternal Feeding Styles in Families with Low Incomes: Impacts from a Randomized Clinical Trial. Academic Pediatrics, 25(2). https://doi.org/ 10.1016/j.acap.2024.09.012</t>
   </si>
   <si>
     <t>WWHV058226</t>
   </si>
   <si>
     <t>Moilanen, K. L., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. (2010). Predictors of longitudinal growth in inhibitory control in early childhood. Social Development, 19(2), 326–347.</t>
   </si>
   <si>
     <t>WWHV058142</t>
   </si>
   <si>
     <t>Montaño, Z., Smith, J. D., Dishion, T. J., Shaw, D. S., &amp; Wilson, M. N. (2015). Longitudinal relations between observed parenting behaviors and dietary quality of meals from ages 2 to 5. Appetite, 87, 324–329.</t>
   </si>
   <si>
     <t>WWHV058865</t>
   </si>
   <si>
     <t>Moore, K. J., Dishion, T. J., &amp; Shaw, D. S. (2012). The “Family Check Up” in Early Childhood: A Public Health Intervention to Prevent Long-Term Behavioral and Emotional Disorders. CW360, 17.</t>
   </si>
   <si>
     <t>WWHV063742</t>
   </si>
   <si>
     <t>Morawska, A., Dyah Ramadewi, M., &amp; Sanders, M. R. (2014). Using epidemiological survey data to examine factors influencing participation in parent-training programmes. Journal of Early Childhood Research, 12(3), 264–278.</t>
   </si>
@@ -1672,50 +1696,56 @@
     <t>Reese, R. J., Slone, N. C., Soares, N., &amp; Sprang, R. (2015). Using telepsychology to provide a group parenting program: A preliminary evaluation of effectiveness. Psychological Services, 12(3), 274.</t>
   </si>
   <si>
     <t>WWHV062961</t>
   </si>
   <si>
     <t>Reijneveld, S. A., Kleefman, M., &amp; Jansen, D. E. (2015). Stepping Stones Triple P: The importance of putting the findings into context–a response to Tellegen and Sofronoff. BMC Medicine, 13(1), 36.</t>
   </si>
   <si>
     <t>WWHV026720</t>
   </si>
   <si>
     <t>Reinke, W. M., Splett, J. D.,  Robeson, E. N., &amp; Offutt, C. A. (2009). Combining school and family  interventions for the prevention and early intervention of disruptive behavior  problems in children: A public health perspective. Psychology in the Schools, 46(1),  33–43.</t>
   </si>
   <si>
     <t>WWHV058173</t>
   </si>
   <si>
     <t>Reuben, J. D., Shaw, D. S., Brennan, L. M., Dishion, T. J., &amp; Wilson, M. N. (2015). A family-based intervention for improving children’s emotional problems through effects on maternal depressive symptoms. Journal of Consulting and Clinical Psychology, 83(6), 1142.</t>
   </si>
   <si>
     <t>WWHV014546</t>
   </si>
   <si>
     <t>Roberts, C., Mazzucchelli, T., Studman, L., &amp; Sanders, M. R. (2006). Behavioral family intervention for children with developmental disabilities and behavioral problems. Journal of Clinical Child and Adolescent Psychology, 35(2), 180-193.</t>
+  </si>
+  <si>
+    <t>WWHV091253</t>
+  </si>
+  <si>
+    <t>Roby, E., Miller, E. B., Shaw, D. S., Morris, P., Gill, A., Bogen, D. L., Rosas, J., Canfield, C., Hails, K., Wippick, H., Honoroff, J., Cates, C., Weisleder, A., Chadwick, K, Raak, C., &amp; Mendelsohn, A. L. (2021). Improving parent-child interactions in pediatric health care: A two-site randomized controlled trial. Pediatrics, 147(3). https://doi.org/10.1542/peds.2020-1799</t>
   </si>
   <si>
     <t>WWHV042761</t>
   </si>
   <si>
     <t>Rogers, H., Cann, W., Cameron, D., Littlefield, L., &amp; Lagioia, V. (2003). Evaluation of the family intervention service for children presenting with characteristics associated with attention deficit hyperactivity disorder. Advances in Mental Health, 2(3), 216-225.</t>
   </si>
   <si>
     <t>WWHV044437</t>
   </si>
   <si>
     <t>Roman, L., Raffo, J. E., Zhu, Q., &amp; Meghea, C. (2014). A statewide Medicaid enhanced prenatal care program: Impact on birth outcomes. JAMA Pediatrics, 168(3), 220–227.</t>
   </si>
   <si>
     <t>WWHV069072</t>
   </si>
   <si>
     <t>Ruane, A., &amp; Carr, A. (2018). Systematic review and meta‐analysis of Stepping Stones Triple P for parents of children with disabilities. Family Process, 1-15.</t>
   </si>
   <si>
     <t>WWHV087669</t>
   </si>
   <si>
     <t>Rudo–Stern, J. (2019). Comparison of video and audio rating modalities for assessment of provider fidelity to a family–centered, evidence–based program. [Doctoral dissertation, Arizona State University].</t>
   </si>
@@ -3027,51 +3057,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E448"/>
+  <dimension ref="A1:E453"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="552.008" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="136.681" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -3798,221 +3828,221 @@
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>91</v>
       </c>
       <c r="B44" t="s">
         <v>92</v>
       </c>
       <c r="C44" t="s">
         <v>15</v>
       </c>
       <c r="D44" t="s">
         <v>8</v>
       </c>
       <c r="E44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
         <v>93</v>
       </c>
       <c r="B45" t="s">
         <v>94</v>
       </c>
       <c r="C45" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D45" t="s">
         <v>8</v>
       </c>
       <c r="E45">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
         <v>95</v>
       </c>
       <c r="B46" t="s">
         <v>96</v>
       </c>
       <c r="C46" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D46" t="s">
-        <v>97</v>
+        <v>8</v>
       </c>
       <c r="E46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
+        <v>97</v>
+      </c>
+      <c r="B47" t="s">
         <v>98</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" t="s">
+        <v>15</v>
+      </c>
+      <c r="D47" t="s">
         <v>99</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
       <c r="E47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
         <v>100</v>
       </c>
       <c r="B48" t="s">
         <v>101</v>
       </c>
       <c r="C48" t="s">
         <v>15</v>
       </c>
       <c r="D48" t="s">
-        <v>97</v>
+        <v>65</v>
       </c>
       <c r="E48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
         <v>102</v>
       </c>
       <c r="B49" t="s">
         <v>103</v>
       </c>
       <c r="C49" t="s">
         <v>15</v>
       </c>
       <c r="D49" t="s">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="E49">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>104</v>
       </c>
       <c r="B50" t="s">
         <v>105</v>
       </c>
       <c r="C50" t="s">
         <v>15</v>
       </c>
       <c r="D50" t="s">
         <v>8</v>
       </c>
       <c r="E50">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>106</v>
       </c>
       <c r="B51" t="s">
         <v>107</v>
       </c>
       <c r="C51" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D51" t="s">
         <v>8</v>
       </c>
       <c r="E51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
         <v>108</v>
       </c>
       <c r="B52" t="s">
         <v>109</v>
       </c>
       <c r="C52" t="s">
         <v>7</v>
       </c>
       <c r="D52" t="s">
         <v>8</v>
       </c>
       <c r="E52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
         <v>110</v>
       </c>
       <c r="B53" t="s">
         <v>111</v>
       </c>
       <c r="C53" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D53" t="s">
         <v>8</v>
       </c>
       <c r="E53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>112</v>
       </c>
       <c r="B54" t="s">
         <v>113</v>
       </c>
       <c r="C54" t="s">
         <v>15</v>
       </c>
       <c r="D54" t="s">
         <v>8</v>
       </c>
       <c r="E54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>114</v>
       </c>
       <c r="B55" t="s">
         <v>115</v>
       </c>
       <c r="C55" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D55" t="s">
         <v>8</v>
       </c>
       <c r="E55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>116</v>
       </c>
       <c r="B56" t="s">
         <v>117</v>
       </c>
       <c r="C56" t="s">
         <v>7</v>
       </c>
       <c r="D56" t="s">
         <v>8</v>
       </c>
       <c r="E56">
         <v>1</v>
       </c>
     </row>
@@ -4121,261 +4151,261 @@
     <row r="63" spans="1:5">
       <c r="A63" t="s">
         <v>130</v>
       </c>
       <c r="B63" t="s">
         <v>131</v>
       </c>
       <c r="C63" t="s">
         <v>7</v>
       </c>
       <c r="D63" t="s">
         <v>8</v>
       </c>
       <c r="E63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
         <v>132</v>
       </c>
       <c r="B64" t="s">
         <v>133</v>
       </c>
       <c r="C64" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D64" t="s">
-        <v>97</v>
+        <v>8</v>
       </c>
       <c r="E64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" t="s">
         <v>134</v>
       </c>
       <c r="B65" t="s">
         <v>135</v>
       </c>
       <c r="C65" t="s">
         <v>15</v>
       </c>
       <c r="D65" t="s">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="E65">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" t="s">
         <v>136</v>
       </c>
       <c r="B66" t="s">
         <v>137</v>
       </c>
       <c r="C66" t="s">
         <v>15</v>
       </c>
       <c r="D66" t="s">
         <v>8</v>
       </c>
       <c r="E66">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
         <v>138</v>
       </c>
       <c r="B67" t="s">
         <v>139</v>
       </c>
       <c r="C67" t="s">
         <v>15</v>
       </c>
       <c r="D67" t="s">
         <v>8</v>
       </c>
       <c r="E67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" t="s">
         <v>140</v>
       </c>
       <c r="B68" t="s">
         <v>141</v>
       </c>
       <c r="C68" t="s">
         <v>15</v>
       </c>
       <c r="D68" t="s">
         <v>8</v>
       </c>
       <c r="E68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" t="s">
         <v>142</v>
       </c>
       <c r="B69" t="s">
         <v>143</v>
       </c>
       <c r="C69" t="s">
         <v>15</v>
       </c>
       <c r="D69" t="s">
         <v>8</v>
       </c>
       <c r="E69">
-        <v>2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
         <v>144</v>
       </c>
       <c r="B70" t="s">
         <v>145</v>
       </c>
       <c r="C70" t="s">
         <v>15</v>
       </c>
       <c r="D70" t="s">
         <v>8</v>
       </c>
       <c r="E70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" t="s">
         <v>146</v>
       </c>
       <c r="B71" t="s">
         <v>147</v>
       </c>
       <c r="C71" t="s">
         <v>15</v>
       </c>
       <c r="D71" t="s">
         <v>8</v>
       </c>
       <c r="E71">
         <v>2</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" t="s">
         <v>148</v>
       </c>
       <c r="B72" t="s">
         <v>149</v>
       </c>
       <c r="C72" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D72" t="s">
         <v>8</v>
       </c>
       <c r="E72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
         <v>150</v>
       </c>
       <c r="B73" t="s">
         <v>151</v>
       </c>
       <c r="C73" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D73" t="s">
         <v>8</v>
       </c>
       <c r="E73">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
         <v>152</v>
       </c>
       <c r="B74" t="s">
         <v>153</v>
       </c>
       <c r="C74" t="s">
-        <v>154</v>
+        <v>7</v>
       </c>
       <c r="D74" t="s">
         <v>8</v>
       </c>
       <c r="E74">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
+        <v>154</v>
+      </c>
+      <c r="B75" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="C75" t="s">
         <v>7</v>
       </c>
       <c r="D75" t="s">
         <v>8</v>
       </c>
       <c r="E75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
+        <v>156</v>
+      </c>
+      <c r="B76" t="s">
         <v>157</v>
       </c>
-      <c r="B76" t="s">
+      <c r="C76" t="s">
         <v>158</v>
       </c>
-      <c r="C76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D76" t="s">
         <v>8</v>
       </c>
       <c r="E76">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
         <v>159</v>
       </c>
       <c r="B77" t="s">
         <v>160</v>
       </c>
       <c r="C77" t="s">
         <v>7</v>
       </c>
       <c r="D77" t="s">
         <v>8</v>
       </c>
       <c r="E77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" t="s">
         <v>161</v>
       </c>
       <c r="B78" t="s">
         <v>162</v>
@@ -4444,224 +4474,224 @@
     <row r="82" spans="1:5">
       <c r="A82" t="s">
         <v>169</v>
       </c>
       <c r="B82" t="s">
         <v>170</v>
       </c>
       <c r="C82" t="s">
         <v>7</v>
       </c>
       <c r="D82" t="s">
         <v>8</v>
       </c>
       <c r="E82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" t="s">
         <v>171</v>
       </c>
       <c r="B83" t="s">
         <v>172</v>
       </c>
       <c r="C83" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D83" t="s">
         <v>8</v>
       </c>
       <c r="E83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" t="s">
         <v>173</v>
       </c>
       <c r="B84" t="s">
         <v>174</v>
       </c>
       <c r="C84" t="s">
         <v>7</v>
       </c>
       <c r="D84" t="s">
         <v>8</v>
       </c>
       <c r="E84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" t="s">
         <v>175</v>
       </c>
       <c r="B85" t="s">
         <v>176</v>
       </c>
       <c r="C85" t="s">
         <v>15</v>
       </c>
       <c r="D85" t="s">
         <v>8</v>
       </c>
       <c r="E85">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" t="s">
         <v>177</v>
       </c>
       <c r="B86" t="s">
         <v>178</v>
       </c>
       <c r="C86" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D86" t="s">
         <v>8</v>
       </c>
       <c r="E86">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" t="s">
         <v>179</v>
       </c>
       <c r="B87" t="s">
         <v>180</v>
       </c>
       <c r="C87" t="s">
         <v>15</v>
       </c>
       <c r="D87" t="s">
         <v>8</v>
       </c>
       <c r="E87">
         <v>2</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" t="s">
         <v>181</v>
       </c>
       <c r="B88" t="s">
         <v>182</v>
       </c>
       <c r="C88" t="s">
         <v>15</v>
       </c>
       <c r="D88" t="s">
         <v>8</v>
       </c>
       <c r="E88">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" t="s">
         <v>183</v>
       </c>
       <c r="B89" t="s">
         <v>184</v>
       </c>
       <c r="C89" t="s">
         <v>15</v>
       </c>
       <c r="D89" t="s">
         <v>8</v>
       </c>
       <c r="E89">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" t="s">
         <v>185</v>
       </c>
       <c r="B90" t="s">
         <v>186</v>
       </c>
       <c r="C90" t="s">
         <v>15</v>
       </c>
       <c r="D90" t="s">
-        <v>97</v>
+        <v>8</v>
       </c>
       <c r="E90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" t="s">
         <v>187</v>
       </c>
       <c r="B91" t="s">
         <v>188</v>
       </c>
       <c r="C91" t="s">
         <v>15</v>
       </c>
       <c r="D91" t="s">
-        <v>97</v>
+        <v>8</v>
       </c>
       <c r="E91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" t="s">
         <v>189</v>
       </c>
       <c r="B92" t="s">
         <v>190</v>
       </c>
       <c r="C92" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D92" t="s">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="E92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
         <v>191</v>
       </c>
       <c r="B93" t="s">
         <v>192</v>
       </c>
       <c r="C93" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D93" t="s">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="E93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
         <v>193</v>
       </c>
       <c r="B94" t="s">
         <v>194</v>
       </c>
       <c r="C94" t="s">
         <v>7</v>
       </c>
       <c r="D94" t="s">
         <v>8</v>
       </c>
       <c r="E94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
         <v>195</v>
@@ -4801,550 +4831,550 @@
     <row r="103" spans="1:5">
       <c r="A103" t="s">
         <v>211</v>
       </c>
       <c r="B103" t="s">
         <v>212</v>
       </c>
       <c r="C103" t="s">
         <v>7</v>
       </c>
       <c r="D103" t="s">
         <v>8</v>
       </c>
       <c r="E103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" t="s">
         <v>213</v>
       </c>
       <c r="B104" t="s">
         <v>214</v>
       </c>
       <c r="C104" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D104" t="s">
         <v>8</v>
       </c>
       <c r="E104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" t="s">
         <v>215</v>
       </c>
       <c r="B105" t="s">
         <v>216</v>
       </c>
       <c r="C105" t="s">
         <v>7</v>
       </c>
       <c r="D105" t="s">
         <v>8</v>
       </c>
       <c r="E105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" t="s">
         <v>217</v>
       </c>
       <c r="B106" t="s">
         <v>218</v>
       </c>
       <c r="C106" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D106" t="s">
         <v>8</v>
       </c>
       <c r="E106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" t="s">
         <v>219</v>
       </c>
       <c r="B107" t="s">
         <v>220</v>
       </c>
       <c r="C107" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D107" t="s">
-        <v>221</v>
+        <v>8</v>
       </c>
       <c r="E107">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" t="s">
+        <v>221</v>
+      </c>
+      <c r="B108" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="C108" t="s">
         <v>7</v>
       </c>
       <c r="D108" t="s">
         <v>8</v>
       </c>
       <c r="E108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" t="s">
+        <v>223</v>
+      </c>
+      <c r="B109" t="s">
         <v>224</v>
       </c>
-      <c r="B109" t="s">
+      <c r="C109" t="s">
+        <v>15</v>
+      </c>
+      <c r="D109" t="s">
         <v>225</v>
       </c>
-      <c r="C109" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E109">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" t="s">
         <v>226</v>
       </c>
       <c r="B110" t="s">
         <v>227</v>
       </c>
       <c r="C110" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D110" t="s">
         <v>8</v>
       </c>
       <c r="E110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" t="s">
         <v>228</v>
       </c>
       <c r="B111" t="s">
         <v>229</v>
       </c>
       <c r="C111" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D111" t="s">
         <v>8</v>
       </c>
       <c r="E111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" t="s">
         <v>230</v>
       </c>
       <c r="B112" t="s">
         <v>231</v>
       </c>
       <c r="C112" t="s">
         <v>15</v>
       </c>
       <c r="D112" t="s">
         <v>8</v>
       </c>
       <c r="E112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" t="s">
         <v>232</v>
       </c>
       <c r="B113" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C113" t="s">
         <v>15</v>
       </c>
       <c r="D113" t="s">
         <v>8</v>
       </c>
       <c r="E113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B114" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C114" t="s">
         <v>15</v>
       </c>
       <c r="D114" t="s">
         <v>8</v>
       </c>
       <c r="E114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" t="s">
+        <v>236</v>
+      </c>
+      <c r="B115" t="s">
         <v>235</v>
       </c>
-      <c r="B115" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C115" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D115" t="s">
         <v>8</v>
       </c>
       <c r="E115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" t="s">
         <v>237</v>
       </c>
       <c r="B116" t="s">
         <v>238</v>
       </c>
       <c r="C116" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D116" t="s">
         <v>8</v>
       </c>
       <c r="E116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" t="s">
         <v>239</v>
       </c>
       <c r="B117" t="s">
         <v>240</v>
       </c>
       <c r="C117" t="s">
         <v>7</v>
       </c>
       <c r="D117" t="s">
         <v>8</v>
       </c>
       <c r="E117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" t="s">
         <v>241</v>
       </c>
       <c r="B118" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C118" t="s">
         <v>7</v>
       </c>
       <c r="D118" t="s">
         <v>8</v>
       </c>
       <c r="E118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B119" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C119" t="s">
         <v>7</v>
       </c>
       <c r="D119" t="s">
         <v>8</v>
       </c>
       <c r="E119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" t="s">
+        <v>245</v>
+      </c>
+      <c r="B120" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="C120" t="s">
         <v>7</v>
       </c>
       <c r="D120" t="s">
         <v>8</v>
       </c>
       <c r="E120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" t="s">
         <v>246</v>
       </c>
       <c r="B121" t="s">
         <v>247</v>
       </c>
       <c r="C121" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D121" t="s">
         <v>8</v>
       </c>
       <c r="E121">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" t="s">
         <v>248</v>
       </c>
       <c r="B122" t="s">
         <v>249</v>
       </c>
       <c r="C122" t="s">
         <v>7</v>
       </c>
       <c r="D122" t="s">
         <v>8</v>
       </c>
       <c r="E122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" t="s">
         <v>250</v>
       </c>
       <c r="B123" t="s">
         <v>251</v>
       </c>
       <c r="C123" t="s">
         <v>15</v>
       </c>
       <c r="D123" t="s">
-        <v>75</v>
+        <v>8</v>
       </c>
       <c r="E123">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" t="s">
         <v>252</v>
       </c>
       <c r="B124" t="s">
         <v>253</v>
       </c>
       <c r="C124" t="s">
         <v>7</v>
       </c>
       <c r="D124" t="s">
         <v>8</v>
       </c>
       <c r="E124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" t="s">
         <v>254</v>
       </c>
       <c r="B125" t="s">
         <v>255</v>
       </c>
       <c r="C125" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D125" t="s">
-        <v>8</v>
+        <v>75</v>
       </c>
       <c r="E125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" t="s">
         <v>256</v>
       </c>
       <c r="B126" t="s">
         <v>257</v>
       </c>
       <c r="C126" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D126" t="s">
         <v>8</v>
       </c>
       <c r="E126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" t="s">
         <v>258</v>
       </c>
       <c r="B127" t="s">
         <v>259</v>
       </c>
       <c r="C127" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D127" t="s">
-        <v>84</v>
+        <v>8</v>
       </c>
       <c r="E127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" t="s">
         <v>260</v>
       </c>
       <c r="B128" t="s">
         <v>261</v>
       </c>
       <c r="C128" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D128" t="s">
         <v>8</v>
       </c>
       <c r="E128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" t="s">
         <v>262</v>
       </c>
       <c r="B129" t="s">
         <v>263</v>
       </c>
       <c r="C129" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D129" t="s">
-        <v>8</v>
+        <v>84</v>
       </c>
       <c r="E129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" t="s">
         <v>264</v>
       </c>
       <c r="B130" t="s">
         <v>265</v>
       </c>
       <c r="C130" t="s">
         <v>7</v>
       </c>
       <c r="D130" t="s">
         <v>8</v>
       </c>
       <c r="E130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" t="s">
         <v>266</v>
       </c>
       <c r="B131" t="s">
         <v>267</v>
       </c>
       <c r="C131" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D131" t="s">
         <v>8</v>
       </c>
       <c r="E131">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" t="s">
         <v>268</v>
       </c>
       <c r="B132" t="s">
         <v>269</v>
       </c>
       <c r="C132" t="s">
         <v>7</v>
       </c>
       <c r="D132" t="s">
         <v>8</v>
       </c>
       <c r="E132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" t="s">
         <v>270</v>
       </c>
       <c r="B133" t="s">
         <v>271</v>
       </c>
       <c r="C133" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D133" t="s">
         <v>8</v>
       </c>
       <c r="E133">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" t="s">
         <v>272</v>
       </c>
       <c r="B134" t="s">
         <v>273</v>
       </c>
       <c r="C134" t="s">
         <v>7</v>
       </c>
       <c r="D134" t="s">
         <v>8</v>
       </c>
       <c r="E134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" t="s">
         <v>274</v>
       </c>
       <c r="B135" t="s">
         <v>275</v>
@@ -5444,451 +5474,451 @@
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" t="s">
         <v>286</v>
       </c>
       <c r="B141" t="s">
         <v>287</v>
       </c>
       <c r="C141" t="s">
         <v>7</v>
       </c>
       <c r="D141" t="s">
         <v>8</v>
       </c>
       <c r="E141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" t="s">
         <v>288</v>
       </c>
       <c r="B142" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="C142" t="s">
         <v>7</v>
       </c>
       <c r="D142" t="s">
         <v>8</v>
       </c>
       <c r="E142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B143" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C143" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D143" t="s">
         <v>8</v>
       </c>
       <c r="E143">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" t="s">
+        <v>292</v>
+      </c>
+      <c r="B144" t="s">
         <v>291</v>
       </c>
-      <c r="B144" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C144" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D144" t="s">
         <v>8</v>
       </c>
       <c r="E144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" t="s">
         <v>293</v>
       </c>
       <c r="B145" t="s">
         <v>294</v>
       </c>
       <c r="C145" t="s">
         <v>15</v>
       </c>
       <c r="D145" t="s">
         <v>8</v>
       </c>
       <c r="E145">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" t="s">
         <v>295</v>
       </c>
       <c r="B146" t="s">
         <v>296</v>
       </c>
       <c r="C146" t="s">
         <v>15</v>
       </c>
       <c r="D146" t="s">
         <v>8</v>
       </c>
       <c r="E146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" t="s">
         <v>297</v>
       </c>
       <c r="B147" t="s">
         <v>298</v>
       </c>
       <c r="C147" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D147" t="s">
         <v>8</v>
       </c>
       <c r="E147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" t="s">
         <v>299</v>
       </c>
       <c r="B148" t="s">
         <v>300</v>
       </c>
       <c r="C148" t="s">
         <v>15</v>
       </c>
       <c r="D148" t="s">
         <v>8</v>
       </c>
       <c r="E148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" t="s">
         <v>301</v>
       </c>
       <c r="B149" t="s">
         <v>302</v>
       </c>
       <c r="C149" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D149" t="s">
         <v>8</v>
       </c>
       <c r="E149">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" t="s">
         <v>303</v>
       </c>
       <c r="B150" t="s">
         <v>304</v>
       </c>
       <c r="C150" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D150" t="s">
         <v>8</v>
       </c>
       <c r="E150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" t="s">
         <v>305</v>
       </c>
       <c r="B151" t="s">
         <v>306</v>
       </c>
       <c r="C151" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D151" t="s">
         <v>8</v>
       </c>
       <c r="E151">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" t="s">
         <v>307</v>
       </c>
       <c r="B152" t="s">
         <v>308</v>
       </c>
       <c r="C152" t="s">
         <v>7</v>
       </c>
       <c r="D152" t="s">
         <v>8</v>
       </c>
       <c r="E152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" t="s">
         <v>309</v>
       </c>
       <c r="B153" t="s">
         <v>310</v>
       </c>
       <c r="C153" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D153" t="s">
-        <v>97</v>
+        <v>8</v>
       </c>
       <c r="E153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" t="s">
         <v>311</v>
       </c>
       <c r="B154" t="s">
         <v>312</v>
       </c>
       <c r="C154" t="s">
         <v>7</v>
       </c>
       <c r="D154" t="s">
         <v>8</v>
       </c>
       <c r="E154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" t="s">
         <v>313</v>
       </c>
       <c r="B155" t="s">
         <v>314</v>
       </c>
       <c r="C155" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D155" t="s">
         <v>8</v>
       </c>
       <c r="E155">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" t="s">
         <v>315</v>
       </c>
       <c r="B156" t="s">
         <v>316</v>
       </c>
       <c r="C156" t="s">
         <v>15</v>
       </c>
       <c r="D156" t="s">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="E156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" t="s">
         <v>317</v>
       </c>
       <c r="B157" t="s">
         <v>318</v>
       </c>
       <c r="C157" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D157" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="E157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" t="s">
         <v>319</v>
       </c>
       <c r="B158" t="s">
         <v>320</v>
       </c>
       <c r="C158" t="s">
         <v>7</v>
       </c>
       <c r="D158" t="s">
         <v>8</v>
       </c>
       <c r="E158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" t="s">
         <v>321</v>
       </c>
       <c r="B159" t="s">
         <v>322</v>
       </c>
       <c r="C159" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D159" t="s">
         <v>8</v>
       </c>
       <c r="E159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" t="s">
         <v>323</v>
       </c>
       <c r="B160" t="s">
         <v>324</v>
       </c>
       <c r="C160" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D160" t="s">
-        <v>8</v>
+        <v>65</v>
       </c>
       <c r="E160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" t="s">
         <v>325</v>
       </c>
       <c r="B161" t="s">
         <v>326</v>
       </c>
       <c r="C161" t="s">
         <v>7</v>
       </c>
       <c r="D161" t="s">
         <v>8</v>
       </c>
       <c r="E161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" t="s">
         <v>327</v>
       </c>
       <c r="B162" t="s">
         <v>328</v>
       </c>
       <c r="C162" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D162" t="s">
         <v>8</v>
       </c>
       <c r="E162">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" t="s">
         <v>329</v>
       </c>
       <c r="B163" t="s">
         <v>330</v>
       </c>
       <c r="C163" t="s">
         <v>7</v>
       </c>
       <c r="D163" t="s">
         <v>8</v>
       </c>
       <c r="E163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" t="s">
         <v>331</v>
       </c>
       <c r="B164" t="s">
         <v>332</v>
       </c>
       <c r="C164" t="s">
         <v>7</v>
       </c>
       <c r="D164" t="s">
         <v>8</v>
       </c>
       <c r="E164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" t="s">
         <v>333</v>
       </c>
       <c r="B165" t="s">
         <v>334</v>
       </c>
       <c r="C165" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D165" t="s">
         <v>8</v>
       </c>
       <c r="E165">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" t="s">
         <v>335</v>
       </c>
       <c r="B166" t="s">
         <v>336</v>
       </c>
       <c r="C166" t="s">
         <v>7</v>
       </c>
       <c r="D166" t="s">
         <v>8</v>
       </c>
       <c r="E166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" t="s">
         <v>337</v>
       </c>
       <c r="B167" t="s">
         <v>338</v>
@@ -5923,289 +5953,289 @@
     <row r="169" spans="1:5">
       <c r="A169" t="s">
         <v>341</v>
       </c>
       <c r="B169" t="s">
         <v>342</v>
       </c>
       <c r="C169" t="s">
         <v>7</v>
       </c>
       <c r="D169" t="s">
         <v>8</v>
       </c>
       <c r="E169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" t="s">
         <v>343</v>
       </c>
       <c r="B170" t="s">
         <v>344</v>
       </c>
       <c r="C170" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D170" t="s">
         <v>8</v>
       </c>
       <c r="E170">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" t="s">
         <v>345</v>
       </c>
       <c r="B171" t="s">
         <v>346</v>
       </c>
       <c r="C171" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D171" t="s">
         <v>8</v>
       </c>
       <c r="E171">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" t="s">
         <v>347</v>
       </c>
       <c r="B172" t="s">
         <v>348</v>
       </c>
       <c r="C172" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D172" t="s">
         <v>8</v>
       </c>
       <c r="E172">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" t="s">
         <v>349</v>
       </c>
       <c r="B173" t="s">
         <v>350</v>
       </c>
       <c r="C173" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D173" t="s">
         <v>8</v>
       </c>
       <c r="E173">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" t="s">
         <v>351</v>
       </c>
       <c r="B174" t="s">
         <v>352</v>
       </c>
       <c r="C174" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D174" t="s">
         <v>8</v>
       </c>
       <c r="E174">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" t="s">
         <v>353</v>
       </c>
       <c r="B175" t="s">
         <v>354</v>
       </c>
       <c r="C175" t="s">
         <v>15</v>
       </c>
       <c r="D175" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="E175">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" t="s">
         <v>355</v>
       </c>
       <c r="B176" t="s">
         <v>356</v>
       </c>
       <c r="C176" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D176" t="s">
-        <v>357</v>
+        <v>8</v>
       </c>
       <c r="E176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" t="s">
+        <v>357</v>
+      </c>
+      <c r="B177" t="s">
         <v>358</v>
       </c>
-      <c r="B177" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C177" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D177" t="s">
         <v>8</v>
       </c>
       <c r="E177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" t="s">
+        <v>359</v>
+      </c>
+      <c r="B178" t="s">
         <v>360</v>
       </c>
-      <c r="B178" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C178" t="s">
         <v>15</v>
       </c>
       <c r="D178" t="s">
-        <v>8</v>
+        <v>65</v>
       </c>
       <c r="E178">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" t="s">
+        <v>361</v>
+      </c>
+      <c r="B179" t="s">
         <v>362</v>
       </c>
-      <c r="B179" t="s">
+      <c r="C179" t="s">
+        <v>15</v>
+      </c>
+      <c r="D179" t="s">
         <v>363</v>
-      </c>
-[...4 lines deleted...]
-        <v>8</v>
       </c>
       <c r="E179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" t="s">
         <v>364</v>
       </c>
       <c r="B180" t="s">
         <v>365</v>
       </c>
       <c r="C180" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D180" t="s">
         <v>8</v>
       </c>
       <c r="E180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" t="s">
         <v>366</v>
       </c>
       <c r="B181" t="s">
         <v>367</v>
       </c>
       <c r="C181" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D181" t="s">
         <v>8</v>
       </c>
       <c r="E181">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" t="s">
         <v>368</v>
       </c>
       <c r="B182" t="s">
         <v>369</v>
       </c>
       <c r="C182" t="s">
         <v>7</v>
       </c>
       <c r="D182" t="s">
         <v>8</v>
       </c>
       <c r="E182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" t="s">
         <v>370</v>
       </c>
       <c r="B183" t="s">
         <v>371</v>
       </c>
       <c r="C183" t="s">
         <v>7</v>
       </c>
       <c r="D183" t="s">
         <v>8</v>
       </c>
       <c r="E183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" t="s">
         <v>372</v>
       </c>
       <c r="B184" t="s">
         <v>373</v>
       </c>
       <c r="C184" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D184" t="s">
         <v>8</v>
       </c>
       <c r="E184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" t="s">
         <v>374</v>
       </c>
       <c r="B185" t="s">
         <v>375</v>
       </c>
       <c r="C185" t="s">
         <v>7</v>
       </c>
       <c r="D185" t="s">
         <v>8</v>
       </c>
       <c r="E185">
         <v>1</v>
       </c>
     </row>
@@ -6215,1091 +6245,1091 @@
       </c>
       <c r="B186" t="s">
         <v>377</v>
       </c>
       <c r="C186" t="s">
         <v>7</v>
       </c>
       <c r="D186" t="s">
         <v>8</v>
       </c>
       <c r="E186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" t="s">
         <v>378</v>
       </c>
       <c r="B187" t="s">
         <v>379</v>
       </c>
       <c r="C187" t="s">
         <v>15</v>
       </c>
       <c r="D187" t="s">
-        <v>97</v>
+        <v>8</v>
       </c>
       <c r="E187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" t="s">
         <v>380</v>
       </c>
       <c r="B188" t="s">
         <v>381</v>
       </c>
       <c r="C188" t="s">
         <v>7</v>
       </c>
       <c r="D188" t="s">
         <v>8</v>
       </c>
       <c r="E188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" t="s">
         <v>382</v>
       </c>
       <c r="B189" t="s">
         <v>383</v>
       </c>
       <c r="C189" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D189" t="s">
         <v>8</v>
       </c>
       <c r="E189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" t="s">
         <v>384</v>
       </c>
       <c r="B190" t="s">
         <v>385</v>
       </c>
       <c r="C190" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D190" t="s">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="E190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" t="s">
         <v>386</v>
       </c>
       <c r="B191" t="s">
         <v>387</v>
       </c>
       <c r="C191" t="s">
         <v>7</v>
       </c>
       <c r="D191" t="s">
         <v>8</v>
       </c>
       <c r="E191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" t="s">
         <v>388</v>
       </c>
       <c r="B192" t="s">
         <v>389</v>
       </c>
       <c r="C192" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D192" t="s">
         <v>8</v>
       </c>
       <c r="E192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" t="s">
         <v>390</v>
       </c>
       <c r="B193" t="s">
         <v>391</v>
       </c>
       <c r="C193" t="s">
         <v>7</v>
       </c>
       <c r="D193" t="s">
         <v>8</v>
       </c>
       <c r="E193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" t="s">
         <v>392</v>
       </c>
       <c r="B194" t="s">
         <v>393</v>
       </c>
       <c r="C194" t="s">
         <v>7</v>
       </c>
       <c r="D194" t="s">
         <v>8</v>
       </c>
       <c r="E194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" t="s">
         <v>394</v>
       </c>
       <c r="B195" t="s">
         <v>395</v>
       </c>
       <c r="C195" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D195" t="s">
-        <v>84</v>
+        <v>8</v>
       </c>
       <c r="E195">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" t="s">
         <v>396</v>
       </c>
       <c r="B196" t="s">
         <v>397</v>
       </c>
       <c r="C196" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D196" t="s">
-        <v>84</v>
+        <v>8</v>
       </c>
       <c r="E196">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" t="s">
         <v>398</v>
       </c>
       <c r="B197" t="s">
         <v>399</v>
       </c>
       <c r="C197" t="s">
         <v>7</v>
       </c>
       <c r="D197" t="s">
         <v>8</v>
       </c>
       <c r="E197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" t="s">
         <v>400</v>
       </c>
       <c r="B198" t="s">
         <v>401</v>
       </c>
       <c r="C198" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D198" t="s">
-        <v>8</v>
+        <v>84</v>
       </c>
       <c r="E198">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" t="s">
         <v>402</v>
       </c>
       <c r="B199" t="s">
         <v>403</v>
       </c>
       <c r="C199" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D199" t="s">
-        <v>8</v>
+        <v>84</v>
       </c>
       <c r="E199">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" t="s">
         <v>404</v>
       </c>
       <c r="B200" t="s">
         <v>405</v>
       </c>
       <c r="C200" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D200" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="E200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" t="s">
         <v>406</v>
       </c>
       <c r="B201" t="s">
         <v>407</v>
       </c>
       <c r="C201" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D201" t="s">
         <v>8</v>
       </c>
       <c r="E201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" t="s">
         <v>408</v>
       </c>
       <c r="B202" t="s">
         <v>409</v>
       </c>
       <c r="C202" t="s">
         <v>7</v>
       </c>
       <c r="D202" t="s">
         <v>8</v>
       </c>
       <c r="E202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" t="s">
         <v>410</v>
       </c>
       <c r="B203" t="s">
         <v>411</v>
       </c>
       <c r="C203" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D203" t="s">
-        <v>8</v>
+        <v>65</v>
       </c>
       <c r="E203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" t="s">
         <v>412</v>
       </c>
       <c r="B204" t="s">
         <v>413</v>
       </c>
       <c r="C204" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D204" t="s">
         <v>8</v>
       </c>
       <c r="E204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" t="s">
         <v>414</v>
       </c>
       <c r="B205" t="s">
         <v>415</v>
       </c>
       <c r="C205" t="s">
-        <v>416</v>
+        <v>7</v>
       </c>
       <c r="D205" t="s">
         <v>8</v>
       </c>
       <c r="E205">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" t="s">
+        <v>416</v>
+      </c>
+      <c r="B206" t="s">
         <v>417</v>
       </c>
-      <c r="B206" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C206" t="s">
-        <v>416</v>
+        <v>7</v>
       </c>
       <c r="D206" t="s">
-        <v>75</v>
+        <v>8</v>
       </c>
       <c r="E206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" t="s">
+        <v>418</v>
+      </c>
+      <c r="B207" t="s">
         <v>419</v>
       </c>
-      <c r="B207" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C207" t="s">
-        <v>416</v>
+        <v>7</v>
       </c>
       <c r="D207" t="s">
-        <v>75</v>
+        <v>8</v>
       </c>
       <c r="E207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" t="s">
+        <v>420</v>
+      </c>
+      <c r="B208" t="s">
         <v>421</v>
       </c>
-      <c r="B208" t="s">
+      <c r="C208" t="s">
         <v>422</v>
       </c>
-      <c r="C208" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D208" t="s">
-        <v>75</v>
+        <v>8</v>
       </c>
       <c r="E208">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" t="s">
         <v>423</v>
       </c>
       <c r="B209" t="s">
         <v>424</v>
       </c>
       <c r="C209" t="s">
-        <v>7</v>
+        <v>422</v>
       </c>
       <c r="D209" t="s">
-        <v>8</v>
+        <v>75</v>
       </c>
       <c r="E209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" t="s">
         <v>425</v>
       </c>
       <c r="B210" t="s">
         <v>426</v>
       </c>
       <c r="C210" t="s">
-        <v>7</v>
+        <v>422</v>
       </c>
       <c r="D210" t="s">
-        <v>8</v>
+        <v>75</v>
       </c>
       <c r="E210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" t="s">
         <v>427</v>
       </c>
       <c r="B211" t="s">
         <v>428</v>
       </c>
       <c r="C211" t="s">
-        <v>7</v>
+        <v>422</v>
       </c>
       <c r="D211" t="s">
-        <v>8</v>
+        <v>75</v>
       </c>
       <c r="E211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" t="s">
         <v>429</v>
       </c>
       <c r="B212" t="s">
         <v>430</v>
       </c>
       <c r="C212" t="s">
         <v>7</v>
       </c>
       <c r="D212" t="s">
         <v>8</v>
       </c>
       <c r="E212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" t="s">
         <v>431</v>
       </c>
       <c r="B213" t="s">
         <v>432</v>
       </c>
       <c r="C213" t="s">
         <v>7</v>
       </c>
       <c r="D213" t="s">
         <v>8</v>
       </c>
       <c r="E213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" t="s">
         <v>433</v>
       </c>
       <c r="B214" t="s">
         <v>434</v>
       </c>
       <c r="C214" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D214" t="s">
-        <v>75</v>
+        <v>8</v>
       </c>
       <c r="E214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" t="s">
         <v>435</v>
       </c>
       <c r="B215" t="s">
         <v>436</v>
       </c>
       <c r="C215" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D215" t="s">
         <v>8</v>
       </c>
       <c r="E215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" t="s">
         <v>437</v>
       </c>
       <c r="B216" t="s">
         <v>438</v>
       </c>
       <c r="C216" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D216" t="s">
         <v>8</v>
       </c>
       <c r="E216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" t="s">
         <v>439</v>
       </c>
       <c r="B217" t="s">
         <v>440</v>
       </c>
       <c r="C217" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D217" t="s">
         <v>8</v>
       </c>
       <c r="E217">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" t="s">
         <v>441</v>
       </c>
       <c r="B218" t="s">
         <v>442</v>
       </c>
       <c r="C218" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D218" t="s">
-        <v>8</v>
+        <v>75</v>
       </c>
       <c r="E218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" t="s">
         <v>443</v>
       </c>
       <c r="B219" t="s">
         <v>444</v>
       </c>
       <c r="C219" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D219" t="s">
         <v>8</v>
       </c>
       <c r="E219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" t="s">
         <v>445</v>
       </c>
       <c r="B220" t="s">
         <v>446</v>
       </c>
       <c r="C220" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D220" t="s">
         <v>8</v>
       </c>
       <c r="E220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" t="s">
         <v>447</v>
       </c>
       <c r="B221" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="C221" t="s">
         <v>7</v>
       </c>
       <c r="D221" t="s">
         <v>8</v>
       </c>
       <c r="E221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="B222" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="C222" t="s">
         <v>7</v>
       </c>
       <c r="D222" t="s">
         <v>8</v>
       </c>
       <c r="E222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="B223" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="C223" t="s">
         <v>7</v>
       </c>
       <c r="D223" t="s">
         <v>8</v>
       </c>
       <c r="E223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B224" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="C224" t="s">
         <v>7</v>
       </c>
       <c r="D224" t="s">
         <v>8</v>
       </c>
       <c r="E224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" t="s">
+        <v>455</v>
+      </c>
+      <c r="B225" t="s">
         <v>454</v>
-      </c>
-[...1 lines deleted...]
-        <v>455</v>
       </c>
       <c r="C225" t="s">
         <v>7</v>
       </c>
       <c r="D225" t="s">
         <v>8</v>
       </c>
       <c r="E225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" t="s">
         <v>456</v>
       </c>
       <c r="B226" t="s">
         <v>457</v>
       </c>
       <c r="C226" t="s">
         <v>7</v>
       </c>
       <c r="D226" t="s">
         <v>8</v>
       </c>
       <c r="E226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" t="s">
         <v>458</v>
       </c>
       <c r="B227" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="C227" t="s">
         <v>7</v>
       </c>
       <c r="D227" t="s">
         <v>8</v>
       </c>
       <c r="E227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B228" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C228" t="s">
         <v>7</v>
       </c>
       <c r="D228" t="s">
         <v>8</v>
       </c>
       <c r="E228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="B229" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="C229" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D229" t="s">
         <v>8</v>
       </c>
       <c r="E229">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="B230" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="C230" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D230" t="s">
         <v>8</v>
       </c>
       <c r="E230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" t="s">
+        <v>466</v>
+      </c>
+      <c r="B231" t="s">
         <v>465</v>
       </c>
-      <c r="B231" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C231" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D231" t="s">
         <v>8</v>
       </c>
       <c r="E231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" t="s">
         <v>467</v>
       </c>
       <c r="B232" t="s">
         <v>468</v>
       </c>
       <c r="C232" t="s">
         <v>7</v>
       </c>
       <c r="D232" t="s">
         <v>8</v>
       </c>
       <c r="E232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" t="s">
         <v>469</v>
       </c>
       <c r="B233" t="s">
         <v>470</v>
       </c>
       <c r="C233" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D233" t="s">
         <v>8</v>
       </c>
       <c r="E233">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" t="s">
         <v>471</v>
       </c>
       <c r="B234" t="s">
         <v>472</v>
       </c>
       <c r="C234" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D234" t="s">
         <v>8</v>
       </c>
       <c r="E234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" t="s">
         <v>473</v>
       </c>
       <c r="B235" t="s">
         <v>474</v>
       </c>
       <c r="C235" t="s">
         <v>15</v>
       </c>
       <c r="D235" t="s">
         <v>8</v>
       </c>
       <c r="E235">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" t="s">
         <v>475</v>
       </c>
       <c r="B236" t="s">
         <v>476</v>
       </c>
       <c r="C236" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D236" t="s">
         <v>8</v>
       </c>
       <c r="E236">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" t="s">
         <v>477</v>
       </c>
       <c r="B237" t="s">
         <v>478</v>
       </c>
       <c r="C237" t="s">
         <v>7</v>
       </c>
       <c r="D237" t="s">
         <v>8</v>
       </c>
       <c r="E237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" t="s">
         <v>479</v>
       </c>
       <c r="B238" t="s">
         <v>480</v>
       </c>
       <c r="C238" t="s">
         <v>7</v>
       </c>
       <c r="D238" t="s">
         <v>8</v>
       </c>
       <c r="E238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" t="s">
         <v>481</v>
       </c>
       <c r="B239" t="s">
         <v>482</v>
       </c>
       <c r="C239" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D239" t="s">
         <v>8</v>
       </c>
       <c r="E239">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" t="s">
         <v>483</v>
       </c>
       <c r="B240" t="s">
         <v>484</v>
       </c>
       <c r="C240" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D240" t="s">
         <v>8</v>
       </c>
       <c r="E240">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" t="s">
         <v>485</v>
       </c>
       <c r="B241" t="s">
         <v>486</v>
       </c>
       <c r="C241" t="s">
         <v>7</v>
       </c>
       <c r="D241" t="s">
         <v>8</v>
       </c>
       <c r="E241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" t="s">
         <v>487</v>
       </c>
       <c r="B242" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="C242" t="s">
         <v>7</v>
       </c>
       <c r="D242" t="s">
         <v>8</v>
       </c>
       <c r="E242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="B243" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C243" t="s">
         <v>7</v>
       </c>
       <c r="D243" t="s">
         <v>8</v>
       </c>
       <c r="E243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="B244" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="C244" t="s">
         <v>7</v>
       </c>
       <c r="D244" t="s">
         <v>8</v>
       </c>
       <c r="E244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="B245" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="C245" t="s">
         <v>7</v>
       </c>
       <c r="D245" t="s">
         <v>8</v>
       </c>
       <c r="E245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" t="s">
+        <v>495</v>
+      </c>
+      <c r="B246" t="s">
         <v>494</v>
-      </c>
-[...1 lines deleted...]
-        <v>495</v>
       </c>
       <c r="C246" t="s">
         <v>7</v>
       </c>
       <c r="D246" t="s">
         <v>8</v>
       </c>
       <c r="E246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" t="s">
         <v>496</v>
       </c>
       <c r="B247" t="s">
         <v>497</v>
       </c>
       <c r="C247" t="s">
         <v>7</v>
       </c>
       <c r="D247" t="s">
         <v>8</v>
       </c>
       <c r="E247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" t="s">
         <v>498</v>
       </c>
       <c r="B248" t="s">
         <v>499</v>
       </c>
       <c r="C248" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D248" t="s">
-        <v>221</v>
+        <v>8</v>
       </c>
       <c r="E248">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" t="s">
         <v>500</v>
       </c>
       <c r="B249" t="s">
         <v>501</v>
       </c>
       <c r="C249" t="s">
         <v>7</v>
       </c>
       <c r="D249" t="s">
         <v>8</v>
       </c>
       <c r="E249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" t="s">
         <v>502</v>
       </c>
       <c r="B250" t="s">
         <v>503</v>
@@ -7317,380 +7347,380 @@
     <row r="251" spans="1:5">
       <c r="A251" t="s">
         <v>504</v>
       </c>
       <c r="B251" t="s">
         <v>505</v>
       </c>
       <c r="C251" t="s">
         <v>7</v>
       </c>
       <c r="D251" t="s">
         <v>8</v>
       </c>
       <c r="E251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" t="s">
         <v>506</v>
       </c>
       <c r="B252" t="s">
         <v>507</v>
       </c>
       <c r="C252" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D252" t="s">
-        <v>8</v>
+        <v>225</v>
       </c>
       <c r="E252">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" t="s">
         <v>508</v>
       </c>
       <c r="B253" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="C253" t="s">
         <v>7</v>
       </c>
       <c r="D253" t="s">
         <v>8</v>
       </c>
       <c r="E253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="B254" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="C254" t="s">
         <v>7</v>
       </c>
       <c r="D254" t="s">
         <v>8</v>
       </c>
       <c r="E254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="B255" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="C255" t="s">
         <v>7</v>
       </c>
       <c r="D255" t="s">
         <v>8</v>
       </c>
       <c r="E255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B256" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C256" t="s">
         <v>7</v>
       </c>
       <c r="D256" t="s">
         <v>8</v>
       </c>
       <c r="E256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" t="s">
+        <v>516</v>
+      </c>
+      <c r="B257" t="s">
         <v>515</v>
       </c>
-      <c r="B257" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C257" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D257" t="s">
         <v>8</v>
       </c>
       <c r="E257">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" t="s">
         <v>517</v>
       </c>
       <c r="B258" t="s">
         <v>518</v>
       </c>
       <c r="C258" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D258" t="s">
         <v>8</v>
       </c>
       <c r="E258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" t="s">
         <v>519</v>
       </c>
       <c r="B259" t="s">
         <v>520</v>
       </c>
       <c r="C259" t="s">
         <v>7</v>
       </c>
       <c r="D259" t="s">
         <v>8</v>
       </c>
       <c r="E259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" t="s">
         <v>521</v>
       </c>
       <c r="B260" t="s">
         <v>522</v>
       </c>
       <c r="C260" t="s">
         <v>7</v>
       </c>
       <c r="D260" t="s">
         <v>8</v>
       </c>
       <c r="E260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" t="s">
         <v>523</v>
       </c>
       <c r="B261" t="s">
         <v>524</v>
       </c>
       <c r="C261" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D261" t="s">
         <v>8</v>
       </c>
       <c r="E261">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" t="s">
         <v>525</v>
       </c>
       <c r="B262" t="s">
         <v>526</v>
       </c>
       <c r="C262" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D262" t="s">
         <v>8</v>
       </c>
       <c r="E262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" t="s">
         <v>527</v>
       </c>
       <c r="B263" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="C263" t="s">
         <v>7</v>
       </c>
       <c r="D263" t="s">
         <v>8</v>
       </c>
       <c r="E263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="B264" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
       <c r="C264" t="s">
         <v>7</v>
       </c>
       <c r="D264" t="s">
         <v>8</v>
       </c>
       <c r="E264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="B265" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="C265" t="s">
         <v>7</v>
       </c>
       <c r="D265" t="s">
         <v>8</v>
       </c>
       <c r="E265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="B266" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="C266" t="s">
-        <v>416</v>
+        <v>7</v>
       </c>
       <c r="D266" t="s">
         <v>8</v>
       </c>
       <c r="E266">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="B267" t="s">
         <v>534</v>
       </c>
       <c r="C267" t="s">
         <v>7</v>
       </c>
       <c r="D267" t="s">
         <v>8</v>
       </c>
       <c r="E267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="B268" t="s">
-        <v>536</v>
+        <v>532</v>
       </c>
       <c r="C268" t="s">
         <v>7</v>
       </c>
       <c r="D268" t="s">
         <v>8</v>
       </c>
       <c r="E268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" t="s">
         <v>537</v>
       </c>
       <c r="B269" t="s">
         <v>538</v>
       </c>
       <c r="C269" t="s">
         <v>7</v>
       </c>
       <c r="D269" t="s">
         <v>8</v>
       </c>
       <c r="E269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" t="s">
         <v>539</v>
       </c>
       <c r="B270" t="s">
         <v>540</v>
       </c>
       <c r="C270" t="s">
-        <v>15</v>
+        <v>422</v>
       </c>
       <c r="D270" t="s">
         <v>8</v>
       </c>
       <c r="E270">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" t="s">
         <v>541</v>
       </c>
       <c r="B271" t="s">
         <v>542</v>
       </c>
       <c r="C271" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D271" t="s">
         <v>8</v>
       </c>
       <c r="E271">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" t="s">
         <v>543</v>
       </c>
       <c r="B272" t="s">
         <v>544</v>
       </c>
       <c r="C272" t="s">
         <v>7</v>
       </c>
       <c r="D272" t="s">
         <v>8</v>
       </c>
       <c r="E272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" t="s">
         <v>545</v>
       </c>
       <c r="B273" t="s">
         <v>546</v>
@@ -7711,419 +7741,419 @@
       </c>
       <c r="B274" t="s">
         <v>548</v>
       </c>
       <c r="C274" t="s">
         <v>15</v>
       </c>
       <c r="D274" t="s">
         <v>8</v>
       </c>
       <c r="E274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" t="s">
         <v>549</v>
       </c>
       <c r="B275" t="s">
         <v>550</v>
       </c>
       <c r="C275" t="s">
         <v>15</v>
       </c>
       <c r="D275" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="E275">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" t="s">
         <v>551</v>
       </c>
       <c r="B276" t="s">
         <v>552</v>
       </c>
       <c r="C276" t="s">
         <v>7</v>
       </c>
       <c r="D276" t="s">
         <v>8</v>
       </c>
       <c r="E276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" t="s">
         <v>553</v>
       </c>
       <c r="B277" t="s">
         <v>554</v>
       </c>
       <c r="C277" t="s">
         <v>7</v>
       </c>
       <c r="D277" t="s">
         <v>8</v>
       </c>
       <c r="E277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" t="s">
         <v>555</v>
       </c>
       <c r="B278" t="s">
         <v>556</v>
       </c>
       <c r="C278" t="s">
-        <v>416</v>
+        <v>15</v>
       </c>
       <c r="D278" t="s">
-        <v>75</v>
+        <v>8</v>
       </c>
       <c r="E278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" t="s">
         <v>557</v>
       </c>
       <c r="B279" t="s">
         <v>558</v>
       </c>
       <c r="C279" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D279" t="s">
-        <v>8</v>
+        <v>65</v>
       </c>
       <c r="E279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" t="s">
         <v>559</v>
       </c>
       <c r="B280" t="s">
         <v>560</v>
       </c>
       <c r="C280" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D280" t="s">
         <v>8</v>
       </c>
       <c r="E280">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" t="s">
         <v>561</v>
       </c>
       <c r="B281" t="s">
         <v>562</v>
       </c>
       <c r="C281" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D281" t="s">
         <v>8</v>
       </c>
       <c r="E281">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" t="s">
         <v>563</v>
       </c>
       <c r="B282" t="s">
         <v>564</v>
       </c>
       <c r="C282" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D282" t="s">
         <v>8</v>
       </c>
       <c r="E282">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" t="s">
         <v>565</v>
       </c>
       <c r="B283" t="s">
         <v>566</v>
       </c>
       <c r="C283" t="s">
-        <v>7</v>
+        <v>422</v>
       </c>
       <c r="D283" t="s">
-        <v>8</v>
+        <v>75</v>
       </c>
       <c r="E283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" t="s">
         <v>567</v>
       </c>
       <c r="B284" t="s">
         <v>568</v>
       </c>
       <c r="C284" t="s">
         <v>7</v>
       </c>
       <c r="D284" t="s">
         <v>8</v>
       </c>
       <c r="E284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" t="s">
         <v>569</v>
       </c>
       <c r="B285" t="s">
         <v>570</v>
       </c>
       <c r="C285" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D285" t="s">
         <v>8</v>
       </c>
       <c r="E285">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" t="s">
         <v>571</v>
       </c>
       <c r="B286" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="C286" t="s">
         <v>7</v>
       </c>
       <c r="D286" t="s">
         <v>8</v>
       </c>
       <c r="E286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="B287" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="C287" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D287" t="s">
         <v>8</v>
       </c>
       <c r="E287">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="B288" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="C288" t="s">
         <v>7</v>
       </c>
       <c r="D288" t="s">
         <v>8</v>
       </c>
       <c r="E288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="B289" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="C289" t="s">
         <v>7</v>
       </c>
       <c r="D289" t="s">
         <v>8</v>
       </c>
       <c r="E289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B290" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="C290" t="s">
         <v>7</v>
       </c>
       <c r="D290" t="s">
         <v>8</v>
       </c>
       <c r="E290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="B291" t="s">
         <v>580</v>
       </c>
       <c r="C291" t="s">
         <v>7</v>
       </c>
       <c r="D291" t="s">
         <v>8</v>
       </c>
       <c r="E291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B292" t="s">
         <v>580</v>
       </c>
       <c r="C292" t="s">
         <v>7</v>
       </c>
       <c r="D292" t="s">
         <v>8</v>
       </c>
       <c r="E292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="B293" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="C293" t="s">
         <v>7</v>
       </c>
       <c r="D293" t="s">
         <v>8</v>
       </c>
       <c r="E293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="B294" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="C294" t="s">
         <v>7</v>
       </c>
       <c r="D294" t="s">
         <v>8</v>
       </c>
       <c r="E294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="B295" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="C295" t="s">
         <v>7</v>
       </c>
       <c r="D295" t="s">
         <v>8</v>
       </c>
       <c r="E295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="B296" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="C296" t="s">
         <v>7</v>
       </c>
       <c r="D296" t="s">
         <v>8</v>
       </c>
       <c r="E296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" t="s">
+        <v>591</v>
+      </c>
+      <c r="B297" t="s">
         <v>590</v>
-      </c>
-[...1 lines deleted...]
-        <v>591</v>
       </c>
       <c r="C297" t="s">
         <v>7</v>
       </c>
       <c r="D297" t="s">
         <v>8</v>
       </c>
       <c r="E297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" t="s">
         <v>592</v>
       </c>
       <c r="B298" t="s">
         <v>593</v>
       </c>
       <c r="C298" t="s">
         <v>7</v>
       </c>
       <c r="D298" t="s">
         <v>8</v>
       </c>
       <c r="E298">
@@ -8283,179 +8313,179 @@
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" t="s">
         <v>612</v>
       </c>
       <c r="B308" t="s">
         <v>613</v>
       </c>
       <c r="C308" t="s">
         <v>7</v>
       </c>
       <c r="D308" t="s">
         <v>8</v>
       </c>
       <c r="E308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" t="s">
         <v>614</v>
       </c>
       <c r="B309" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="C309" t="s">
         <v>7</v>
       </c>
       <c r="D309" t="s">
         <v>8</v>
       </c>
       <c r="E309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="B310" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="C310" t="s">
         <v>7</v>
       </c>
       <c r="D310" t="s">
         <v>8</v>
       </c>
       <c r="E310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B311" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="C311" t="s">
-        <v>154</v>
+        <v>7</v>
       </c>
       <c r="D311" t="s">
         <v>8</v>
       </c>
       <c r="E311">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="B312" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="C312" t="s">
         <v>7</v>
       </c>
       <c r="D312" t="s">
         <v>8</v>
       </c>
       <c r="E312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="B313" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="C313" t="s">
         <v>7</v>
       </c>
       <c r="D313" t="s">
         <v>8</v>
       </c>
       <c r="E313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" t="s">
+        <v>624</v>
+      </c>
+      <c r="B314" t="s">
         <v>623</v>
-      </c>
-[...1 lines deleted...]
-        <v>624</v>
       </c>
       <c r="C314" t="s">
         <v>7</v>
       </c>
       <c r="D314" t="s">
         <v>8</v>
       </c>
       <c r="E314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" t="s">
         <v>625</v>
       </c>
       <c r="B315" t="s">
         <v>626</v>
       </c>
       <c r="C315" t="s">
         <v>7</v>
       </c>
       <c r="D315" t="s">
         <v>8</v>
       </c>
       <c r="E315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" t="s">
         <v>627</v>
       </c>
       <c r="B316" t="s">
         <v>628</v>
       </c>
       <c r="C316" t="s">
-        <v>7</v>
+        <v>158</v>
       </c>
       <c r="D316" t="s">
         <v>8</v>
       </c>
       <c r="E316">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" t="s">
         <v>629</v>
       </c>
       <c r="B317" t="s">
         <v>630</v>
       </c>
       <c r="C317" t="s">
         <v>7</v>
       </c>
       <c r="D317" t="s">
         <v>8</v>
       </c>
       <c r="E317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:5">
       <c r="A318" t="s">
         <v>631</v>
       </c>
       <c r="B318" t="s">
         <v>632</v>
@@ -8524,57 +8554,57 @@
     <row r="322" spans="1:5">
       <c r="A322" t="s">
         <v>639</v>
       </c>
       <c r="B322" t="s">
         <v>640</v>
       </c>
       <c r="C322" t="s">
         <v>7</v>
       </c>
       <c r="D322" t="s">
         <v>8</v>
       </c>
       <c r="E322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" t="s">
         <v>641</v>
       </c>
       <c r="B323" t="s">
         <v>642</v>
       </c>
       <c r="C323" t="s">
-        <v>154</v>
+        <v>7</v>
       </c>
       <c r="D323" t="s">
         <v>8</v>
       </c>
       <c r="E323">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:5">
       <c r="A324" t="s">
         <v>643</v>
       </c>
       <c r="B324" t="s">
         <v>644</v>
       </c>
       <c r="C324" t="s">
         <v>7</v>
       </c>
       <c r="D324" t="s">
         <v>8</v>
       </c>
       <c r="E324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" t="s">
         <v>645</v>
       </c>
       <c r="B325" t="s">
         <v>646</v>
@@ -8609,57 +8639,57 @@
     <row r="327" spans="1:5">
       <c r="A327" t="s">
         <v>649</v>
       </c>
       <c r="B327" t="s">
         <v>650</v>
       </c>
       <c r="C327" t="s">
         <v>7</v>
       </c>
       <c r="D327" t="s">
         <v>8</v>
       </c>
       <c r="E327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" t="s">
         <v>651</v>
       </c>
       <c r="B328" t="s">
         <v>652</v>
       </c>
       <c r="C328" t="s">
-        <v>7</v>
+        <v>158</v>
       </c>
       <c r="D328" t="s">
         <v>8</v>
       </c>
       <c r="E328">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" t="s">
         <v>653</v>
       </c>
       <c r="B329" t="s">
         <v>654</v>
       </c>
       <c r="C329" t="s">
         <v>7</v>
       </c>
       <c r="D329" t="s">
         <v>8</v>
       </c>
       <c r="E329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" t="s">
         <v>655</v>
       </c>
       <c r="B330" t="s">
         <v>656</v>
@@ -8895,1097 +8925,1097 @@
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:5">
       <c r="A344" t="s">
         <v>683</v>
       </c>
       <c r="B344" t="s">
         <v>684</v>
       </c>
       <c r="C344" t="s">
         <v>7</v>
       </c>
       <c r="D344" t="s">
         <v>8</v>
       </c>
       <c r="E344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" t="s">
         <v>685</v>
       </c>
       <c r="B345" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="C345" t="s">
         <v>7</v>
       </c>
       <c r="D345" t="s">
         <v>8</v>
       </c>
       <c r="E345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="B346" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="C346" t="s">
         <v>7</v>
       </c>
       <c r="D346" t="s">
         <v>8</v>
       </c>
       <c r="E346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="B347" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="C347" t="s">
         <v>7</v>
       </c>
       <c r="D347" t="s">
         <v>8</v>
       </c>
       <c r="E347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="B348" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="C348" t="s">
         <v>7</v>
       </c>
       <c r="D348" t="s">
         <v>8</v>
       </c>
       <c r="E348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:5">
       <c r="A349" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="B349" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="C349" t="s">
         <v>7</v>
       </c>
       <c r="D349" t="s">
         <v>8</v>
       </c>
       <c r="E349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:5">
       <c r="A350" t="s">
+        <v>695</v>
+      </c>
+      <c r="B350" t="s">
         <v>694</v>
       </c>
-      <c r="B350" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C350" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D350" t="s">
         <v>8</v>
       </c>
       <c r="E350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:5">
       <c r="A351" t="s">
         <v>696</v>
       </c>
       <c r="B351" t="s">
         <v>697</v>
       </c>
       <c r="C351" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D351" t="s">
-        <v>97</v>
+        <v>8</v>
       </c>
       <c r="E351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:5">
       <c r="A352" t="s">
         <v>698</v>
       </c>
       <c r="B352" t="s">
         <v>699</v>
       </c>
       <c r="C352" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D352" t="s">
-        <v>97</v>
+        <v>8</v>
       </c>
       <c r="E352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:5">
       <c r="A353" t="s">
         <v>700</v>
       </c>
       <c r="B353" t="s">
         <v>701</v>
       </c>
       <c r="C353" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D353" t="s">
         <v>8</v>
       </c>
       <c r="E353">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:5">
       <c r="A354" t="s">
         <v>702</v>
       </c>
       <c r="B354" t="s">
         <v>703</v>
       </c>
       <c r="C354" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D354" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="E354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:5">
       <c r="A355" t="s">
         <v>704</v>
       </c>
       <c r="B355" t="s">
         <v>705</v>
       </c>
       <c r="C355" t="s">
         <v>15</v>
       </c>
       <c r="D355" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="E355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:5">
       <c r="A356" t="s">
         <v>706</v>
       </c>
       <c r="B356" t="s">
         <v>707</v>
       </c>
       <c r="C356" t="s">
         <v>15</v>
       </c>
       <c r="D356" t="s">
-        <v>65</v>
+        <v>99</v>
       </c>
       <c r="E356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:5">
       <c r="A357" t="s">
         <v>708</v>
       </c>
       <c r="B357" t="s">
         <v>709</v>
       </c>
       <c r="C357" t="s">
         <v>15</v>
       </c>
       <c r="D357" t="s">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="E357">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:5">
       <c r="A358" t="s">
         <v>710</v>
       </c>
       <c r="B358" t="s">
         <v>711</v>
       </c>
       <c r="C358" t="s">
         <v>15</v>
       </c>
       <c r="D358" t="s">
         <v>8</v>
       </c>
       <c r="E358">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="359" spans="1:5">
       <c r="A359" t="s">
         <v>712</v>
       </c>
       <c r="B359" t="s">
         <v>713</v>
       </c>
       <c r="C359" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D359" t="s">
-        <v>8</v>
+        <v>65</v>
       </c>
       <c r="E359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:5">
       <c r="A360" t="s">
         <v>714</v>
       </c>
       <c r="B360" t="s">
         <v>715</v>
       </c>
       <c r="C360" t="s">
         <v>15</v>
       </c>
       <c r="D360" t="s">
-        <v>97</v>
+        <v>65</v>
       </c>
       <c r="E360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:5">
       <c r="A361" t="s">
         <v>716</v>
       </c>
       <c r="B361" t="s">
         <v>717</v>
       </c>
       <c r="C361" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D361" t="s">
-        <v>8</v>
+        <v>65</v>
       </c>
       <c r="E361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:5">
       <c r="A362" t="s">
         <v>718</v>
       </c>
       <c r="B362" t="s">
         <v>719</v>
       </c>
       <c r="C362" t="s">
         <v>15</v>
       </c>
       <c r="D362" t="s">
         <v>8</v>
       </c>
       <c r="E362">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="363" spans="1:5">
       <c r="A363" t="s">
         <v>720</v>
       </c>
       <c r="B363" t="s">
         <v>721</v>
       </c>
       <c r="C363" t="s">
         <v>15</v>
       </c>
       <c r="D363" t="s">
         <v>8</v>
       </c>
       <c r="E363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:5">
       <c r="A364" t="s">
         <v>722</v>
       </c>
       <c r="B364" t="s">
         <v>723</v>
       </c>
       <c r="C364" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D364" t="s">
         <v>8</v>
       </c>
       <c r="E364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:5">
       <c r="A365" t="s">
         <v>724</v>
       </c>
       <c r="B365" t="s">
         <v>725</v>
       </c>
       <c r="C365" t="s">
         <v>15</v>
       </c>
       <c r="D365" t="s">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="E365">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:5">
       <c r="A366" t="s">
         <v>726</v>
       </c>
       <c r="B366" t="s">
         <v>727</v>
       </c>
       <c r="C366" t="s">
         <v>7</v>
       </c>
       <c r="D366" t="s">
         <v>8</v>
       </c>
       <c r="E366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:5">
       <c r="A367" t="s">
         <v>728</v>
       </c>
       <c r="B367" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="C367" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D367" t="s">
         <v>8</v>
       </c>
       <c r="E367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:5">
       <c r="A368" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="B368" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="C368" t="s">
         <v>15</v>
       </c>
       <c r="D368" t="s">
         <v>8</v>
       </c>
       <c r="E368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:5">
       <c r="A369" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="B369" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="C369" t="s">
         <v>15</v>
       </c>
       <c r="D369" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="E369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:5">
       <c r="A370" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="B370" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="C370" t="s">
         <v>15</v>
       </c>
       <c r="D370" t="s">
-        <v>84</v>
+        <v>8</v>
       </c>
       <c r="E370">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="371" spans="1:5">
       <c r="A371" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="B371" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="C371" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D371" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="E371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:5">
       <c r="A372" t="s">
+        <v>738</v>
+      </c>
+      <c r="B372" t="s">
         <v>737</v>
       </c>
-      <c r="B372" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C372" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D372" t="s">
-        <v>75</v>
+        <v>8</v>
       </c>
       <c r="E372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:5">
       <c r="A373" t="s">
         <v>739</v>
       </c>
       <c r="B373" t="s">
         <v>740</v>
       </c>
       <c r="C373" t="s">
         <v>15</v>
       </c>
       <c r="D373" t="s">
         <v>8</v>
       </c>
       <c r="E373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:5">
       <c r="A374" t="s">
         <v>741</v>
       </c>
       <c r="B374" t="s">
         <v>742</v>
       </c>
       <c r="C374" t="s">
         <v>15</v>
       </c>
       <c r="D374" t="s">
-        <v>8</v>
+        <v>65</v>
       </c>
       <c r="E374">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:5">
       <c r="A375" t="s">
         <v>743</v>
       </c>
       <c r="B375" t="s">
         <v>744</v>
       </c>
       <c r="C375" t="s">
         <v>15</v>
       </c>
       <c r="D375" t="s">
-        <v>8</v>
+        <v>84</v>
       </c>
       <c r="E375">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:5">
       <c r="A376" t="s">
         <v>745</v>
       </c>
       <c r="B376" t="s">
         <v>746</v>
       </c>
       <c r="C376" t="s">
         <v>15</v>
       </c>
       <c r="D376" t="s">
-        <v>357</v>
+        <v>65</v>
       </c>
       <c r="E376">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:5">
       <c r="A377" t="s">
         <v>747</v>
       </c>
       <c r="B377" t="s">
         <v>748</v>
       </c>
       <c r="C377" t="s">
         <v>15</v>
       </c>
       <c r="D377" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="E377">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:5">
       <c r="A378" t="s">
         <v>749</v>
       </c>
       <c r="B378" t="s">
         <v>750</v>
       </c>
       <c r="C378" t="s">
         <v>15</v>
       </c>
       <c r="D378" t="s">
-        <v>84</v>
+        <v>8</v>
       </c>
       <c r="E378">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="379" spans="1:5">
       <c r="A379" t="s">
         <v>751</v>
       </c>
       <c r="B379" t="s">
         <v>752</v>
       </c>
       <c r="C379" t="s">
         <v>15</v>
       </c>
       <c r="D379" t="s">
         <v>8</v>
       </c>
       <c r="E379">
         <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:5">
       <c r="A380" t="s">
         <v>753</v>
       </c>
       <c r="B380" t="s">
         <v>754</v>
       </c>
       <c r="C380" t="s">
         <v>15</v>
       </c>
       <c r="D380" t="s">
         <v>8</v>
       </c>
       <c r="E380">
         <v>1</v>
       </c>
     </row>
     <row r="381" spans="1:5">
       <c r="A381" t="s">
         <v>755</v>
       </c>
       <c r="B381" t="s">
         <v>756</v>
       </c>
       <c r="C381" t="s">
         <v>15</v>
       </c>
       <c r="D381" t="s">
-        <v>65</v>
+        <v>363</v>
       </c>
       <c r="E381">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="382" spans="1:5">
       <c r="A382" t="s">
         <v>757</v>
       </c>
       <c r="B382" t="s">
         <v>758</v>
       </c>
       <c r="C382" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D382" t="s">
-        <v>8</v>
+        <v>65</v>
       </c>
       <c r="E382">
         <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:5">
       <c r="A383" t="s">
         <v>759</v>
       </c>
       <c r="B383" t="s">
         <v>760</v>
       </c>
       <c r="C383" t="s">
         <v>15</v>
       </c>
       <c r="D383" t="s">
-        <v>8</v>
+        <v>84</v>
       </c>
       <c r="E383">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="384" spans="1:5">
       <c r="A384" t="s">
         <v>761</v>
       </c>
       <c r="B384" t="s">
         <v>762</v>
       </c>
       <c r="C384" t="s">
         <v>15</v>
       </c>
       <c r="D384" t="s">
         <v>8</v>
       </c>
       <c r="E384">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="385" spans="1:5">
       <c r="A385" t="s">
         <v>763</v>
       </c>
       <c r="B385" t="s">
         <v>764</v>
       </c>
       <c r="C385" t="s">
         <v>15</v>
       </c>
       <c r="D385" t="s">
         <v>8</v>
       </c>
       <c r="E385">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="386" spans="1:5">
       <c r="A386" t="s">
         <v>765</v>
       </c>
       <c r="B386" t="s">
         <v>766</v>
       </c>
       <c r="C386" t="s">
         <v>15</v>
       </c>
       <c r="D386" t="s">
-        <v>8</v>
+        <v>65</v>
       </c>
       <c r="E386">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="387" spans="1:5">
       <c r="A387" t="s">
         <v>767</v>
       </c>
       <c r="B387" t="s">
         <v>768</v>
       </c>
       <c r="C387" t="s">
         <v>7</v>
       </c>
       <c r="D387" t="s">
         <v>8</v>
       </c>
       <c r="E387">
         <v>1</v>
       </c>
     </row>
     <row r="388" spans="1:5">
       <c r="A388" t="s">
         <v>769</v>
       </c>
       <c r="B388" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="C388" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D388" t="s">
         <v>8</v>
       </c>
       <c r="E388">
         <v>1</v>
       </c>
     </row>
     <row r="389" spans="1:5">
       <c r="A389" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="B389" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="C389" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D389" t="s">
         <v>8</v>
       </c>
       <c r="E389">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="390" spans="1:5">
       <c r="A390" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="B390" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="C390" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D390" t="s">
         <v>8</v>
       </c>
       <c r="E390">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="391" spans="1:5">
       <c r="A391" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="B391" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="C391" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D391" t="s">
         <v>8</v>
       </c>
       <c r="E391">
         <v>1</v>
       </c>
     </row>
     <row r="392" spans="1:5">
       <c r="A392" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="B392" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="C392" t="s">
         <v>7</v>
       </c>
       <c r="D392" t="s">
         <v>8</v>
       </c>
       <c r="E392">
         <v>1</v>
       </c>
     </row>
     <row r="393" spans="1:5">
       <c r="A393" t="s">
+        <v>779</v>
+      </c>
+      <c r="B393" t="s">
         <v>778</v>
       </c>
-      <c r="B393" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C393" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D393" t="s">
         <v>8</v>
       </c>
       <c r="E393">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="394" spans="1:5">
       <c r="A394" t="s">
         <v>780</v>
       </c>
       <c r="B394" t="s">
         <v>781</v>
       </c>
       <c r="C394" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D394" t="s">
         <v>8</v>
       </c>
       <c r="E394">
         <v>1</v>
       </c>
     </row>
     <row r="395" spans="1:5">
       <c r="A395" t="s">
         <v>782</v>
       </c>
       <c r="B395" t="s">
         <v>783</v>
       </c>
       <c r="C395" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D395" t="s">
         <v>8</v>
       </c>
       <c r="E395">
         <v>1</v>
       </c>
     </row>
     <row r="396" spans="1:5">
       <c r="A396" t="s">
         <v>784</v>
       </c>
       <c r="B396" t="s">
         <v>785</v>
       </c>
       <c r="C396" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D396" t="s">
         <v>8</v>
       </c>
       <c r="E396">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="397" spans="1:5">
       <c r="A397" t="s">
         <v>786</v>
       </c>
       <c r="B397" t="s">
         <v>787</v>
       </c>
       <c r="C397" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D397" t="s">
         <v>8</v>
       </c>
       <c r="E397">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="398" spans="1:5">
       <c r="A398" t="s">
         <v>788</v>
       </c>
       <c r="B398" t="s">
         <v>789</v>
       </c>
       <c r="C398" t="s">
         <v>15</v>
       </c>
       <c r="D398" t="s">
         <v>8</v>
       </c>
       <c r="E398">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="399" spans="1:5">
       <c r="A399" t="s">
         <v>790</v>
       </c>
       <c r="B399" t="s">
         <v>791</v>
       </c>
       <c r="C399" t="s">
         <v>15</v>
       </c>
       <c r="D399" t="s">
         <v>8</v>
       </c>
       <c r="E399">
         <v>1</v>
       </c>
     </row>
     <row r="400" spans="1:5">
       <c r="A400" t="s">
         <v>792</v>
       </c>
       <c r="B400" t="s">
         <v>793</v>
       </c>
       <c r="C400" t="s">
         <v>15</v>
       </c>
       <c r="D400" t="s">
         <v>8</v>
       </c>
       <c r="E400">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="401" spans="1:5">
       <c r="A401" t="s">
         <v>794</v>
       </c>
       <c r="B401" t="s">
         <v>795</v>
       </c>
       <c r="C401" t="s">
         <v>15</v>
       </c>
       <c r="D401" t="s">
         <v>8</v>
       </c>
       <c r="E401">
         <v>2</v>
       </c>
     </row>
     <row r="402" spans="1:5">
       <c r="A402" t="s">
         <v>796</v>
       </c>
       <c r="B402" t="s">
         <v>797</v>
       </c>
       <c r="C402" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D402" t="s">
         <v>8</v>
       </c>
       <c r="E402">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="403" spans="1:5">
       <c r="A403" t="s">
         <v>798</v>
       </c>
       <c r="B403" t="s">
         <v>799</v>
       </c>
       <c r="C403" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D403" t="s">
         <v>8</v>
       </c>
       <c r="E403">
         <v>1</v>
       </c>
     </row>
     <row r="404" spans="1:5">
       <c r="A404" t="s">
         <v>800</v>
       </c>
       <c r="B404" t="s">
         <v>801</v>
       </c>
       <c r="C404" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D404" t="s">
         <v>8</v>
       </c>
       <c r="E404">
         <v>1</v>
       </c>
     </row>
     <row r="405" spans="1:5">
       <c r="A405" t="s">
         <v>802</v>
       </c>
       <c r="B405" t="s">
         <v>803</v>
       </c>
       <c r="C405" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D405" t="s">
         <v>8</v>
       </c>
       <c r="E405">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="406" spans="1:5">
       <c r="A406" t="s">
         <v>804</v>
       </c>
       <c r="B406" t="s">
         <v>805</v>
       </c>
       <c r="C406" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D406" t="s">
         <v>8</v>
       </c>
       <c r="E406">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="407" spans="1:5">
       <c r="A407" t="s">
         <v>806</v>
       </c>
       <c r="B407" t="s">
         <v>807</v>
       </c>
       <c r="C407" t="s">
         <v>7</v>
       </c>
       <c r="D407" t="s">
         <v>8</v>
       </c>
       <c r="E407">
         <v>1</v>
       </c>
     </row>
     <row r="408" spans="1:5">
       <c r="A408" t="s">
         <v>808</v>
       </c>
       <c r="B408" t="s">
         <v>809</v>
@@ -10040,51 +10070,51 @@
       </c>
       <c r="B411" t="s">
         <v>815</v>
       </c>
       <c r="C411" t="s">
         <v>7</v>
       </c>
       <c r="D411" t="s">
         <v>8</v>
       </c>
       <c r="E411">
         <v>1</v>
       </c>
     </row>
     <row r="412" spans="1:5">
       <c r="A412" t="s">
         <v>816</v>
       </c>
       <c r="B412" t="s">
         <v>817</v>
       </c>
       <c r="C412" t="s">
         <v>7</v>
       </c>
       <c r="D412" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="E412">
         <v>1</v>
       </c>
     </row>
     <row r="413" spans="1:5">
       <c r="A413" t="s">
         <v>818</v>
       </c>
       <c r="B413" t="s">
         <v>819</v>
       </c>
       <c r="C413" t="s">
         <v>7</v>
       </c>
       <c r="D413" t="s">
         <v>8</v>
       </c>
       <c r="E413">
         <v>1</v>
       </c>
     </row>
     <row r="414" spans="1:5">
       <c r="A414" t="s">
         <v>820</v>
@@ -10125,286 +10155,286 @@
       </c>
       <c r="B416" t="s">
         <v>825</v>
       </c>
       <c r="C416" t="s">
         <v>7</v>
       </c>
       <c r="D416" t="s">
         <v>8</v>
       </c>
       <c r="E416">
         <v>1</v>
       </c>
     </row>
     <row r="417" spans="1:5">
       <c r="A417" t="s">
         <v>826</v>
       </c>
       <c r="B417" t="s">
         <v>827</v>
       </c>
       <c r="C417" t="s">
         <v>7</v>
       </c>
       <c r="D417" t="s">
-        <v>8</v>
+        <v>65</v>
       </c>
       <c r="E417">
         <v>1</v>
       </c>
     </row>
     <row r="418" spans="1:5">
       <c r="A418" t="s">
         <v>828</v>
       </c>
       <c r="B418" t="s">
         <v>829</v>
       </c>
       <c r="C418" t="s">
         <v>7</v>
       </c>
       <c r="D418" t="s">
         <v>8</v>
       </c>
       <c r="E418">
         <v>1</v>
       </c>
     </row>
     <row r="419" spans="1:5">
       <c r="A419" t="s">
         <v>830</v>
       </c>
       <c r="B419" t="s">
         <v>831</v>
       </c>
       <c r="C419" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D419" t="s">
         <v>8</v>
       </c>
       <c r="E419">
         <v>1</v>
       </c>
     </row>
     <row r="420" spans="1:5">
       <c r="A420" t="s">
         <v>832</v>
       </c>
       <c r="B420" t="s">
         <v>833</v>
       </c>
       <c r="C420" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D420" t="s">
         <v>8</v>
       </c>
       <c r="E420">
         <v>1</v>
       </c>
     </row>
     <row r="421" spans="1:5">
       <c r="A421" t="s">
         <v>834</v>
       </c>
       <c r="B421" t="s">
         <v>835</v>
       </c>
       <c r="C421" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D421" t="s">
         <v>8</v>
       </c>
       <c r="E421">
         <v>1</v>
       </c>
     </row>
     <row r="422" spans="1:5">
       <c r="A422" t="s">
         <v>836</v>
       </c>
       <c r="B422" t="s">
         <v>837</v>
       </c>
       <c r="C422" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D422" t="s">
         <v>8</v>
       </c>
       <c r="E422">
         <v>1</v>
       </c>
     </row>
     <row r="423" spans="1:5">
       <c r="A423" t="s">
         <v>838</v>
       </c>
       <c r="B423" t="s">
         <v>839</v>
       </c>
       <c r="C423" t="s">
         <v>7</v>
       </c>
       <c r="D423" t="s">
         <v>8</v>
       </c>
       <c r="E423">
         <v>1</v>
       </c>
     </row>
     <row r="424" spans="1:5">
       <c r="A424" t="s">
         <v>840</v>
       </c>
       <c r="B424" t="s">
         <v>841</v>
       </c>
       <c r="C424" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D424" t="s">
         <v>8</v>
       </c>
       <c r="E424">
         <v>1</v>
       </c>
     </row>
     <row r="425" spans="1:5">
       <c r="A425" t="s">
         <v>842</v>
       </c>
       <c r="B425" t="s">
         <v>843</v>
       </c>
       <c r="C425" t="s">
         <v>15</v>
       </c>
       <c r="D425" t="s">
         <v>8</v>
       </c>
       <c r="E425">
         <v>1</v>
       </c>
     </row>
     <row r="426" spans="1:5">
       <c r="A426" t="s">
         <v>844</v>
       </c>
       <c r="B426" t="s">
         <v>845</v>
       </c>
       <c r="C426" t="s">
         <v>15</v>
       </c>
       <c r="D426" t="s">
         <v>8</v>
       </c>
       <c r="E426">
         <v>1</v>
       </c>
     </row>
     <row r="427" spans="1:5">
       <c r="A427" t="s">
         <v>846</v>
       </c>
       <c r="B427" t="s">
         <v>847</v>
       </c>
       <c r="C427" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D427" t="s">
         <v>8</v>
       </c>
       <c r="E427">
         <v>1</v>
       </c>
     </row>
     <row r="428" spans="1:5">
       <c r="A428" t="s">
         <v>848</v>
       </c>
       <c r="B428" t="s">
         <v>849</v>
       </c>
       <c r="C428" t="s">
         <v>7</v>
       </c>
       <c r="D428" t="s">
         <v>8</v>
       </c>
       <c r="E428">
         <v>1</v>
       </c>
     </row>
     <row r="429" spans="1:5">
       <c r="A429" t="s">
         <v>850</v>
       </c>
       <c r="B429" t="s">
         <v>851</v>
       </c>
       <c r="C429" t="s">
         <v>7</v>
       </c>
       <c r="D429" t="s">
         <v>8</v>
       </c>
       <c r="E429">
         <v>1</v>
       </c>
     </row>
     <row r="430" spans="1:5">
       <c r="A430" t="s">
         <v>852</v>
       </c>
       <c r="B430" t="s">
         <v>853</v>
       </c>
       <c r="C430" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D430" t="s">
         <v>8</v>
       </c>
       <c r="E430">
         <v>1</v>
       </c>
     </row>
     <row r="431" spans="1:5">
       <c r="A431" t="s">
         <v>854</v>
       </c>
       <c r="B431" t="s">
         <v>855</v>
       </c>
       <c r="C431" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D431" t="s">
         <v>8</v>
       </c>
       <c r="E431">
         <v>1</v>
       </c>
     </row>
     <row r="432" spans="1:5">
       <c r="A432" t="s">
         <v>856</v>
       </c>
       <c r="B432" t="s">
         <v>857</v>
       </c>
       <c r="C432" t="s">
         <v>7</v>
       </c>
       <c r="D432" t="s">
         <v>8</v>
       </c>
       <c r="E432">
         <v>1</v>
       </c>
     </row>
@@ -10459,136 +10489,136 @@
         <v>1</v>
       </c>
     </row>
     <row r="436" spans="1:5">
       <c r="A436" t="s">
         <v>864</v>
       </c>
       <c r="B436" t="s">
         <v>865</v>
       </c>
       <c r="C436" t="s">
         <v>7</v>
       </c>
       <c r="D436" t="s">
         <v>8</v>
       </c>
       <c r="E436">
         <v>1</v>
       </c>
     </row>
     <row r="437" spans="1:5">
       <c r="A437" t="s">
         <v>866</v>
       </c>
       <c r="B437" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="C437" t="s">
         <v>7</v>
       </c>
       <c r="D437" t="s">
         <v>8</v>
       </c>
       <c r="E437">
         <v>1</v>
       </c>
     </row>
     <row r="438" spans="1:5">
       <c r="A438" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="B438" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="C438" t="s">
         <v>7</v>
       </c>
       <c r="D438" t="s">
         <v>8</v>
       </c>
       <c r="E438">
         <v>1</v>
       </c>
     </row>
     <row r="439" spans="1:5">
       <c r="A439" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="B439" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="C439" t="s">
         <v>7</v>
       </c>
       <c r="D439" t="s">
         <v>8</v>
       </c>
       <c r="E439">
         <v>1</v>
       </c>
     </row>
     <row r="440" spans="1:5">
       <c r="A440" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="B440" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="C440" t="s">
         <v>7</v>
       </c>
       <c r="D440" t="s">
         <v>8</v>
       </c>
       <c r="E440">
         <v>1</v>
       </c>
     </row>
     <row r="441" spans="1:5">
       <c r="A441" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="B441" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="C441" t="s">
         <v>7</v>
       </c>
       <c r="D441" t="s">
         <v>8</v>
       </c>
       <c r="E441">
         <v>1</v>
       </c>
     </row>
     <row r="442" spans="1:5">
       <c r="A442" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="B442" t="s">
-        <v>876</v>
+        <v>873</v>
       </c>
       <c r="C442" t="s">
         <v>7</v>
       </c>
       <c r="D442" t="s">
         <v>8</v>
       </c>
       <c r="E442">
         <v>1</v>
       </c>
     </row>
     <row r="443" spans="1:5">
       <c r="A443" t="s">
         <v>877</v>
       </c>
       <c r="B443" t="s">
         <v>878</v>
       </c>
       <c r="C443" t="s">
         <v>7</v>
       </c>
       <c r="D443" t="s">
         <v>8</v>
       </c>
       <c r="E443">
@@ -10655,50 +10685,135 @@
       </c>
       <c r="C447" t="s">
         <v>7</v>
       </c>
       <c r="D447" t="s">
         <v>8</v>
       </c>
       <c r="E447">
         <v>1</v>
       </c>
     </row>
     <row r="448" spans="1:5">
       <c r="A448" t="s">
         <v>887</v>
       </c>
       <c r="B448" t="s">
         <v>888</v>
       </c>
       <c r="C448" t="s">
         <v>7</v>
       </c>
       <c r="D448" t="s">
         <v>8</v>
       </c>
       <c r="E448">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="449" spans="1:5">
+      <c r="A449" t="s">
+        <v>889</v>
+      </c>
+      <c r="B449" t="s">
+        <v>890</v>
+      </c>
+      <c r="C449" t="s">
+        <v>7</v>
+      </c>
+      <c r="D449" t="s">
+        <v>8</v>
+      </c>
+      <c r="E449">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="450" spans="1:5">
+      <c r="A450" t="s">
+        <v>891</v>
+      </c>
+      <c r="B450" t="s">
+        <v>892</v>
+      </c>
+      <c r="C450" t="s">
+        <v>7</v>
+      </c>
+      <c r="D450" t="s">
+        <v>8</v>
+      </c>
+      <c r="E450">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="451" spans="1:5">
+      <c r="A451" t="s">
+        <v>893</v>
+      </c>
+      <c r="B451" t="s">
+        <v>894</v>
+      </c>
+      <c r="C451" t="s">
+        <v>7</v>
+      </c>
+      <c r="D451" t="s">
+        <v>8</v>
+      </c>
+      <c r="E451">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="452" spans="1:5">
+      <c r="A452" t="s">
+        <v>895</v>
+      </c>
+      <c r="B452" t="s">
+        <v>896</v>
+      </c>
+      <c r="C452" t="s">
+        <v>7</v>
+      </c>
+      <c r="D452" t="s">
+        <v>8</v>
+      </c>
+      <c r="E452">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="453" spans="1:5">
+      <c r="A453" t="s">
+        <v>897</v>
+      </c>
+      <c r="B453" t="s">
+        <v>898</v>
+      </c>
+      <c r="C453" t="s">
+        <v>7</v>
+      </c>
+      <c r="D453" t="s">
+        <v>8</v>
+      </c>
+      <c r="E453">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>