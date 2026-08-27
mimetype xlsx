--- v0 (2025-10-07)
+++ v1 (2026-08-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="277">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="299">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV090248</t>
   </si>
   <si>
     <t>Abdulaziz, N. A. (2022). The impact of Texas HIPPY on school readiness and academic achievement: Optimal full propensity score analysis approach. Early Childhood Education Journal, 50(6), 925-935.</t>
   </si>
   <si>
     <t>Home Instruction for Parents of Preschool Youngsters (HIPPY)®</t>
   </si>
   <si>
@@ -215,50 +215,56 @@
   <si>
     <t>WWHV080469</t>
   </si>
   <si>
     <t>Barnett, T., Roost, F. D., &amp; McEachran, J. (2012). Evaluating the effectiveness of the Home Interaction Program for Parents and Youngsters (HIPPY). Family Matters, 91, 27–37.</t>
   </si>
   <si>
     <t>WWHV016084</t>
   </si>
   <si>
     <t>Beatch, M. (2006).  Taking ownership: The implementation of a non-Aboriginal early education program for on-reserve children. Unpublished master’s thesis, Simon Fraser University,  Burnaby, B.C. Canada.</t>
   </si>
   <si>
     <t>WWHV080681</t>
   </si>
   <si>
     <t>Beatch, M., &amp; Le Mare, L. (2007). Taking ownership: The implementation of a non-Aboriginal early education programme for on-reserve children. Australian Journal of Indigenous Education, 36, 77–87.</t>
   </si>
   <si>
     <t>WWHV027129</t>
   </si>
   <si>
     <t>Belliston, L. M. (1998). Program evaluation of Family Connections II, a family enrichment program. (Utah State University; 0241 Advisor: Major Professor: Thomas R. Lee). Masters Abstracts International, 37 (01), 211–142. (AAG1390988)</t>
   </si>
   <si>
+    <t>WWHV095773</t>
+  </si>
+  <si>
+    <t>Billey, T., Kushman, E., Meese, J., Martin, L., Jim, L., Austin-Garrison, M. A., &amp; Allison-Burbank, J. D. (2024). Development of a culturally enhanced caregiver-facilitated language nutrition intervention “+ Language is Medicine” to address developmental delay in Diné (Navajo) toddlers. Frontiers in Public Health, 12. https://doi.org/10.3389/fpubh.2024.1376742</t>
+  </si>
+  <si>
     <t>WWHV014200</t>
   </si>
   <si>
     <t>Black, M., &amp; Powell, D. (2005). Florida HIPPY research brief  6. Tampa, FL: University of South Florida, Louis de la Parte Florida Mental Health Institute, Department of Child &amp; Family Studies.</t>
   </si>
   <si>
     <t>WWHV014201</t>
   </si>
   <si>
     <t>Black, M., &amp; Powell, D. (2005). Florida HIPPY research brief  7. Tampa, FL: University of South Florida, Louis de la Parte Florida Mental Health Institute, Department of Child &amp; Family Studies.</t>
   </si>
   <si>
     <t>WWHV016072</t>
   </si>
   <si>
     <t>Black, M. M., &amp; Powell, D. (2005). Year One HIPPY AmeriCorps evaluation: Parent involvement in literacy activities and children’s receptive vocabulary development. Tampa, FL: University of South Florida, Department of Child and Family Studies.</t>
   </si>
   <si>
     <t>WWHV016075</t>
   </si>
   <si>
     <t>Black, M., &amp; Powell, D. (2006). Year Two HIPPY AmeriCorps evaluation: Children’s receptive vocabulary development, parental involvement in literacy activities for first-year parents, and additional benefits for second-year HIPPY parents. Tampa, FL: University of South Florida, Department of Child and Family Studies.</t>
   </si>
   <si>
     <t>WWHV016076</t>
@@ -497,50 +503,62 @@
   <si>
     <t>WWHV094834</t>
   </si>
   <si>
     <t>Holmes, V. R. (2019). Supporting school readiness through Home Instruction for Parents of Preschool Youngsters (HIPPY) and the Texas Maternal, Infant and Early Childhood Home Visiting (MIECHV) Programs in HISD, 2018-2019 (Research Educational Program Report). Houston Independent School District.</t>
   </si>
   <si>
     <t>WWHV093926</t>
   </si>
   <si>
     <t>Holmes, V. R. (2020). Improving school readiness during the coronavirus pandemic through Home Instruction for Parents of Preschool Youngsters (HIPPY) and the Department of Family and Protective Services Texas Home Visiting Grant, 2019-2020 (Research Educational Program Report). Houston Independent School District.</t>
   </si>
   <si>
     <t>WWHV094835</t>
   </si>
   <si>
     <t>Holmes, V. R. (2021). Investigating current performance trends and academic persistence from prekindergarten to first grade of HISD HIPPY Students, 2020-2021 (Research Educational Program Report). Houston Independent School District.</t>
   </si>
   <si>
     <t>WWHV090807</t>
   </si>
   <si>
     <t>Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Martin, L., Team, P. F. S. S., West, A. L., Neault, N., &amp; Haroz, E. E. (2021). Precision Family Spirit: A pilot randomized implementation trial of a precision home visiting approach with families in Michigan-trial rationale and study protocol. Pilot &amp; Feasibility Studies, 7(1), 1-11. https://doi.org/10.1186/s40814-020-00753-4</t>
   </si>
   <si>
+    <t>WWHV094974</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rebman, P., Martin, L., Kushman, E., Leonard, A., Cisler, A., Gschwind, I., Brayak, A., Amsler, A.M., &amp; Haroz, E. E. (2022). Towards precision home visiting: Results at six months postpartum from a randomized pilot implementation trial to assess the feasibility of a precision approach to Family Spirit. BMC Pregnancy and Childbirth, 22(1), 725. https://doi.org/10.1186/s12884-022-05057-4</t>
+  </si>
+  <si>
+    <t>WWHV074886</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rosenstock, S., Foy Cuddy, R., Neault, N., Yessilth, S., Goklish, N., Nelson, L., Reid, R., &amp; Barlow, A. (2019). Family Spirit Nurture (FSN)—a randomized controlled trial to prevent early childhood obesity in American Indian populations: Trial rationale and study protocol. BMC Obesity, 6(1), 18. https://doi.org/10.1186/s40608-019-0233-9</t>
+  </si>
+  <si>
     <t>WWHV081565</t>
   </si>
   <si>
     <t>Jacobson, A. L. (2003). Evaluating HIPPY in Texas: Process and progress. In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 17).The Hebrew University Magnes Press.</t>
   </si>
   <si>
     <t>WWHV014626</t>
   </si>
   <si>
     <t>Jacobson, A. L., &amp; Ramisetty-Mikler, S. (2000). The HIPPYCORPS initiative: Getting things done. 1999-2000 annual program evaluation report. Dallas, TX: Texas HIPPY Center, System Center at Dallas, Texas.</t>
   </si>
   <si>
     <t>WWHV014311</t>
   </si>
   <si>
     <t>Johnson, K. (2009). State-based home visiting: Strengthening programs through state leadership. New York: National Center for Children in Poverty. </t>
   </si>
   <si>
     <t>WWHV029488</t>
   </si>
   <si>
     <t>Johnson, U. Y., Martinez-Cantu, V., Jacobson, A. L., and Weir, C. (2012). The home instruction for parents of preschool youngsters program’s relationship with mother and school outcomes. Early Education and Development, 23(5), 713–727.</t>
   </si>
   <si>
     <t>WWHV016089</t>
@@ -581,86 +599,122 @@
   <si>
     <t>WWHV081559</t>
   </si>
   <si>
     <t>Le Mare, L. &amp; Audet, K. (2003). The Vancouver HIPPY project: Preliminary findings from a multicultural program. In M. Westheimer (Eds.), Parents making a difference: International research on the home instruction for parents of preschool youngsters (HIPPY) program. The Hebrew University Magnes Press.</t>
   </si>
   <si>
     <t>WWHV027171</t>
   </si>
   <si>
     <t>Lindsey, M. A., Hayward, R. A., &amp; DePanfilis, D. (2010). Gender differences in behavioral outcomes among children at risk of neglect: Findings from a family-focused prevention intervention. Research on Social Work Practice, 20(6), 572–581.</t>
   </si>
   <si>
     <t>WWHV062203</t>
   </si>
   <si>
     <t>Lopez, A., &amp; Bernstein, J. (2016). Parent Possible 2016 HIPPY evaluation. OMNI Institute.</t>
   </si>
   <si>
     <t>WWHV080687</t>
   </si>
   <si>
     <t>Lovejoy, M., &amp; Westheimer, M. (1993). Voices from the field: A case study of one inner-city HIPPY program. National Council of Jewish Women.</t>
   </si>
   <si>
+    <t>WWHV095157</t>
+  </si>
+  <si>
+    <t>Martin, L., Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Russette, H., &amp; Haroz, E. E. (2023). Respecting diverse journeys on many roads: First Peoples of North America can guide us on our path toward precision home visiting. AlterNative: An International Journal of Indigenous Peoples, 19(2), 499–503. https://doi.org/10.1177/11771801231169272</t>
+  </si>
+  <si>
     <t>WWHV027969</t>
   </si>
   <si>
     <t>Martinez-Cantu, V.  (2010). Final Report of 2009-2010: Home Instruction for Parents of  Preschool Youngsters (HIPPY) program. EA10-178-2. Dallas, TX: Department of  Evaluation and Accountability, Dallas Independent School District.</t>
   </si>
   <si>
+    <t>WWHV095922</t>
+  </si>
+  <si>
+    <t>Meisch, A. D., Joraanstad, A., Willenborg, P., Lauderback, E., &amp; Atukpawu-Tipton, G. (2023). Mapping evidence-based home visiting provided by tribal-led organizations. National Home Visiting Resource Center Data in Action Brief. James Bell Associates and Urban Institute. https://nhvrc.org/product/mapping-home-visiting-tribal-led-organizations</t>
+  </si>
+  <si>
+    <t>WWHV095923</t>
+  </si>
+  <si>
+    <t>Moyer, N., Wesner, C., Sarche, M., Chavis, Gachupin, A. E., Nadler, A., Svoboda, E., Asdigian, N., Geary, E., Around Him, D., Dunn, C., &amp; Whitesell, N. (2024). Braiding Research Approaches to understand home visiting in Indigenous communities (OPRE Report No. 2024-366). Office of Planning, Research, and Evaluation; Administration for Children and Families; U.S. Department of Health and Human Services.</t>
+  </si>
+  <si>
     <t>WWHV035854</t>
   </si>
   <si>
     <t>Mullany, B., Barlow, A., Neault, N., Billy, T., Jones, T., Tortice, I., Lorenzo, S., Powers, J., Lake, K., Reid, R., &amp; Walkup, J. (2012). The Family Spirit trial for American Indian teen mothers and their children: CBPR rationale, design, methods and baseline characteristics. Society of Prevention Research, 13, 504-518.</t>
   </si>
   <si>
+    <t>WWHV095924</t>
+  </si>
+  <si>
+    <t>Nadler, A. T., Chavis, E., &amp; Atukpawu-Tipton, G. (2024). Indigenous food sovereignty in tribal home visiting. National Home Visiting Resource Center Innovation Roundup Brief. James Bell Associates. https://nhvrc.org/brief/indigenous-food-sovereignty-tribal-home-visitin…</t>
+  </si>
+  <si>
     <t>WWHV087312</t>
   </si>
   <si>
     <t>Nathans, L., Nievar, A., &amp; Tucker, M. (2019). The effects of the Home Instruction for Parents of Preschool Youngsters program on Latino parenting using propensity score analysis. Journal of Social Service Research. Advance online publication. https://doi.org/10.1080/01488376.2019.1656144</t>
   </si>
   <si>
     <t>WWHV076600</t>
   </si>
   <si>
     <t>Nathans, L., Nievar, A., &amp; Tucker, M. (2020). The effects of the home instruction for parents of preschool youngsters program on Latino parenting using propensity score analysis. Journal of Social Service Research, 46(5), 726–739.</t>
   </si>
   <si>
+    <t>WWHV095925</t>
+  </si>
+  <si>
+    <t>National Academies of Sciences, Engineering, and Medicine. (2023). Complementary Feeding Interventions for Infants and Young Children Under Age 2: Scoping of Promising Interventions to Implement at the Community or State Level. Washington, DC: The National Academies Press. https://doi.org/10.17226/27239</t>
+  </si>
+  <si>
     <t>WWHV012661</t>
   </si>
   <si>
     <t>Necoechea, D. M. (2007). Children at-risk for poor school readiness: The  effect of an early intervention home visiting program on children and parents. Dissertation Abstracts International Section  A: Humanities and Social Sciences, 68 (6-A), 2311.  (Dissertation Abstract: 2007-99230-512)</t>
   </si>
   <si>
     <t>WWHV027122</t>
   </si>
   <si>
     <t>Neiditch, E. R. (2010). Effectiveness and moderators of improvement in a family education program for borderline personality disorder. (St. John’s University, New York; 0192 Advisor: Wilson McDermut). Dissertation Abstracts International, 71 (01B), 73-666. (AAI3395647)</t>
   </si>
   <si>
+    <t>WWHV095928</t>
+  </si>
+  <si>
+    <t>Nelson, L., Mata Lopez, L., Archuleta, S., Skavenski Van Wyk, S., Kushman, E., Martin, L., Mitchell, K., Leffler, E., Wewie, T., Kemp, C., Cuddy, R., Haroz, E.E. (2025). Testing the effectiveness of Family Spirit Strengths (FSS) – a culturally informed intervention designed to prevent mental health and substance misuse for Indigenous families through home visiting. Center for Open Science, https://doi.org/10.31235/osf.io/xv7hz_v1</t>
+  </si>
+  <si>
     <t>WWHV016080</t>
   </si>
   <si>
     <t>Nievar, A. (2008). The impact of HIPPY on attachment and maternal sensitivity. University of North Texas research with a grant from the Timberlawn Foundation.</t>
   </si>
   <si>
     <t>WWHV075439</t>
   </si>
   <si>
     <t>Nievar, A., Brown, A. L., Nathans, L., Chen, Q., &amp; Martinez-Cantu, V. (2018). Home visiting among inner-city families: Links to early academic achievement. Early Education and Development, 29(8), 1115–1128. https://doi.org/10.1080/10409289.2018.1506229</t>
   </si>
   <si>
     <t>WWHV028217</t>
   </si>
   <si>
     <t>Nievar, A. M., Jacobson, A., Chen, Q., Johnson, U., &amp; Dier, S.  (2011). Impact of HIPPY on home learning environments of Latino families. Early Childhood Research Quarterly, 26(3), 268-277.</t>
   </si>
   <si>
     <t>WWHV003756</t>
   </si>
   <si>
     <t>Nievar, A. M. , Jacobson, A.,  &amp; Dier, S. (2008). Home visiting for  at-risk preschoolers: A successful model for Latino families.  Paper presented at the Annual Conference of  the National Council on Family Relations, Little Rock, AR.</t>
   </si>
   <si>
     <t>WWHV016073</t>
@@ -689,54 +743,66 @@
   <si>
     <t>WWHV080698</t>
   </si>
   <si>
     <t>Palmer, L. L. (2016). Parental engagement: Stakeholders’ perceptions of the impact on student academic achievement (Publication No. 1832953488) [Doctoral dissertation, Keiser University]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>WWHV087249</t>
   </si>
   <si>
     <t>Payne, T., Joseph, R. A., Yampolskaya, S., &amp; Vatalaro, A. (2020). Florida HIPPY parents successfully prepare their children for kindergarten. Early Childhood Research Quarterly, 53(4), 650-657. </t>
   </si>
   <si>
     <t>WWHV081563</t>
   </si>
   <si>
     <t>Rebello Britto, P. &amp; Brooks-Gunn, J. (2003). HIPPY program’s influence on establishing home-school partnerships and enhancing children’s school readiness. In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 15).The Hebrew University Magnes Press.</t>
   </si>
   <si>
     <t>WWHV016083</t>
   </si>
   <si>
     <t>Reinhold, D. (2007). Integration von migrantenkindern – sprachprogramme im vergleich [Integration of migrant children – comparison of language programs]. Unpublished doctoral dissertation, Otto-Friedrich-Universität Bamberg, Bamberg, Germany.</t>
   </si>
   <si>
+    <t>WWHV092234</t>
+  </si>
+  <si>
+    <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
+  </si>
+  <si>
     <t>WWHV081555</t>
   </si>
   <si>
     <t>Roundtree, W. (2003). Maternal scaffolding behavior within the HIPPY context. In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 10).The Hebrew University Magnes Press.</t>
+  </si>
+  <si>
+    <t>WWHV094422</t>
+  </si>
+  <si>
+    <t>Russette, H. C., Grubin, F., Ingalls, A., Martin, L., Leonard, A., Kushman, E., Cisler, A., Leffler, E., Herman, A., &amp; Haroz, E. E. (2022). Home visitor perspectives on implementing a precision approach to home visiting in communities serving Native American families. Infant Mental Health Journal, 43(5), 744–755. https://doi.org/10.1002/imhj.22012</t>
   </si>
   <si>
     <t>WWHV013351</t>
   </si>
   <si>
     <t>Sanford, F. G. (2005). An analysis of the impact of the Family Connections program on the academic performance of socioeconomically disadvantaged elementary school students (California). (Azusa Pacific University; 1323 Advisor: Adviser Ying Hong Jiang). Dissertation Abstracts International, 67 (02A), 134-473. (AAI3207576)</t>
   </si>
   <si>
     <t>WWHV081562</t>
   </si>
   <si>
     <t>Schuberth, O. (2003). The mutually reinforcing roles of volunteers and professionals: HIPPY as a case in point. In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 14).The Hebrew University Magnes Press.</t>
   </si>
   <si>
     <t>WWHV034255</t>
   </si>
   <si>
     <t>Shulruf, B., &amp; Wang, G. (2011). Parent influence on outcomes for children: HIPPY as a cost-effective option. Revista De Cercetare Si Interventie Sociala, 34, 7-20.</t>
   </si>
   <si>
     <t>WWHV016068</t>
   </si>
   <si>
     <t>Shum, J. (n.d.). McIntyre middle school study. Montgomery, AL: Alabama HIPPY.</t>
   </si>
@@ -881,52 +947,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1190,2322 +1259,2500 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E132"/>
+  <dimension ref="A1:E143"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E143"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="672.264" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="72.982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
-[...2 lines deleted...]
-      <c r="D2" t="s">
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
+      <c r="E2" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
-[...2 lines deleted...]
-      <c r="E3">
+      <c r="D3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C4" t="s">
-[...5 lines deleted...]
-      <c r="E4">
+      <c r="C4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="C5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="E5">
+      <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C6" t="s">
-[...2 lines deleted...]
-      <c r="D6" t="s">
+      <c r="C6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="E6">
+      <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C7" t="s">
-[...2 lines deleted...]
-      <c r="D7" t="s">
+      <c r="C7" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E7">
+      <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C8" t="s">
-[...5 lines deleted...]
-      <c r="E8">
+      <c r="C8" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C9" t="s">
-[...2 lines deleted...]
-      <c r="D9" t="s">
+      <c r="C9" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="E9">
+      <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
-      <c r="A10" t="s">
+      <c r="A10" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C10" t="s">
-[...2 lines deleted...]
-      <c r="D10" t="s">
+      <c r="C10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="E10">
+      <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
-      <c r="A11" t="s">
+      <c r="A11" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C11" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="C11" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="E11">
+      <c r="E11" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
-      <c r="A12" t="s">
+      <c r="A12" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C12" t="s">
-[...2 lines deleted...]
-      <c r="D12" t="s">
+      <c r="C12" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="E12">
+      <c r="E12" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
-      <c r="A13" t="s">
+      <c r="A13" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C13" t="s">
-[...2 lines deleted...]
-      <c r="D13" t="s">
+      <c r="C13" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E13">
+      <c r="E13" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
-      <c r="A14" t="s">
+      <c r="A14" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C14" t="s">
-[...2 lines deleted...]
-      <c r="D14" t="s">
+      <c r="C14" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="E14">
+      <c r="E14" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
-      <c r="A15" t="s">
+      <c r="A15" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="C15" t="s">
-[...2 lines deleted...]
-      <c r="D15" t="s">
+      <c r="C15" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="E15">
+      <c r="E15" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
-      <c r="A16" t="s">
+      <c r="A16" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="C16" t="s">
-[...5 lines deleted...]
-      <c r="E16">
+      <c r="C16" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E16" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
-      <c r="A17" t="s">
+      <c r="A17" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="C17" t="s">
-[...5 lines deleted...]
-      <c r="E17">
+      <c r="C17" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
-      <c r="A18" t="s">
+      <c r="A18" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B18" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="C18" t="s">
-[...5 lines deleted...]
-      <c r="E18">
+      <c r="C18" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
-      <c r="A19" t="s">
+      <c r="A19" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B19" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="C19" t="s">
-[...5 lines deleted...]
-      <c r="E19">
+      <c r="C19" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E19" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:5">
-      <c r="A20" t="s">
+      <c r="A20" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B20" t="s">
+      <c r="B20" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="C20" t="s">
+      <c r="C20" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D20" t="s">
+      <c r="D20" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="E20">
+      <c r="E20" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
-      <c r="A21" t="s">
+      <c r="A21" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B21" t="s">
+      <c r="B21" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="C21" t="s">
+      <c r="C21" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D21" t="s">
+      <c r="D21" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="E21">
+      <c r="E21" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
-      <c r="A22" t="s">
+      <c r="A22" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B22" t="s">
+      <c r="B22" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="C22" t="s">
+      <c r="C22" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D22" t="s">
+      <c r="D22" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="E22">
+      <c r="E22" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:5">
-      <c r="A23" t="s">
+      <c r="A23" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="B23" t="s">
+      <c r="B23" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="C23" t="s">
+      <c r="C23" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D23" t="s">
+      <c r="D23" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="E23">
+      <c r="E23" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
-      <c r="A24" t="s">
+      <c r="A24" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="B24" t="s">
+      <c r="B24" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="C24" t="s">
-[...2 lines deleted...]
-      <c r="D24" t="s">
+      <c r="C24" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="E24">
+      <c r="E24" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="25" spans="1:5">
-      <c r="A25" t="s">
+      <c r="A25" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B25" t="s">
+      <c r="B25" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="C25" t="s">
-[...5 lines deleted...]
-      <c r="E25">
+      <c r="C25" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E25" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
-      <c r="A26" t="s">
+      <c r="A26" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="B26" t="s">
+      <c r="B26" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="C26" t="s">
-[...5 lines deleted...]
-      <c r="E26">
+      <c r="C26" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E26" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:5">
-      <c r="A27" t="s">
+      <c r="A27" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="B27" t="s">
+      <c r="B27" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="C27" t="s">
+      <c r="C27" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D27" t="s">
-[...2 lines deleted...]
-      <c r="E27">
+      <c r="D27" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E27" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:5">
-      <c r="A28" t="s">
+      <c r="A28" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="B28" t="s">
+      <c r="B28" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="C28" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="C28" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E28" s="1">
+        <v>2.3</v>
       </c>
     </row>
     <row r="29" spans="1:5">
-      <c r="A29" t="s">
+      <c r="A29" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="B29" t="s">
+      <c r="B29" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="C29" t="s">
-[...5 lines deleted...]
-      <c r="E29">
+      <c r="C29" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E29" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:5">
-      <c r="A30" t="s">
+      <c r="A30" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="B30" t="s">
+      <c r="B30" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="C30" t="s">
-[...5 lines deleted...]
-      <c r="E30">
+      <c r="C30" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E30" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:5">
-      <c r="A31" t="s">
+      <c r="A31" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="B31" t="s">
+      <c r="B31" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="C31" t="s">
-[...5 lines deleted...]
-      <c r="E31">
+      <c r="C31" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E31" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:5">
-      <c r="A32" t="s">
+      <c r="A32" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="B32" t="s">
+      <c r="B32" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="C32" t="s">
-[...5 lines deleted...]
-      <c r="E32">
+      <c r="C32" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E32" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:5">
-      <c r="A33" t="s">
+      <c r="A33" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="B33" t="s">
+      <c r="B33" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="C33" t="s">
-[...2 lines deleted...]
-      <c r="D33" t="s">
+      <c r="C33" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E33" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="E33">
-[...13 lines deleted...]
-      <c r="D34" t="s">
+      <c r="E34" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D35" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="E34">
-[...16 lines deleted...]
-      <c r="E35">
+      <c r="E35" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:5">
-      <c r="A36" t="s">
+      <c r="A36" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="B36" t="s">
+      <c r="B36" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="C36" t="s">
-[...5 lines deleted...]
-      <c r="E36">
+      <c r="C36" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E36" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:5">
-      <c r="A37" t="s">
+      <c r="A37" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="B37" t="s">
+      <c r="B37" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="C37" t="s">
-[...5 lines deleted...]
-      <c r="E37">
+      <c r="C37" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E37" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:5">
-      <c r="A38" t="s">
+      <c r="A38" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="B38" t="s">
+      <c r="B38" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="C38" t="s">
-[...5 lines deleted...]
-      <c r="E38">
+      <c r="C38" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E38" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:5">
-      <c r="A39" t="s">
+      <c r="A39" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="B39" t="s">
+      <c r="B39" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="C39" t="s">
-[...2 lines deleted...]
-      <c r="D39" t="s">
+      <c r="C39" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E39" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D40" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E39">
-[...16 lines deleted...]
-      <c r="E40">
+      <c r="E40" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:5">
-      <c r="A41" t="s">
+      <c r="A41" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="B41" t="s">
+      <c r="B41" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="C41" t="s">
-[...5 lines deleted...]
-      <c r="E41">
+      <c r="C41" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E41" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:5">
-      <c r="A42" t="s">
+      <c r="A42" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="B42" t="s">
+      <c r="B42" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="C42" t="s">
-[...5 lines deleted...]
-      <c r="E42">
+      <c r="C42" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E42" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:5">
-      <c r="A43" t="s">
+      <c r="A43" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B43" t="s">
+      <c r="B43" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="C43" t="s">
-[...5 lines deleted...]
-      <c r="E43">
+      <c r="C43" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E43" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:5">
-      <c r="A44" t="s">
+      <c r="A44" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="B44" t="s">
+      <c r="B44" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="C44" t="s">
-[...2 lines deleted...]
-      <c r="D44" t="s">
+      <c r="C44" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E44" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D45" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="E44">
-[...13 lines deleted...]
-      <c r="D45" t="s">
+      <c r="E45" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D46" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E45">
+      <c r="E46" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
-[...9 lines deleted...]
-      <c r="D46" t="s">
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D47" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="E46">
-[...13 lines deleted...]
-      <c r="D47" t="s">
+      <c r="E47" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D48" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="E47">
-[...13 lines deleted...]
-      <c r="D48" t="s">
+      <c r="E48" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D49" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="E48">
-[...10 lines deleted...]
-      <c r="C49" t="s">
+      <c r="E49" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C50" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D49" t="s">
-[...19 lines deleted...]
-      <c r="E50">
+      <c r="D50" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E50" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E51" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
-[...15 lines deleted...]
-    </row>
     <row r="52" spans="1:5">
-      <c r="A52" t="s">
+      <c r="A52" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="B52" t="s">
+      <c r="B52" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="C52" t="s">
-[...5 lines deleted...]
-      <c r="E52">
+      <c r="C52" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E52" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:5">
-      <c r="A53" t="s">
+      <c r="A53" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="B53" t="s">
+      <c r="B53" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="C53" t="s">
+      <c r="C53" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E53" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C54" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D53" t="s">
-[...13 lines deleted...]
-      <c r="C54" t="s">
+      <c r="D54" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E54" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C55" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D54" t="s">
-[...13 lines deleted...]
-      <c r="C55" t="s">
+      <c r="D55" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E55" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C56" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D55" t="s">
-[...13 lines deleted...]
-      <c r="C56" t="s">
+      <c r="D56" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E56" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C57" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D56" t="s">
-[...19 lines deleted...]
-      <c r="E57">
+      <c r="D57" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E57" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:5">
-      <c r="A58" t="s">
+      <c r="A58" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="B58" t="s">
+      <c r="B58" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="C58" t="s">
-[...5 lines deleted...]
-      <c r="E58">
+      <c r="C58" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E58" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:5">
-      <c r="A59" t="s">
+      <c r="A59" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="B59" t="s">
+      <c r="B59" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="C59" t="s">
-[...5 lines deleted...]
-      <c r="E59">
+      <c r="C59" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E59" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:5">
-      <c r="A60" t="s">
+      <c r="A60" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="B60" t="s">
+      <c r="B60" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="C60" t="s">
-[...5 lines deleted...]
-      <c r="E60">
+      <c r="C60" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E60" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E61" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
-[...9 lines deleted...]
-      <c r="D61" t="s">
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D62" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="E61">
-[...16 lines deleted...]
-      <c r="E62">
+      <c r="E62" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:5">
-      <c r="A63" t="s">
+      <c r="A63" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="B63" t="s">
+      <c r="B63" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="C63" t="s">
+      <c r="C63" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E63" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C64" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D63" t="s">
-[...19 lines deleted...]
-      <c r="E64">
+      <c r="D64" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E64" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:5">
-      <c r="A65" t="s">
+      <c r="A65" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="B65" t="s">
+      <c r="B65" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="C65" t="s">
-[...5 lines deleted...]
-      <c r="E65">
+      <c r="C65" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E65" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E66" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
-[...6 lines deleted...]
-      <c r="C66" t="s">
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C67" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D66" t="s">
-[...2 lines deleted...]
-      <c r="E66">
+      <c r="D67" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E67" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
-[...6 lines deleted...]
-      <c r="C67" t="s">
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="C68" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D67" t="s">
+      <c r="D68" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E67">
+      <c r="E68" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
-[...15 lines deleted...]
-    </row>
     <row r="69" spans="1:5">
-      <c r="A69" t="s">
+      <c r="A69" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="B69" t="s">
+      <c r="B69" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="C69" t="s">
+      <c r="C69" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E69" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C70" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D69" t="s">
-[...13 lines deleted...]
-      <c r="C70" t="s">
+      <c r="D70" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E70" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="C71" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D70" t="s">
-[...19 lines deleted...]
-      <c r="E71">
+      <c r="D71" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E71" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E72" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
-[...12 lines deleted...]
-      <c r="E72">
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E73" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
-[...9 lines deleted...]
-      <c r="D73" t="s">
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D74" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="E73">
+      <c r="E74" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
-[...6 lines deleted...]
-      <c r="C74" t="s">
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="C75" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D74" t="s">
-[...2 lines deleted...]
-      <c r="E74">
+      <c r="D75" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E75" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
-[...15 lines deleted...]
-    </row>
     <row r="76" spans="1:5">
-      <c r="A76" t="s">
+      <c r="A76" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="B76" t="s">
+      <c r="B76" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="C76" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="C76" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E76" s="1">
+        <v>2.3</v>
       </c>
     </row>
     <row r="77" spans="1:5">
-      <c r="A77" t="s">
+      <c r="A77" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="B77" t="s">
+      <c r="B77" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="C77" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="C77" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E77" s="1">
+        <v>2.3</v>
       </c>
     </row>
     <row r="78" spans="1:5">
-      <c r="A78" t="s">
+      <c r="A78" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="B78" t="s">
+      <c r="B78" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="C78" t="s">
-[...2 lines deleted...]
-      <c r="D78" t="s">
+      <c r="C78" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E78" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E79" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E80" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D81" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="E78">
-[...50 lines deleted...]
-      <c r="E81">
+      <c r="E81" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E82" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E83" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E84" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
-[...43 lines deleted...]
-      <c r="D84" t="s">
+    <row r="85" spans="1:5">
+      <c r="A85" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E85" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E86" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D87" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="E84">
-[...16 lines deleted...]
-      <c r="E85">
+      <c r="E87" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E88" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
-[...6 lines deleted...]
-      <c r="C86" t="s">
+    <row r="89" spans="1:5">
+      <c r="A89" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="C89" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D86" t="s">
-[...50 lines deleted...]
-      <c r="D89" t="s">
+      <c r="D89" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E89" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E90" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E91" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E92" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D93" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="E89">
-[...10 lines deleted...]
-      <c r="C90" t="s">
+      <c r="E93" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C94" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D90" t="s">
+      <c r="D94" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E94" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E95" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D96" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="E90">
-[...16 lines deleted...]
-      <c r="E91">
+      <c r="E96" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E97" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E98" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
-[...9 lines deleted...]
-      <c r="D92" t="s">
+    <row r="99" spans="1:5">
+      <c r="A99" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D99" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="E92">
-[...13 lines deleted...]
-      <c r="D93" t="s">
+      <c r="E99" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E100" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D101" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="E93">
-[...10 lines deleted...]
-      <c r="C94" t="s">
+      <c r="E101" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C102" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D94" t="s">
-[...16 lines deleted...]
-      <c r="D95" t="s">
+      <c r="D102" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E102" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E103" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D104" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="E95">
-[...13 lines deleted...]
-      <c r="D96" t="s">
+      <c r="E104" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D105" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="E96">
-[...13 lines deleted...]
-      <c r="D97" t="s">
+      <c r="E105" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D106" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="E97">
-[...13 lines deleted...]
-      <c r="D98" t="s">
+      <c r="E106" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D107" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="E98">
-[...47 lines deleted...]
-      <c r="D101" t="s">
+      <c r="E107" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E108" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E109" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D110" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="E101">
-[...47 lines deleted...]
-      <c r="D104" t="s">
+      <c r="E110" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E111" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E112" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D113" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="E104">
+      <c r="E113" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
-[...57 lines deleted...]
-      <c r="C108" t="s">
+    <row r="114" spans="1:5">
+      <c r="A114" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E114" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E115" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="E116" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E117" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E118" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="C119" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D108" t="s">
-[...64 lines deleted...]
-      <c r="C112" t="s">
+      <c r="D119" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E119" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E120" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E121" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E122" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="C123" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D112" t="s">
+      <c r="D123" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E112">
-[...47 lines deleted...]
-      <c r="D115" t="s">
+      <c r="E123" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E124" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
+      <c r="A125" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E125" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D126" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="E115">
+      <c r="E126" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
-[...43 lines deleted...]
-      <c r="D118" t="s">
+    <row r="127" spans="1:5">
+      <c r="A127" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E127" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
+      <c r="A128" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E128" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
+      <c r="A129" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D129" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="E118">
-[...27 lines deleted...]
-      <c r="C120" t="s">
+      <c r="E129" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
+      <c r="A130" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E130" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
+      <c r="A131" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="C131" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D120" t="s">
-[...2 lines deleted...]
-      <c r="E120">
+      <c r="D131" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E131" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
-[...60 lines deleted...]
-      <c r="D124" t="s">
+    <row r="132" spans="1:5">
+      <c r="A132" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E132" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
+      <c r="A133" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E133" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
+      <c r="A134" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E134" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
+      <c r="A135" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D135" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E124">
-[...10 lines deleted...]
-      <c r="C125" t="s">
+      <c r="E135" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
+      <c r="A136" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="C136" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D125" t="s">
+      <c r="D136" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="E125">
-[...61 lines deleted...]
-      <c r="C129" t="s">
+      <c r="E136" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
+      <c r="A137" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E137" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
+      <c r="A138" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E138" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
+      <c r="A139" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E139" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
+      <c r="A140" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="C140" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D129" t="s">
-[...50 lines deleted...]
-      <c r="D132" t="s">
+      <c r="D140" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E140" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
+      <c r="A141" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E141" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
+      <c r="A142" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E142" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
+      <c r="A143" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D143" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E132">
+      <c r="E143" s="1">
         <v>2.1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>