--- v0 (2025-10-04)
+++ v1 (2026-06-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV030846</t>
   </si>
   <si>
     <t>Akister, J., &amp; Johnson, K. (2003). Research into practice. Community Care, (1494), 52.</t>
   </si>
   <si>
     <t>Home-Start</t>
   </si>
   <si>
@@ -158,50 +158,59 @@
   <si>
     <t>Barnes, J., MacPherson, K., &amp; Senior, R. (2006). Right from the start: An evaluation of Home-Start support with mothers of newborn infants. [Part 1. Quantitative results]. Final report to the Health Foundation.</t>
   </si>
   <si>
     <t>Not applicable (NA) - additional source</t>
   </si>
   <si>
     <t>WWHV004250</t>
   </si>
   <si>
     <t>Barnes, J., Senior, R., &amp; MacPherson, K. (2009). The utility of volunteer home-visiting support to prevent maternal depression in the first year of life. Child: Care, Health &amp; Development, 35(6), 807-816.</t>
   </si>
   <si>
     <t>WWHV094857</t>
   </si>
   <si>
     <t>Because childhood can’t wait: Home-Start impact report. (2019). Home-Start UK.</t>
   </si>
   <si>
     <t>WWHV027129</t>
   </si>
   <si>
     <t>Belliston, L. M. (1998). Program evaluation of Family Connections II, a family enrichment program. (Utah State University; 0241 Advisor: Major Professor: Thomas R. Lee). Masters Abstracts International, 37 (01), 211–142. (AAG1390988)</t>
   </si>
   <si>
+    <t>WWHV095773</t>
+  </si>
+  <si>
+    <t>Billey, T., Kushman, E., Meese, J., Martin, L., Jim, L., Austin-Garrison, M. A., &amp; Allison-Burbank, J. D. (2024). Development of a culturally enhanced caregiver-facilitated language nutrition intervention “+ Language is Medicine” to address developmental delay in Diné (Navajo) toddlers. Frontiers in Public Health, 12. https://doi.org/10.3389/fpubh.2024.1376742</t>
+  </si>
+  <si>
+    <t>Not applicable (NA) - implementation study</t>
+  </si>
+  <si>
     <t>WWHV027481</t>
   </si>
   <si>
     <t>Chamberlain,P  (1995). Family Connections – Treatment foster-care for adolescents. Eugene,  OR: Northwest Media</t>
   </si>
   <si>
     <t>WWHV029900</t>
   </si>
   <si>
     <t>Dekovic, M., Asscher, J. J., Hermanns, J., Reitz, E., Prinzie, P., &amp; van den Akker, A. L. (2010). Tracing changes in families who participated in the Home-Start parenting program: Parental sense of competence as mechanism of change. Prevention Science, 11, 263-274.</t>
   </si>
   <si>
     <t>WWHV014195</t>
   </si>
   <si>
     <t>DePanfilis, D. (2002). Helping families prevent neglect - final report. (Grant No. 90CA1580). Baltimore, MD: University of Maryland School of Social Work.</t>
   </si>
   <si>
     <t>WWHV027422</t>
   </si>
   <si>
     <t>DePanfilis, D.  (2009). Using prevention science to reduce the risk of child neglect. Children Australia, 34(1), 40–44.</t>
   </si>
   <si>
     <t>WWHV014196</t>
@@ -230,159 +239,216 @@
   <si>
     <t>WWHV027173</t>
   </si>
   <si>
     <t>Girvin, H., DePanfilis, D., &amp; Daining, C. (2007). Predicting program completion among families enrolled in a child neglect preventive intervention. Research on Social Work Practice, 17(6), 674–685.</t>
   </si>
   <si>
     <t>WWHV071402</t>
   </si>
   <si>
     <t>Hann, M. (2017). Engaging fathers: The next challenge for Home-Start. Journal of Health Visiting, 5(7), 334–337.</t>
   </si>
   <si>
     <t>WWHV075668</t>
   </si>
   <si>
     <t>Haroz, E. E., Ingalls, A., Kee, C., Goklish, N., Neault, N., Begay, M., &amp; Barlow, A. (2019). Informing precision home visiting: Identifying meaningful subgroups of families who benefit most from Family Spirit. Prevention Science : The Official Journal of the Society for Prevention Research, 8, 1244-1254. https://doi.org/10.1007/s11121-019-01039-9</t>
   </si>
   <si>
     <t>WWHV086258</t>
   </si>
   <si>
     <t>Haroz, E. E., Ingalls, A., Wadlin, J., Kee, C., Begay, M., Neault, N., &amp; Barlow, A. (2020). Utilizing broad-based partnerships to design a precision approach to implementing evidence-based home visiting. Journal of Community Psychology, 48(4), 1100-1113. https://doi.org/10.1002%2Fjcop.22281</t>
   </si>
   <si>
-    <t>Not applicable (NA) - implementation study</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV029899</t>
   </si>
   <si>
     <t>Harrison, M. (1983). The 'home-start' scheme. Midwife, Health Visitor &amp; Community Nurse, 19(8), 328-330.</t>
   </si>
   <si>
     <t>WWHV029898</t>
   </si>
   <si>
     <t>Harrison, M. (1984). The experience of home-start. Health Visitor, 57(6), 168.</t>
   </si>
   <si>
     <t>WWHV027124</t>
   </si>
   <si>
     <t>Hayward, R. A. (2009). Neighborhood conditions, father involvement, parenting competence, and behavior problems in a sample of children at risk for neglect: A structural equation model. (University of Maryland, Baltimore; 0373 Advisor: Diane DePanfilis). Dissertation Abstracts International, 70 (04A), 130-1428. (AAI3355088)</t>
   </si>
   <si>
     <t>WWHV027810</t>
   </si>
   <si>
     <t>Heads,  T. C. (1996). A social interactional approach, vol. 5: Family Connections. Criminal Behaviour and Mental Health, 6 (1),  108-109.</t>
   </si>
   <si>
     <t>WWHV038827</t>
   </si>
   <si>
     <t>Hermanns, J. M., Asscher, J. J., Zijlstra, B. J., Hoffenaar, P. J., &amp; Dekovič, M. (2013). Long-term changes in parenting and child behavior after the Home-Start family support program. Children and Youth Services Review, 35(4), 678–684.</t>
   </si>
   <si>
     <t>WWHV094855</t>
   </si>
   <si>
     <t>Home is where we start from. (2021). Home-Start UK.</t>
   </si>
   <si>
     <t>WWHV090807</t>
   </si>
   <si>
     <t>Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Martin, L., Team, P. F. S. S., West, A. L., Neault, N., &amp; Haroz, E. E. (2021). Precision Family Spirit: A pilot randomized implementation trial of a precision home visiting approach with families in Michigan-trial rationale and study protocol. Pilot &amp; Feasibility Studies, 7(1), 1-11. https://doi.org/10.1186/s40814-020-00753-4</t>
   </si>
   <si>
+    <t>WWHV094974</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rebman, P., Martin, L., Kushman, E., Leonard, A., Cisler, A., Gschwind, I., Brayak, A., Amsler, A.M., &amp; Haroz, E. E. (2022). Towards precision home visiting: Results at six months postpartum from a randomized pilot implementation trial to assess the feasibility of a precision approach to Family Spirit. BMC Pregnancy and Childbirth, 22(1), 725. https://doi.org/10.1186/s12884-022-05057-4</t>
+  </si>
+  <si>
+    <t>WWHV074886</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rosenstock, S., Foy Cuddy, R., Neault, N., Yessilth, S., Goklish, N., Nelson, L., Reid, R., &amp; Barlow, A. (2019). Family Spirit Nurture (FSN)—a randomized controlled trial to prevent early childhood obesity in American Indian populations: Trial rationale and study protocol. BMC Obesity, 6(1), 18. https://doi.org/10.1186/s40608-019-0233-9</t>
+  </si>
+  <si>
     <t>WWHV047145</t>
   </si>
   <si>
     <t>Jones, C. C., Hayter, M., &amp; Jomeen, J. (2015). A Home-Start peer support scheme for women with low mood following childbirth. Community Practitioner, 88(9), 41–44.</t>
   </si>
   <si>
     <t>WWHV049712</t>
   </si>
   <si>
     <t>Kenkre, J., &amp; Young, E. (2014). Building resilience: Volunteer support for families with complex circumstances and needs. [Unpublished manuscript submitted to HomVEE].</t>
   </si>
   <si>
     <t>WWHV027171</t>
   </si>
   <si>
     <t>Lindsey, M. A., Hayward, R. A., &amp; DePanfilis, D. (2010). Gender differences in behavioral outcomes among children at risk of neglect: Findings from a family-focused prevention intervention. Research on Social Work Practice, 20(6), 572–581.</t>
   </si>
   <si>
     <t>WWHV030869</t>
   </si>
   <si>
     <t>MacPherson, K., Barnes, J., Nichols, M., &amp; Dixon, S. (2010). Volunteer support for mothers with new babies: Perceptions of need and support received. Children &amp; Society, 24(3), 175-187. doi:10.1111/j.1099-0860.2009.00227.x</t>
   </si>
   <si>
     <t>WWHV049711</t>
   </si>
   <si>
     <t>Making a difference for children and families: Home-Start social impact report 2014. (2015). Home-Start UK.</t>
   </si>
   <si>
+    <t>WWHV095157</t>
+  </si>
+  <si>
+    <t>Martin, L., Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Russette, H., &amp; Haroz, E. E. (2023). Respecting diverse journeys on many roads: First Peoples of North America can guide us on our path toward precision home visiting. AlterNative: An International Journal of Indigenous Peoples, 19(2), 499–503. https://doi.org/10.1177/11771801231169272</t>
+  </si>
+  <si>
     <t>WWHV028238</t>
   </si>
   <si>
     <t>McAuley, C., Knapp, M., Beecham, J., McCurry, N., &amp; Sleed, M. (2004). Young families under stress: Outcomes and costs of Home-Start support. Joseph Rowntree Foundation.</t>
   </si>
   <si>
     <t>WWHV030805</t>
   </si>
   <si>
     <t>McGuffin, V. (2002). Family support: Measuring the benefits to families. Child Care in Practice, 8(4), 251.</t>
   </si>
   <si>
     <t>WWHV029907</t>
   </si>
   <si>
     <t>Mcrae, R. E. (2002). The treatment of child neglect through a comprehensive service strategy including home-based therapy, play therapy, parent education, and parent-child interaction therapy. (Doctoral dissertation, Alliant International University, 2002). Dissertation Abstracts International, 63(08B), ISSN No. 0419-4217 (AAI3061081).</t>
   </si>
   <si>
+    <t>WWHV095922</t>
+  </si>
+  <si>
+    <t>Meisch, A. D., Joraanstad, A., Willenborg, P., Lauderback, E., &amp; Atukpawu-Tipton, G. (2023). Mapping evidence-based home visiting provided by tribal-led organizations. National Home Visiting Resource Center Data in Action Brief. James Bell Associates and Urban Institute. https://nhvrc.org/product/mapping-home-visiting-tribal-led-organizations</t>
+  </si>
+  <si>
+    <t>WWHV095923</t>
+  </si>
+  <si>
+    <t>Moyer, N., Wesner, C., Sarche, M., Chavis, Gachupin, A. E., Nadler, A., Svoboda, E., Asdigian, N., Geary, E., Around Him, D., Dunn, C., &amp; Whitesell, N. (2024). Braiding Research Approaches to understand home visiting in Indigenous communities (OPRE Report No. 2024-366). Office of Planning, Research, and Evaluation; Administration for Children and Families; U.S. Department of Health and Human Services.</t>
+  </si>
+  <si>
     <t>WWHV035854</t>
   </si>
   <si>
     <t>Mullany, B., Barlow, A., Neault, N., Billy, T., Jones, T., Tortice, I., Lorenzo, S., Powers, J., Lake, K., Reid, R., &amp; Walkup, J. (2012). The Family Spirit trial for American Indian teen mothers and their children: CBPR rationale, design, methods and baseline characteristics. Society of Prevention Research, 13, 504-518.</t>
   </si>
   <si>
+    <t>WWHV095924</t>
+  </si>
+  <si>
+    <t>Nadler, A. T., Chavis, E., &amp; Atukpawu-Tipton, G. (2024). Indigenous food sovereignty in tribal home visiting. National Home Visiting Resource Center Innovation Roundup Brief. James Bell Associates. https://nhvrc.org/brief/indigenous-food-sovereignty-tribal-home-visitin…</t>
+  </si>
+  <si>
+    <t>WWHV095925</t>
+  </si>
+  <si>
+    <t>National Academies of Sciences, Engineering, and Medicine. (2023). Complementary Feeding Interventions for Infants and Young Children Under Age 2: Scoping of Promising Interventions to Implement at the Community or State Level. Washington, DC: The National Academies Press. https://doi.org/10.17226/27239</t>
+  </si>
+  <si>
     <t>WWHV027122</t>
   </si>
   <si>
     <t>Neiditch, E. R. (2010). Effectiveness and moderators of improvement in a family education program for borderline personality disorder. (St. John’s University, New York; 0192 Advisor: Wilson McDermut). Dissertation Abstracts International, 71 (01B), 73-666. (AAI3395647)</t>
   </si>
   <si>
+    <t>WWHV095928</t>
+  </si>
+  <si>
+    <t>Nelson, L., Mata Lopez, L., Archuleta, S., Skavenski Van Wyk, S., Kushman, E., Martin, L., Mitchell, K., Leffler, E., Wewie, T., Kemp, C., Cuddy, R., Haroz, E.E. (2025). Testing the effectiveness of Family Spirit Strengths (FSS) – a culturally informed intervention designed to prevent mental health and substance misuse for Indigenous families through home visiting. Center for Open Science, https://doi.org/10.31235/osf.io/xv7hz_v1</t>
+  </si>
+  <si>
     <t>WWHV003674</t>
   </si>
   <si>
     <t>Oakley, A., Rajan, L., &amp; Turner, H. (1998).  Evaluating parent support initiatives: Lessons from two case studies. Health &amp; Social Care in the Community, 6(5), 318-330.</t>
+  </si>
+  <si>
+    <t>WWHV092234</t>
+  </si>
+  <si>
+    <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
+  </si>
+  <si>
+    <t>WWHV094422</t>
+  </si>
+  <si>
+    <t>Russette, H. C., Grubin, F., Ingalls, A., Martin, L., Leonard, A., Kushman, E., Cisler, A., Leffler, E., Herman, A., &amp; Haroz, E. E. (2022). Home visitor perspectives on implementing a precision approach to home visiting in communities serving Native American families. Infant Mental Health Journal, 43(5), 744–755. https://doi.org/10.1002/imhj.22012</t>
   </si>
   <si>
     <t>WWHV013351</t>
   </si>
   <si>
     <t>Sanford, F. G. (2005). An analysis of the impact of the Family Connections program on the academic performance of socioeconomically disadvantaged elementary school students (California). (Azusa Pacific University; 1323 Advisor: Adviser Ying Hong Jiang). Dissertation Abstracts International, 67 (02A), 134-473. (AAI3207576)</t>
   </si>
   <si>
     <t>WWHV027126</t>
   </si>
   <si>
     <t>Silva, J. J. (2008). Parental participation: A descriptive study of approaches and involvement strategies in early childhood education by home educators in the Family Connections program. (Alliant International University, Fresno; 1435 Advisor: Xuanning Fu). Dissertation Abstracts International, 69 (09A), 260-3416. (AAI3329913)</t>
   </si>
   <si>
     <t>WWHV067047</t>
   </si>
   <si>
     <t>Smallegange, E. S., Hermanns, J., &amp; Oort, F. J. (2018). Evaluating the effectiveness of Home-Start support in Dutch families. Journal of Social Work, 19(3), 327-350.</t>
   </si>
   <si>
     <t>WWHV094860</t>
   </si>
   <si>
     <t>Strong families make strong communities: Home-Start’s social impact report. (2017). Home-Start UK.</t>
   </si>
@@ -467,52 +533,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -776,1149 +845,1327 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E63"/>
+  <dimension ref="A1:E74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E74"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="447.034" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="511.875" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
-[...5 lines deleted...]
-      <c r="E2">
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="C3" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E3">
+      <c r="E3" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4" t="s">
+      <c r="C4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E4">
+      <c r="E4" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="C5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E5">
+      <c r="E5" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C6" t="s">
-[...5 lines deleted...]
-      <c r="E6">
+      <c r="C6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C7" t="s">
+      <c r="C7" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="D7" t="s">
-[...2 lines deleted...]
-      <c r="E7">
+      <c r="D7" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C8" t="s">
+      <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D8" t="s">
+      <c r="D8" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="E8">
+      <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C9" t="s">
+      <c r="C9" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D9" t="s">
+      <c r="D9" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="E9">
+      <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
-      <c r="A10" t="s">
+      <c r="A10" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="C10" t="s">
+      <c r="C10" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D10" t="s">
+      <c r="D10" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="E10">
+      <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
-      <c r="A11" t="s">
+      <c r="A11" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="C11" t="s">
+      <c r="C11" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D11" t="s">
+      <c r="D11" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="E11">
+      <c r="E11" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
-      <c r="A12" t="s">
+      <c r="A12" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C12" t="s">
-[...5 lines deleted...]
-      <c r="E12">
+      <c r="C12" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
-      <c r="A13" t="s">
+      <c r="A13" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C13" t="s">
-[...5 lines deleted...]
-      <c r="E13">
+      <c r="C13" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
-      <c r="A14" t="s">
+      <c r="A14" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C14" t="s">
-[...2 lines deleted...]
-      <c r="D14" t="s">
+      <c r="C14" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="E14">
+      <c r="E14" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
-      <c r="A15" t="s">
+      <c r="A15" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="C15" t="s">
-[...2 lines deleted...]
-      <c r="D15" t="s">
+      <c r="C15" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="E15">
+      <c r="E15" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
-      <c r="A16" t="s">
+      <c r="A16" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C16" t="s">
-[...5 lines deleted...]
-      <c r="E16">
+      <c r="C16" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
-      <c r="A17" t="s">
+      <c r="A17" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="C17" t="s">
-[...5 lines deleted...]
-      <c r="E17">
+      <c r="C17" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
-      <c r="A18" t="s">
+      <c r="A18" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B18" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="C18" t="s">
+      <c r="C18" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="D18" t="s">
-[...2 lines deleted...]
-      <c r="E18">
+      <c r="D18" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
-      <c r="A19" t="s">
+      <c r="A19" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B19" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="C19" t="s">
+      <c r="C19" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E19" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C20" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="D19" t="s">
-[...7 lines deleted...]
-      <c r="A20" t="s">
+      <c r="D20" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E23" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D31" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="B20" t="s">
-[...5 lines deleted...]
-      <c r="D20" t="s">
+      <c r="E31" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E32" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E33" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E34" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E36" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E37" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E38" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E39" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E40" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E41" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E43" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E44" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E45" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E46" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E47" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E48" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E49" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E50" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E51" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="E52" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E53" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E54" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E55" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E56" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E57" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E58" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E59" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E60" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E61" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D62" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E20">
-[...10 lines deleted...]
-      <c r="C21" t="s">
+      <c r="E62" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E63" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E64" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E65" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E66" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E67" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E68" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E69" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E70" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E71" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="C72" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="D21" t="s">
-[...716 lines deleted...]
-      <c r="E63">
+      <c r="D72" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E72" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E73" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E74" s="1">
         <v>2.1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>