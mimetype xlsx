--- v0 (2025-10-07)
+++ v1 (2026-05-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV027801</t>
   </si>
   <si>
     <t>Baker,  J. A. (1997). Family Connections: A treatment foster care model for adolescents  with delinquency. Journal of Child and  Family Studies, 6 (2), 267-269.</t>
   </si>
   <si>
     <t>Family Connections (Birth to Age 5)</t>
   </si>
   <si>
@@ -83,50 +83,59 @@
   <si>
     <t>High</t>
   </si>
   <si>
     <t>WWHV047724</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Goklish, N., Billy, T., Hastings, R., ... Walkup, J. T. (2015). Paraprofessional-delivered home-visiting intervention for American Indian teen mothers and children: 3-Year outcomes from a randomized controlled trial. American Journal of Psychiatry, 172(2), 154-162.</t>
   </si>
   <si>
     <t>WWHV003768</t>
   </si>
   <si>
     <t>Barlow, A., Varipatis-Baker, E., Speakman, K., Ginsburg, G., Friberg, I., Goklish, N., Cowboy, B., Fields, P., Hastings, R., Pan, William., Reid, R., Santosham, M., Walkup, J. (2006). Home-visiting intervention to improve child care among American Indian adolescent mothers: A randomized trial. Archives of Pediatrics &amp; Adolescent Medicine, 160(11), 1101-1107.</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>WWHV027129</t>
   </si>
   <si>
     <t>Belliston, L. M. (1998). Program evaluation of Family Connections II, a family enrichment program. (Utah State University; 0241 Advisor: Major Professor: Thomas R. Lee). Masters Abstracts International, 37 (01), 211–142. (AAG1390988)</t>
   </si>
   <si>
+    <t>WWHV095773</t>
+  </si>
+  <si>
+    <t>Billey, T., Kushman, E., Meese, J., Martin, L., Jim, L., Austin-Garrison, M. A., &amp; Allison-Burbank, J. D. (2024). Development of a culturally enhanced caregiver-facilitated language nutrition intervention “+ Language is Medicine” to address developmental delay in Diné (Navajo) toddlers. Frontiers in Public Health, 12. https://doi.org/10.3389/fpubh.2024.1376742</t>
+  </si>
+  <si>
+    <t>Not applicable (NA) - implementation study</t>
+  </si>
+  <si>
     <t>WWHV014586</t>
   </si>
   <si>
     <t>Bouye, K. E. (2005).  The Resource Mothers Program: How  community health workers can reduce low birth weight among African-American  clients in WIC programs. Unpublished manuscript, Ohio State University.</t>
   </si>
   <si>
     <t>Resource Mothers Program</t>
   </si>
   <si>
     <t>WWHV027481</t>
   </si>
   <si>
     <t>Chamberlain,P  (1995). Family Connections – Treatment foster-care for adolescents. Eugene,  OR: Northwest Media</t>
   </si>
   <si>
     <t>WWHV019604</t>
   </si>
   <si>
     <t>Chapman, J., Siegel, E., &amp;  Cross, A. (1990). Home visitors and child health: Analysis of selected  programs. Pediatrics, 85(6), 1059.   </t>
   </si>
   <si>
     <t>WWHV014195</t>
   </si>
   <si>
     <t>DePanfilis, D. (2002). Helping families prevent neglect - final report. (Grant No. 90CA1580). Baltimore, MD: University of Maryland School of Social Work.</t>
@@ -146,138 +155,195 @@
   <si>
     <t>WWHV014194</t>
   </si>
   <si>
     <t>DePanfilis, D.,  Dubowitz, H., &amp; Kunz, J. (2008).   Assessing the cost-effectiveness of Family Connections. Child Abuse &amp; Neglect, 32, 335–351.</t>
   </si>
   <si>
     <t>WWHV027173</t>
   </si>
   <si>
     <t>Girvin, H., DePanfilis, D., &amp; Daining, C. (2007). Predicting program completion among families enrolled in a child neglect preventive intervention. Research on Social Work Practice, 17(6), 674–685.</t>
   </si>
   <si>
     <t>WWHV075668</t>
   </si>
   <si>
     <t>Haroz, E. E., Ingalls, A., Kee, C., Goklish, N., Neault, N., Begay, M., &amp; Barlow, A. (2019). Informing precision home visiting: Identifying meaningful subgroups of families who benefit most from Family Spirit. Prevention Science : The Official Journal of the Society for Prevention Research, 8, 1244-1254. https://doi.org/10.1007/s11121-019-01039-9</t>
   </si>
   <si>
     <t>WWHV086258</t>
   </si>
   <si>
     <t>Haroz, E. E., Ingalls, A., Wadlin, J., Kee, C., Begay, M., Neault, N., &amp; Barlow, A. (2020). Utilizing broad-based partnerships to design a precision approach to implementing evidence-based home visiting. Journal of Community Psychology, 48(4), 1100-1113. https://doi.org/10.1002%2Fjcop.22281</t>
   </si>
   <si>
-    <t>Not applicable (NA) - implementation study</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV027124</t>
   </si>
   <si>
     <t>Hayward, R. A. (2009). Neighborhood conditions, father involvement, parenting competence, and behavior problems in a sample of children at risk for neglect: A structural equation model. (University of Maryland, Baltimore; 0373 Advisor: Diane DePanfilis). Dissertation Abstracts International, 70 (04A), 130-1428. (AAI3355088)</t>
   </si>
   <si>
     <t>WWHV027810</t>
   </si>
   <si>
     <t>Heads,  T. C. (1996). A social interactional approach, vol. 5: Family Connections. Criminal Behaviour and Mental Health, 6 (1),  108-109.</t>
   </si>
   <si>
     <t>WWHV014587</t>
   </si>
   <si>
     <t>Heins, H., Nace, N., &amp; Ferguson, J. (1987). Social  support in improving perinatal outcome: The Resource Mothers Program. Obstetrics and Gynecology, 70(2),  263–266.</t>
   </si>
   <si>
     <t>WWHV090807</t>
   </si>
   <si>
     <t>Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Martin, L., Team, P. F. S. S., West, A. L., Neault, N., &amp; Haroz, E. E. (2021). Precision Family Spirit: A pilot randomized implementation trial of a precision home visiting approach with families in Michigan-trial rationale and study protocol. Pilot &amp; Feasibility Studies, 7(1), 1-11. https://doi.org/10.1186/s40814-020-00753-4</t>
   </si>
   <si>
+    <t>WWHV094974</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rebman, P., Martin, L., Kushman, E., Leonard, A., Cisler, A., Gschwind, I., Brayak, A., Amsler, A.M., &amp; Haroz, E. E. (2022). Towards precision home visiting: Results at six months postpartum from a randomized pilot implementation trial to assess the feasibility of a precision approach to Family Spirit. BMC Pregnancy and Childbirth, 22(1), 725. https://doi.org/10.1186/s12884-022-05057-4</t>
+  </si>
+  <si>
+    <t>WWHV074886</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rosenstock, S., Foy Cuddy, R., Neault, N., Yessilth, S., Goklish, N., Nelson, L., Reid, R., &amp; Barlow, A. (2019). Family Spirit Nurture (FSN)—a randomized controlled trial to prevent early childhood obesity in American Indian populations: Trial rationale and study protocol. BMC Obesity, 6(1), 18. https://doi.org/10.1186/s40608-019-0233-9</t>
+  </si>
+  <si>
     <t>WWHV019828</t>
   </si>
   <si>
     <t>Johnson, S. A. (1998). Comparison of variables affecting pregnancy outcomes of younger and older teens in a resource mom program. Cincinnati, OH: University of Cincinnati).(UMI Order AAI9904073.). (2004134028)</t>
   </si>
   <si>
     <t>WWHV012207</t>
   </si>
   <si>
     <t>Julnes, G., Konefal, M., Pindur, W., &amp; Kim, P. (1994).  Community-based perinatal care for disadvantaged adolescents: Evaluation of the  Resource Mothers Program. Journal of  Community Health, 19(1), 41–53.</t>
   </si>
   <si>
     <t>WWHV014041</t>
   </si>
   <si>
     <t>Konefal, M. M. (1991). Norfolk Resource Mothers Program evaluation (adolescent pregnancy, Virginia). (Doctoral dissertation, Old Dominion University, 1991); 0418 Adviser: Director: Wolfgang Pindur. Dissertation Abstracts International, 52 (06A), 261-2267. (AAG9130678)</t>
   </si>
   <si>
     <t>WWHV027171</t>
   </si>
   <si>
     <t>Lindsey, M. A., Hayward, R. A., &amp; DePanfilis, D. (2010). Gender differences in behavioral outcomes among children at risk of neglect: Findings from a family-focused prevention intervention. Research on Social Work Practice, 20(6), 572–581.</t>
   </si>
   <si>
+    <t>WWHV095157</t>
+  </si>
+  <si>
+    <t>Martin, L., Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Russette, H., &amp; Haroz, E. E. (2023). Respecting diverse journeys on many roads: First Peoples of North America can guide us on our path toward precision home visiting. AlterNative: An International Journal of Indigenous Peoples, 19(2), 499–503. https://doi.org/10.1177/11771801231169272</t>
+  </si>
+  <si>
+    <t>WWHV095922</t>
+  </si>
+  <si>
+    <t>Meisch, A. D., Joraanstad, A., Willenborg, P., Lauderback, E., &amp; Atukpawu-Tipton, G. (2023). Mapping evidence-based home visiting provided by tribal-led organizations. National Home Visiting Resource Center Data in Action Brief. James Bell Associates and Urban Institute. https://nhvrc.org/product/mapping-home-visiting-tribal-led-organizations</t>
+  </si>
+  <si>
+    <t>WWHV095923</t>
+  </si>
+  <si>
+    <t>Moyer, N., Wesner, C., Sarche, M., Chavis, Gachupin, A. E., Nadler, A., Svoboda, E., Asdigian, N., Geary, E., Around Him, D., Dunn, C., &amp; Whitesell, N. (2024). Braiding Research Approaches to understand home visiting in Indigenous communities (OPRE Report No. 2024-366). Office of Planning, Research, and Evaluation; Administration for Children and Families; U.S. Department of Health and Human Services.</t>
+  </si>
+  <si>
     <t>WWHV035854</t>
   </si>
   <si>
     <t>Mullany, B., Barlow, A., Neault, N., Billy, T., Jones, T., Tortice, I., Lorenzo, S., Powers, J., Lake, K., Reid, R., &amp; Walkup, J. (2012). The Family Spirit trial for American Indian teen mothers and their children: CBPR rationale, design, methods and baseline characteristics. Society of Prevention Research, 13, 504-518.</t>
   </si>
   <si>
     <t>Not applicable (NA) - additional source</t>
   </si>
   <si>
+    <t>WWHV095924</t>
+  </si>
+  <si>
+    <t>Nadler, A. T., Chavis, E., &amp; Atukpawu-Tipton, G. (2024). Indigenous food sovereignty in tribal home visiting. National Home Visiting Resource Center Innovation Roundup Brief. James Bell Associates. https://nhvrc.org/brief/indigenous-food-sovereignty-tribal-home-visitin…</t>
+  </si>
+  <si>
+    <t>WWHV095925</t>
+  </si>
+  <si>
+    <t>National Academies of Sciences, Engineering, and Medicine. (2023). Complementary Feeding Interventions for Infants and Young Children Under Age 2: Scoping of Promising Interventions to Implement at the Community or State Level. Washington, DC: The National Academies Press. https://doi.org/10.17226/27239</t>
+  </si>
+  <si>
     <t>WWHV027122</t>
   </si>
   <si>
     <t>Neiditch, E. R. (2010). Effectiveness and moderators of improvement in a family education program for borderline personality disorder. (St. John’s University, New York; 0192 Advisor: Wilson McDermut). Dissertation Abstracts International, 71 (01B), 73-666. (AAI3395647)</t>
   </si>
   <si>
+    <t>WWHV095928</t>
+  </si>
+  <si>
+    <t>Nelson, L., Mata Lopez, L., Archuleta, S., Skavenski Van Wyk, S., Kushman, E., Martin, L., Mitchell, K., Leffler, E., Wewie, T., Kemp, C., Cuddy, R., Haroz, E.E. (2025). Testing the effectiveness of Family Spirit Strengths (FSS) – a culturally informed intervention designed to prevent mental health and substance misuse for Indigenous families through home visiting. Center for Open Science, https://doi.org/10.31235/osf.io/xv7hz_v1</t>
+  </si>
+  <si>
     <t>WWHV016916</t>
   </si>
   <si>
     <t>Rogers, M. M. (1993). The Resource Mothers for Pregnant Teens project: An evaluation of its impact on perinatal outcomes. Dissertation Abstracts International, 53 (12-B), 6253.</t>
   </si>
   <si>
     <t>WWHV013399</t>
   </si>
   <si>
     <t>Rogers, C. M. (2004). Voices of adolescent mothers participating in a Resource Mothers Program. (Doctoral dissertation, University of Alabama at Birmingham, 2004); 0005 Adviser: Chair Ann Clark.  Dissertation Abstracts International, 65 (12B), 130-6293. (AAI3157918)</t>
   </si>
   <si>
     <t>WWHV014588</t>
   </si>
   <si>
     <t>Rogers, M., Peoples-Sheps, M., &amp; Sorenson, J. (1995). Translating research into MCH service: Comparison of a pilot project and a large-scale Resource Mothers Program. Public Health Reports, 110(September/October), 563–569.</t>
   </si>
   <si>
     <t>WWHV013134</t>
   </si>
   <si>
     <t>Rogers, M. M., Peoples-Sheps, M. D., &amp;  Suchindran, C. (1996). Impact of social support program on teenage prenatal  care use and pregnancy outcomes. Journal  of Adolescent Health, 19(2), 132–140.</t>
+  </si>
+  <si>
+    <t>WWHV092234</t>
+  </si>
+  <si>
+    <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
+  </si>
+  <si>
+    <t>WWHV094422</t>
+  </si>
+  <si>
+    <t>Russette, H. C., Grubin, F., Ingalls, A., Martin, L., Leonard, A., Kushman, E., Cisler, A., Leffler, E., Herman, A., &amp; Haroz, E. E. (2022). Home visitor perspectives on implementing a precision approach to home visiting in communities serving Native American families. Infant Mental Health Journal, 43(5), 744–755. https://doi.org/10.1002/imhj.22012</t>
   </si>
   <si>
     <t>WWHV013351</t>
   </si>
   <si>
     <t>Sanford, F. G. (2005). An analysis of the impact of the Family Connections program on the academic performance of socioeconomically disadvantaged elementary school students (California). (Azusa Pacific University; 1323 Advisor: Adviser Ying Hong Jiang). Dissertation Abstracts International, 67 (02A), 134-473. (AAI3207576)</t>
   </si>
   <si>
     <t>WWHV027126</t>
   </si>
   <si>
     <t>Silva, J. J. (2008). Parental participation: A descriptive study of approaches and involvement strategies in early childhood education by home educators in the Family Connections program. (Alliant International University, Fresno; 1435 Advisor: Xuanning Fu). Dissertation Abstracts International, 69 (09A), 260-3416. (AAI3329913)</t>
   </si>
   <si>
     <t>WWHV028449</t>
   </si>
   <si>
     <t>Unger, D. G., &amp; Wandersman, L.  P. (1985). Social support and adolescent mothers: Action research contributions  to theory and application. The Journal of  Social Issues, 41(1), 29-45.</t>
   </si>
   <si>
     <t>WWHV087447</t>
   </si>
   <si>
     <t>U.S. National Library of Medicine. (2019). Piloting a precision approach to home visiting [Clinical trial NCT03975530]. https://clinicaltrials.gov/show/nct03975530</t>
   </si>
@@ -623,60 +689,60 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E38"/>
+  <dimension ref="A1:E49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="447.034" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="511.875" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>5</v>
@@ -765,566 +831,753 @@
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>21</v>
       </c>
       <c r="B7" t="s">
         <v>22</v>
       </c>
       <c r="C7" t="s">
         <v>7</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>23</v>
       </c>
       <c r="B8" t="s">
         <v>24</v>
       </c>
       <c r="C8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" t="s">
         <v>25</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>26</v>
       </c>
       <c r="B9" t="s">
         <v>27</v>
       </c>
       <c r="C9" t="s">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C11" t="s">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C12" t="s">
         <v>7</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C13" t="s">
         <v>7</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C14" t="s">
         <v>7</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C15" t="s">
         <v>7</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B16" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C16" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B17" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C17" t="s">
         <v>11</v>
       </c>
       <c r="D17" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="E17">
         <v>2.1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>45</v>
       </c>
       <c r="B18" t="s">
         <v>46</v>
       </c>
       <c r="C18" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E18">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>47</v>
       </c>
       <c r="B19" t="s">
         <v>48</v>
       </c>
       <c r="C19" t="s">
         <v>7</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>49</v>
       </c>
       <c r="B20" t="s">
         <v>50</v>
       </c>
       <c r="C20" t="s">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="D20" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>51</v>
       </c>
       <c r="B21" t="s">
         <v>52</v>
       </c>
       <c r="C21" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E21">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>53</v>
       </c>
       <c r="B22" t="s">
         <v>54</v>
       </c>
       <c r="C22" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="D22" t="s">
         <v>8</v>
       </c>
       <c r="E22">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
         <v>55</v>
       </c>
       <c r="B23" t="s">
         <v>56</v>
       </c>
       <c r="C23" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="D23" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E23">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>57</v>
       </c>
       <c r="B24" t="s">
         <v>58</v>
       </c>
       <c r="C24" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="D24" t="s">
         <v>8</v>
       </c>
       <c r="E24">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>59</v>
       </c>
       <c r="B25" t="s">
         <v>60</v>
       </c>
       <c r="C25" t="s">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="D25" t="s">
         <v>8</v>
       </c>
       <c r="E25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>61</v>
       </c>
       <c r="B26" t="s">
         <v>62</v>
       </c>
       <c r="C26" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="D26" t="s">
-        <v>63</v>
+        <v>20</v>
       </c>
       <c r="E26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
+        <v>63</v>
+      </c>
+      <c r="B27" t="s">
         <v>64</v>
       </c>
-      <c r="B27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C27" t="s">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="D27" t="s">
         <v>8</v>
       </c>
       <c r="E27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
+        <v>65</v>
+      </c>
+      <c r="B28" t="s">
         <v>66</v>
       </c>
-      <c r="B28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" t="s">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="D28" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
+        <v>67</v>
+      </c>
+      <c r="B29" t="s">
         <v>68</v>
       </c>
-      <c r="B29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29" t="s">
+        <v>11</v>
+      </c>
+      <c r="D29" t="s">
         <v>25</v>
       </c>
-      <c r="D29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
+        <v>69</v>
+      </c>
+      <c r="B30" t="s">
         <v>70</v>
       </c>
-      <c r="B30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C30" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="D30" t="s">
         <v>8</v>
       </c>
       <c r="E30">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
+        <v>71</v>
+      </c>
+      <c r="B31" t="s">
         <v>72</v>
       </c>
-      <c r="B31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="D31" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E31">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
+        <v>73</v>
+      </c>
+      <c r="B32" t="s">
         <v>74</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
+        <v>11</v>
+      </c>
+      <c r="D32" t="s">
         <v>75</v>
-      </c>
-[...4 lines deleted...]
-        <v>8</v>
       </c>
       <c r="E32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>76</v>
       </c>
       <c r="B33" t="s">
         <v>77</v>
       </c>
       <c r="C33" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D33" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="E33">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>78</v>
       </c>
       <c r="B34" t="s">
         <v>79</v>
       </c>
       <c r="C34" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="D34" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E34">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>80</v>
       </c>
       <c r="B35" t="s">
         <v>81</v>
       </c>
       <c r="C35" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D35" t="s">
         <v>8</v>
       </c>
       <c r="E35">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
         <v>82</v>
       </c>
       <c r="B36" t="s">
         <v>83</v>
       </c>
       <c r="C36" t="s">
         <v>11</v>
       </c>
       <c r="D36" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E36">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>84</v>
       </c>
       <c r="B37" t="s">
         <v>85</v>
       </c>
       <c r="C37" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D37" t="s">
-        <v>63</v>
+        <v>20</v>
       </c>
       <c r="E37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>86</v>
       </c>
       <c r="B38" t="s">
         <v>87</v>
       </c>
       <c r="C38" t="s">
+        <v>28</v>
+      </c>
+      <c r="D38" t="s">
+        <v>8</v>
+      </c>
+      <c r="E38">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" t="s">
+        <v>88</v>
+      </c>
+      <c r="B39" t="s">
+        <v>89</v>
+      </c>
+      <c r="C39" t="s">
+        <v>28</v>
+      </c>
+      <c r="D39" t="s">
+        <v>8</v>
+      </c>
+      <c r="E39">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" t="s">
+        <v>90</v>
+      </c>
+      <c r="B40" t="s">
+        <v>91</v>
+      </c>
+      <c r="C40" t="s">
+        <v>28</v>
+      </c>
+      <c r="D40" t="s">
+        <v>20</v>
+      </c>
+      <c r="E40">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" t="s">
+        <v>92</v>
+      </c>
+      <c r="B41" t="s">
+        <v>93</v>
+      </c>
+      <c r="C41" t="s">
+        <v>11</v>
+      </c>
+      <c r="D41" t="s">
+        <v>15</v>
+      </c>
+      <c r="E41">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" t="s">
+        <v>94</v>
+      </c>
+      <c r="B42" t="s">
+        <v>95</v>
+      </c>
+      <c r="C42" t="s">
+        <v>11</v>
+      </c>
+      <c r="D42" t="s">
+        <v>25</v>
+      </c>
+      <c r="E42">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" t="s">
+        <v>96</v>
+      </c>
+      <c r="B43" t="s">
+        <v>97</v>
+      </c>
+      <c r="C43" t="s">
         <v>7</v>
       </c>
-      <c r="D38" t="s">
-[...2 lines deleted...]
-      <c r="E38">
+      <c r="D43" t="s">
+        <v>8</v>
+      </c>
+      <c r="E43">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" t="s">
+        <v>98</v>
+      </c>
+      <c r="B44" t="s">
+        <v>99</v>
+      </c>
+      <c r="C44" t="s">
+        <v>7</v>
+      </c>
+      <c r="D44" t="s">
+        <v>25</v>
+      </c>
+      <c r="E44">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" t="s">
+        <v>100</v>
+      </c>
+      <c r="B45" t="s">
+        <v>101</v>
+      </c>
+      <c r="C45" t="s">
+        <v>28</v>
+      </c>
+      <c r="D45" t="s">
+        <v>20</v>
+      </c>
+      <c r="E45">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" t="s">
+        <v>102</v>
+      </c>
+      <c r="B46" t="s">
+        <v>103</v>
+      </c>
+      <c r="C46" t="s">
+        <v>11</v>
+      </c>
+      <c r="D46" t="s">
+        <v>8</v>
+      </c>
+      <c r="E46">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" t="s">
+        <v>104</v>
+      </c>
+      <c r="B47" t="s">
+        <v>105</v>
+      </c>
+      <c r="C47" t="s">
+        <v>11</v>
+      </c>
+      <c r="D47" t="s">
+        <v>12</v>
+      </c>
+      <c r="E47">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" t="s">
+        <v>106</v>
+      </c>
+      <c r="B48" t="s">
+        <v>107</v>
+      </c>
+      <c r="C48" t="s">
+        <v>28</v>
+      </c>
+      <c r="D48" t="s">
+        <v>75</v>
+      </c>
+      <c r="E48">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" t="s">
+        <v>108</v>
+      </c>
+      <c r="B49" t="s">
+        <v>109</v>
+      </c>
+      <c r="C49" t="s">
+        <v>7</v>
+      </c>
+      <c r="D49" t="s">
+        <v>8</v>
+      </c>
+      <c r="E49">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>