--- v0 (2026-06-16)
+++ v1 (2026-08-27)
@@ -4400,51 +4400,51 @@
       </c>
       <c r="B140" s="1" t="s">
         <v>293</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E140" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="1" t="s">
         <v>294</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>295</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>15</v>
+        <v>187</v>
       </c>
       <c r="E141" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="1" t="s">
         <v>296</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>297</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="1" t="s">
         <v>298</v>