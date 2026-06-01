--- v0 (2025-10-01)
+++ v1 (2026-06-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV040829</t>
   </si>
   <si>
     <t>Alonso-Marsden, S., Dodge, K. A., O’Donnell, K. J., Murphy, R. A., Sato, J. M., &amp; Christopoulos, C. (2013). Family risk as a predictor of initial engagement and follow-through in a universal nurse home visiting program to prevent child maltreatment. Child Abuse and Neglect, 37, 555-565.</t>
   </si>
   <si>
     <t>Family Connects</t>
   </si>
   <si>
@@ -86,50 +86,56 @@
   <si>
     <t>Moderate</t>
   </si>
   <si>
     <t>WWHV029496</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Compton, S., Carter, A., Hastings, R., Billy, T., CohoMescal, V., Lorenzo, S., &amp; Walkup, J. T. (Jan 2013). Effect of a paraprofessional home-visiting intervention on American Indian teen mothers’ and infants’ behavioral risks: A randomized controlled trial. The American Journal of Psychiatry, 170(1), 83-93.</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>WWHV047724</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Goklish, N., Billy, T., Hastings, R., ... Walkup, J. T. (2015). Paraprofessional-delivered home-visiting intervention for American Indian teen mothers and children: 3-Year outcomes from a randomized controlled trial. American Journal of Psychiatry, 172(2), 154-162.</t>
   </si>
   <si>
     <t>WWHV003768</t>
   </si>
   <si>
     <t>Barlow, A., Varipatis-Baker, E., Speakman, K., Ginsburg, G., Friberg, I., Goklish, N., Cowboy, B., Fields, P., Hastings, R., Pan, William., Reid, R., Santosham, M., Walkup, J. (2006). Home-visiting intervention to improve child care among American Indian adolescent mothers: A randomized trial. Archives of Pediatrics &amp; Adolescent Medicine, 160(11), 1101-1107.</t>
   </si>
   <si>
+    <t>WWHV095773</t>
+  </si>
+  <si>
+    <t>Billey, T., Kushman, E., Meese, J., Martin, L., Jim, L., Austin-Garrison, M. A., &amp; Allison-Burbank, J. D. (2024). Development of a culturally enhanced caregiver-facilitated language nutrition intervention “+ Language is Medicine” to address developmental delay in Diné (Navajo) toddlers. Frontiers in Public Health, 12. https://doi.org/10.3389/fpubh.2024.1376742</t>
+  </si>
+  <si>
     <t>WWHV062205</t>
   </si>
   <si>
     <t>Casey, P.H., Irby, C., Withers, S., Dorsey, S., Li, J., &amp; Rettiganti, M. (2017). Home visiting and the health of preterm infants. Clinical Pediatrics, 56(9), 828-837.</t>
   </si>
   <si>
     <t>WWHV073819</t>
   </si>
   <si>
     <t>Casey, P., Rettiganti, M., &amp; Gossett, J. (2017). Evaluation of UAMS/MIECHV Following Baby Back Home. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV073818</t>
   </si>
   <si>
     <t>Casey, P., Rettiganti, M., &amp; Gossett, J. (2017). Evaluation of UAMS/ANGELS Following Baby Back Home. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV059095</t>
   </si>
   <si>
     <t>Casey, P., Rettiganti, M., &amp; Li, J. (2016). Evaluation of UAMS/MIECHV Following Baby Back Home: 2012-2014. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV059096</t>
@@ -221,90 +227,150 @@
   <si>
     <t>WWHV076630</t>
   </si>
   <si>
     <t>Handler, A., Zimmermann, K., Dominik, B., &amp; Garland, C. E. (2019). Universal early home visiting: A strategy for reaching all postpartum women. Maternal and Child Health Journal, 23, 1414–1423.</t>
   </si>
   <si>
     <t>WWHV075668</t>
   </si>
   <si>
     <t>Haroz, E. E., Ingalls, A., Kee, C., Goklish, N., Neault, N., Begay, M., &amp; Barlow, A. (2019). Informing precision home visiting: Identifying meaningful subgroups of families who benefit most from Family Spirit. Prevention Science : The Official Journal of the Society for Prevention Research, 8, 1244-1254. https://doi.org/10.1007/s11121-019-01039-9</t>
   </si>
   <si>
     <t>WWHV086258</t>
   </si>
   <si>
     <t>Haroz, E. E., Ingalls, A., Wadlin, J., Kee, C., Begay, M., Neault, N., &amp; Barlow, A. (2020). Utilizing broad-based partnerships to design a precision approach to implementing evidence-based home visiting. Journal of Community Psychology, 48(4), 1100-1113. https://doi.org/10.1002%2Fjcop.22281</t>
   </si>
   <si>
     <t>WWHV090807</t>
   </si>
   <si>
     <t>Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Martin, L., Team, P. F. S. S., West, A. L., Neault, N., &amp; Haroz, E. E. (2021). Precision Family Spirit: A pilot randomized implementation trial of a precision home visiting approach with families in Michigan-trial rationale and study protocol. Pilot &amp; Feasibility Studies, 7(1), 1-11. https://doi.org/10.1186/s40814-020-00753-4</t>
   </si>
   <si>
+    <t>WWHV094974</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rebman, P., Martin, L., Kushman, E., Leonard, A., Cisler, A., Gschwind, I., Brayak, A., Amsler, A.M., &amp; Haroz, E. E. (2022). Towards precision home visiting: Results at six months postpartum from a randomized pilot implementation trial to assess the feasibility of a precision approach to Family Spirit. BMC Pregnancy and Childbirth, 22(1), 725. https://doi.org/10.1186/s12884-022-05057-4</t>
+  </si>
+  <si>
+    <t>WWHV074886</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rosenstock, S., Foy Cuddy, R., Neault, N., Yessilth, S., Goklish, N., Nelson, L., Reid, R., &amp; Barlow, A. (2019). Family Spirit Nurture (FSN)—a randomized controlled trial to prevent early childhood obesity in American Indian populations: Trial rationale and study protocol. BMC Obesity, 6(1), 18. https://doi.org/10.1186/s40608-019-0233-9</t>
+  </si>
+  <si>
     <t>WWHV040831</t>
   </si>
   <si>
     <t>Mandel, A. D., Dodge, K. A., Goodman, W. B., Murphy, R. A., &amp; O’Donnell, K. J. (2013). A multi-risk moderation analysis of a universal maternal-infant home visiting program. Unpublished manuscript, currently under review.</t>
   </si>
   <si>
+    <t>WWHV095157</t>
+  </si>
+  <si>
+    <t>Martin, L., Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Russette, H., &amp; Haroz, E. E. (2023). Respecting diverse journeys on many roads: First Peoples of North America can guide us on our path toward precision home visiting. AlterNative: An International Journal of Indigenous Peoples, 19(2), 499–503. https://doi.org/10.1177/11771801231169272</t>
+  </si>
+  <si>
     <t>WWHV089864</t>
   </si>
   <si>
     <t>McKelvey, L. (2020). Evaluation of Following Baby Back Home. Department of Family &amp; Preventive Medicine, University of Arkansas for Medical Sciences. </t>
   </si>
   <si>
     <t>WWHV091014</t>
   </si>
   <si>
     <t>McKelvey, L. M., Lewis, K. N., Beavers, J., Casey, P. H., Irby, C., &amp; Goudie, A. (2021). Home visiting for NICU graduates: Impacts of Following Baby Back Home. Pediatrics, 148(1), 1–10. https://doi.org/10.1542/peds.2020-029397</t>
   </si>
   <si>
     <t>WWHV094354</t>
   </si>
   <si>
     <t>McKelvey, L.M., &amp; Lewis, K.N. (2021). Home-visiting support for families of low-birth-weight preterm infants: Examining maternal outcomes of the Following Baby Back Home intervention. University of Arkansas for Medical Sciences.</t>
   </si>
   <si>
+    <t>WWHV095922</t>
+  </si>
+  <si>
+    <t>Meisch, A. D., Joraanstad, A., Willenborg, P., Lauderback, E., &amp; Atukpawu-Tipton, G. (2023). Mapping evidence-based home visiting provided by tribal-led organizations. National Home Visiting Resource Center Data in Action Brief. James Bell Associates and Urban Institute. https://nhvrc.org/product/mapping-home-visiting-tribal-led-organizations</t>
+  </si>
+  <si>
     <t>WWHV094483</t>
   </si>
   <si>
     <t>Mersky, J. P., Choi, C., &amp; Lee, C. P. (2022). Quasinatural experiment of postnatal home visiting: An independent impact study of Family Connects. American Journal of Preventive Medicine, 63(5), 783–789.</t>
   </si>
   <si>
+    <t>WWHV095923</t>
+  </si>
+  <si>
+    <t>Moyer, N., Wesner, C., Sarche, M., Chavis, Gachupin, A. E., Nadler, A., Svoboda, E., Asdigian, N., Geary, E., Around Him, D., Dunn, C., &amp; Whitesell, N. (2024). Braiding Research Approaches to understand home visiting in Indigenous communities (OPRE Report No. 2024-366). Office of Planning, Research, and Evaluation; Administration for Children and Families; U.S. Department of Health and Human Services.</t>
+  </si>
+  <si>
     <t>WWHV035854</t>
   </si>
   <si>
     <t>Mullany, B., Barlow, A., Neault, N., Billy, T., Jones, T., Tortice, I., Lorenzo, S., Powers, J., Lake, K., Reid, R., &amp; Walkup, J. (2012). The Family Spirit trial for American Indian teen mothers and their children: CBPR rationale, design, methods and baseline characteristics. Society of Prevention Research, 13, 504-518.</t>
   </si>
   <si>
+    <t>WWHV095924</t>
+  </si>
+  <si>
+    <t>Nadler, A. T., Chavis, E., &amp; Atukpawu-Tipton, G. (2024). Indigenous food sovereignty in tribal home visiting. National Home Visiting Resource Center Innovation Roundup Brief. James Bell Associates. https://nhvrc.org/brief/indigenous-food-sovereignty-tribal-home-visitin…</t>
+  </si>
+  <si>
+    <t>WWHV095925</t>
+  </si>
+  <si>
+    <t>National Academies of Sciences, Engineering, and Medicine. (2023). Complementary Feeding Interventions for Infants and Young Children Under Age 2: Scoping of Promising Interventions to Implement at the Community or State Level. Washington, DC: The National Academies Press. https://doi.org/10.17226/27239</t>
+  </si>
+  <si>
     <t>WWHV087443</t>
   </si>
   <si>
     <t>NCT03887910. (2019). Northwell health visits: A family connects pilot implementation at Northwell Health. https://classic.clinicaltrials.gov/ct2/show/NCT03887910</t>
+  </si>
+  <si>
+    <t>WWHV095928</t>
+  </si>
+  <si>
+    <t>Nelson, L., Mata Lopez, L., Archuleta, S., Skavenski Van Wyk, S., Kushman, E., Martin, L., Mitchell, K., Leffler, E., Wewie, T., Kemp, C., Cuddy, R., Haroz, E.E. (2025). Testing the effectiveness of Family Spirit Strengths (FSS) – a culturally informed intervention designed to prevent mental health and substance misuse for Indigenous families through home visiting. Center for Open Science, https://doi.org/10.31235/osf.io/xv7hz_v1</t>
+  </si>
+  <si>
+    <t>WWHV092234</t>
+  </si>
+  <si>
+    <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
+  </si>
+  <si>
+    <t>WWHV094422</t>
+  </si>
+  <si>
+    <t>Russette, H. C., Grubin, F., Ingalls, A., Martin, L., Leonard, A., Kushman, E., Cisler, A., Leffler, E., Herman, A., &amp; Haroz, E. E. (2022). Home visitor perspectives on implementing a precision approach to home visiting in communities serving Native American families. Infant Mental Health Journal, 43(5), 744–755. https://doi.org/10.1002/imhj.22012</t>
   </si>
   <si>
     <t>WWHV094788</t>
   </si>
   <si>
     <t>Rybińska, A., Best, D. L., Goodman, W. B., Bai, Y., &amp; Dodge, K. A. (2022). Transitioning to virtual interaction during the COVID‐19 pandemic: Impact on the Family Connects postpartum home visiting program activity. Infant Mental Health Journal, 43(1), 159–172.</t>
   </si>
   <si>
     <t>WWHV094636</t>
   </si>
   <si>
     <t>Rybińska, A., Best, D. L., Goodman, W. B., Weindling, W., &amp; Dodge, K. A. (2022). Home visiting services during the COVID-19 pandemic: Program activity analysis for Family Connects. Maternal and Child Health Journal, 26(1), 70–78.</t>
   </si>
   <si>
     <t>WWHV087447</t>
   </si>
   <si>
     <t>U.S. National Library of Medicine. (2019). Piloting a precision approach to home visiting [Clinical trial NCT03975530]. https://clinicaltrials.gov/show/nct03975530</t>
   </si>
   <si>
     <t>WWHV004065</t>
   </si>
   <si>
     <t>Walkup, J. T., Barlow, A., Mullany, B. C., Pan, W., Goklish, N., Hasting, R., Cowboy, B., Fields, P., Baker, E. V., Speakman, K., Ginsburg, G., Reid, R. (2009). Randomized controlled trial of a paraprofessional-delivered in-home intervention for young reservation-based American Indian mothers. Journal of the American Academy of Child &amp; Adolescent Psychiatry, 48(6), 591-601.</t>
   </si>
@@ -632,60 +698,60 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E39"/>
+  <dimension ref="A1:E50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="447.034" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="511.875" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>5</v>
@@ -774,57 +840,57 @@
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>22</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>24</v>
       </c>
       <c r="B8" t="s">
         <v>25</v>
       </c>
       <c r="C8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E8">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>26</v>
       </c>
       <c r="B9" t="s">
         <v>27</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9">
         <v>2.1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>28</v>
       </c>
       <c r="B10" t="s">
         <v>29</v>
@@ -845,512 +911,699 @@
       </c>
       <c r="B11" t="s">
         <v>31</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
       <c r="E11">
         <v>2.1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>32</v>
       </c>
       <c r="B12" t="s">
         <v>33</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="E12">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" t="s">
         <v>35</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D13" t="s">
         <v>36</v>
-      </c>
-[...4 lines deleted...]
-        <v>8</v>
       </c>
       <c r="E13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>37</v>
       </c>
       <c r="B14" t="s">
         <v>38</v>
       </c>
       <c r="C14" t="s">
         <v>7</v>
       </c>
       <c r="D14" t="s">
-        <v>39</v>
+        <v>8</v>
       </c>
       <c r="E14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B15" t="s">
         <v>40</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>42</v>
       </c>
       <c r="B16" t="s">
         <v>43</v>
       </c>
       <c r="C16" t="s">
         <v>7</v>
       </c>
       <c r="D16" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="E16">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17" t="s">
         <v>45</v>
       </c>
       <c r="C17" t="s">
         <v>7</v>
       </c>
       <c r="D17" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="E17">
         <v>2.1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
+        <v>46</v>
+      </c>
+      <c r="B18" t="s">
         <v>47</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>12</v>
       </c>
       <c r="E18">
         <v>2.1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>49</v>
       </c>
       <c r="B19" t="s">
         <v>50</v>
       </c>
       <c r="C19" t="s">
         <v>7</v>
       </c>
       <c r="D19" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="E19">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>51</v>
       </c>
       <c r="B20" t="s">
         <v>52</v>
       </c>
       <c r="C20" t="s">
         <v>7</v>
       </c>
       <c r="D20" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="E20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>53</v>
       </c>
       <c r="B21" t="s">
         <v>54</v>
       </c>
       <c r="C21" t="s">
         <v>7</v>
       </c>
       <c r="D21" t="s">
         <v>16</v>
       </c>
       <c r="E21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>55</v>
       </c>
       <c r="B22" t="s">
         <v>56</v>
       </c>
       <c r="C22" t="s">
         <v>7</v>
       </c>
       <c r="D22" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="E22">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
         <v>57</v>
       </c>
       <c r="B23" t="s">
         <v>58</v>
       </c>
       <c r="C23" t="s">
         <v>7</v>
       </c>
       <c r="D23" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="E23">
         <v>2.1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>59</v>
       </c>
       <c r="B24" t="s">
         <v>60</v>
       </c>
       <c r="C24" t="s">
         <v>7</v>
       </c>
       <c r="D24" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="E24">
         <v>2.1</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>61</v>
       </c>
       <c r="B25" t="s">
         <v>62</v>
       </c>
       <c r="C25" t="s">
         <v>7</v>
       </c>
       <c r="D25" t="s">
-        <v>8</v>
+        <v>41</v>
       </c>
       <c r="E25">
         <v>2.1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>63</v>
       </c>
       <c r="B26" t="s">
         <v>64</v>
       </c>
       <c r="C26" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D26" t="s">
-        <v>39</v>
+        <v>8</v>
       </c>
       <c r="E26">
         <v>2.1</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>65</v>
       </c>
       <c r="B27" t="s">
         <v>66</v>
       </c>
       <c r="C27" t="s">
         <v>15</v>
       </c>
       <c r="D27" t="s">
-        <v>8</v>
+        <v>41</v>
       </c>
       <c r="E27">
         <v>2.1</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>67</v>
       </c>
       <c r="B28" t="s">
         <v>68</v>
       </c>
       <c r="C28" t="s">
         <v>15</v>
       </c>
       <c r="D28" t="s">
-        <v>39</v>
+        <v>8</v>
       </c>
       <c r="E28">
         <v>2.1</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
         <v>69</v>
       </c>
       <c r="B29" t="s">
         <v>70</v>
       </c>
       <c r="C29" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D29" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="E29">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>71</v>
       </c>
       <c r="B30" t="s">
         <v>72</v>
       </c>
       <c r="C30" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D30" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E30">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>73</v>
       </c>
       <c r="B31" t="s">
         <v>74</v>
       </c>
       <c r="C31" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D31" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E31">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>75</v>
       </c>
       <c r="B32" t="s">
         <v>76</v>
       </c>
       <c r="C32" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D32" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E32">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>77</v>
       </c>
       <c r="B33" t="s">
         <v>78</v>
       </c>
       <c r="C33" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D33" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E33">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>79</v>
       </c>
       <c r="B34" t="s">
         <v>80</v>
       </c>
       <c r="C34" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D34" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="E34">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>81</v>
       </c>
       <c r="B35" t="s">
         <v>82</v>
       </c>
       <c r="C35" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D35" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="E35">
         <v>2.1</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
         <v>83</v>
       </c>
       <c r="B36" t="s">
         <v>84</v>
       </c>
       <c r="C36" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D36" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E36">
         <v>2.1</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>85</v>
       </c>
       <c r="B37" t="s">
         <v>86</v>
       </c>
       <c r="C37" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D37" t="s">
-        <v>8</v>
+        <v>41</v>
       </c>
       <c r="E37">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>87</v>
       </c>
       <c r="B38" t="s">
         <v>88</v>
       </c>
       <c r="C38" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D38" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="E38">
         <v>2.1</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>89</v>
       </c>
       <c r="B39" t="s">
         <v>90</v>
       </c>
       <c r="C39" t="s">
         <v>15</v>
       </c>
       <c r="D39" t="s">
+        <v>41</v>
+      </c>
+      <c r="E39">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" t="s">
+        <v>91</v>
+      </c>
+      <c r="B40" t="s">
+        <v>92</v>
+      </c>
+      <c r="C40" t="s">
+        <v>15</v>
+      </c>
+      <c r="D40" t="s">
+        <v>36</v>
+      </c>
+      <c r="E40">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" t="s">
+        <v>93</v>
+      </c>
+      <c r="B41" t="s">
+        <v>94</v>
+      </c>
+      <c r="C41" t="s">
+        <v>15</v>
+      </c>
+      <c r="D41" t="s">
+        <v>41</v>
+      </c>
+      <c r="E41">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" t="s">
+        <v>95</v>
+      </c>
+      <c r="B42" t="s">
+        <v>96</v>
+      </c>
+      <c r="C42" t="s">
+        <v>15</v>
+      </c>
+      <c r="D42" t="s">
+        <v>41</v>
+      </c>
+      <c r="E42">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" t="s">
+        <v>97</v>
+      </c>
+      <c r="B43" t="s">
+        <v>98</v>
+      </c>
+      <c r="C43" t="s">
+        <v>7</v>
+      </c>
+      <c r="D43" t="s">
+        <v>41</v>
+      </c>
+      <c r="E43">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" t="s">
+        <v>99</v>
+      </c>
+      <c r="B44" t="s">
+        <v>100</v>
+      </c>
+      <c r="C44" t="s">
+        <v>15</v>
+      </c>
+      <c r="D44" t="s">
+        <v>41</v>
+      </c>
+      <c r="E44">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" t="s">
+        <v>101</v>
+      </c>
+      <c r="B45" t="s">
+        <v>102</v>
+      </c>
+      <c r="C45" t="s">
+        <v>15</v>
+      </c>
+      <c r="D45" t="s">
+        <v>19</v>
+      </c>
+      <c r="E45">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" t="s">
+        <v>103</v>
+      </c>
+      <c r="B46" t="s">
+        <v>104</v>
+      </c>
+      <c r="C46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D46" t="s">
+        <v>8</v>
+      </c>
+      <c r="E46">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" t="s">
+        <v>105</v>
+      </c>
+      <c r="B47" t="s">
+        <v>106</v>
+      </c>
+      <c r="C47" t="s">
+        <v>7</v>
+      </c>
+      <c r="D47" t="s">
+        <v>8</v>
+      </c>
+      <c r="E47">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" t="s">
+        <v>107</v>
+      </c>
+      <c r="B48" t="s">
+        <v>108</v>
+      </c>
+      <c r="C48" t="s">
+        <v>7</v>
+      </c>
+      <c r="D48" t="s">
+        <v>8</v>
+      </c>
+      <c r="E48">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" t="s">
+        <v>109</v>
+      </c>
+      <c r="B49" t="s">
+        <v>110</v>
+      </c>
+      <c r="C49" t="s">
+        <v>15</v>
+      </c>
+      <c r="D49" t="s">
+        <v>41</v>
+      </c>
+      <c r="E49">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" t="s">
+        <v>111</v>
+      </c>
+      <c r="B50" t="s">
+        <v>112</v>
+      </c>
+      <c r="C50" t="s">
+        <v>15</v>
+      </c>
+      <c r="D50" t="s">
         <v>16</v>
       </c>
-      <c r="E39">
+      <c r="E50">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>