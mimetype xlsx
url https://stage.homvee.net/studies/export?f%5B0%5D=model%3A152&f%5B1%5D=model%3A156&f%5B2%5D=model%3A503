--- v0 (2025-10-01)
+++ v1 (2026-06-04)
@@ -371,51 +371,51 @@
   <si>
     <t>WWHV063081</t>
   </si>
   <si>
     <t>Colditz, P., Sanders, M. R., Boyd, R., Pritchard, M., Gray, P., O’Callaghan, M. J., . . .  Evans, T. (2015). Prem Baby Triple P: A randomised controlled trial of enhanced parenting capacity to improve developmental outcomes in preterm infants. BMC Pediatrics, 15(1), 15.</t>
   </si>
   <si>
     <t>WWHV042434</t>
   </si>
   <si>
     <t>Crisante, L. (2003). Triple P in Western Sydney Area Health Service: Five years on. Paper presented at the Australian Psychological Society New South Wales State Conference, May, Newcastle, Australia.</t>
   </si>
   <si>
     <t>WWHV017028</t>
   </si>
   <si>
     <t>Dadds, M. R., Sanders, M. R., &amp; Bor, B. (1984). Training children to eat independently: Evaluation of mealtime management training for parents. Behavioural Psychotherapy, 12, 356-366.</t>
   </si>
   <si>
     <t>WWHV043927</t>
   </si>
   <si>
     <t>Dadds, M. R., Sanders, M. R., &amp; James, J. E. (1987). The generalization of treatment effects in parent training with multidistressed parents. Behavioural and Cognitive Psychotherapy, 15(04), 289-313. https://doi.org/10.1017/S0141347300012696</t>
   </si>
   <si>
-    <t>SafeCare Parent-Child Interaction (PCI) module, Triple P - Positive Parenting Program®—Variants suitable for home visiting</t>
+    <t>SafeCare Parent-Child Interaction (PCI), Triple P - Positive Parenting Program®—Variants suitable for home visiting</t>
   </si>
   <si>
     <t>WWHV043930</t>
   </si>
   <si>
     <t>Dadds, M. R., Sanders, M. R., &amp; James, J. E. (1987). The generalization of treatment effects in parent training with multidistressed parents. Behavioural and Cognitive Psychotherapy, 15(4), 289–313. (Study 2 of 2)</t>
   </si>
   <si>
     <t>WWHV063562</t>
   </si>
   <si>
     <t>Dahinten, V. S., Arim, R. G., Guèvremont, A., &amp; Kohen, D. E. (2014). The case for using administrative data to examine a population-based parenting intervention. International Journal of Child Health and Human Development, 7(2), 115.</t>
   </si>
   <si>
     <t>WWHV042043</t>
   </si>
   <si>
     <t>Daley, D., Jones, K., Hutchings, J., &amp; Thompson, M. (2009). Attention deficit hyperactivity disorder in pre-school children: Current findings, recommended interventions and future directions. Child care, health &amp; development, 35(6), 754-766.</t>
   </si>
   <si>
     <t>WWHV040857</t>
   </si>
   <si>
     <t>Daro, D., Huang, L. A., &amp; English, B. (2009). The Duke Endowment Child Abuse Prevention Initiative: Durham Family Initiative Implementation Report. Chicago: Chapin Hall at the University of Chicago.</t>
   </si>
@@ -2427,51 +2427,51 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="552.008" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="144.965" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="136.681" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>5</v>
       </c>