--- v0 (2025-10-02)
+++ v1 (2026-05-01)
@@ -59,51 +59,51 @@
   <si>
     <t>Family Connects</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>WWHV094430</t>
   </si>
   <si>
     <t>Goodman, W. B., Dodge, K. A., Bai, Y., Murphy, R. A., &amp; O’Donnell, K. (2022). Evaluation of a Family Connects dissemination to four high-poverty rural counties. Maternal and Child Health Journal, 1-10.</t>
   </si>
   <si>
     <t>WWHV094483</t>
   </si>
   <si>
     <t>Mersky, J. P., Choi, C., &amp; Lee, C. P. (2022). Quasinatural experiment of postnatal home visiting: An independent impact study of Family Connects. American Journal of Preventive Medicine, 63(5), 783–789.</t>
   </si>
   <si>
     <t>WWHV048865</t>
   </si>
   <si>
     <t>Morales, Y., Lutzker, J. R., Shanley, J. R., &amp; Guastaferro, K. M. (2015). Parent-infant interaction training with a Latino mother. International Journal of Child Health and Human Development, 8(2), 135-145.</t>
   </si>
   <si>
-    <t>SafeCare Parent-Child Interaction (PCI) module</t>
+    <t>SafeCare Parent-Child Interaction (PCI)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -417,51 +417,51 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="329.063" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="55.272" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>5</v>
       </c>