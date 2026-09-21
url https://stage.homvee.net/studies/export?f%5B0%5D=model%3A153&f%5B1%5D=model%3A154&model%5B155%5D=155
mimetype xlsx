--- v0 (2026-07-18)
+++ v1 (2026-09-21)
@@ -12,73 +12,79 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV081495</t>
   </si>
   <si>
     <t>Arkansas Center for Health Improvement and UAMS Department of Family and Preventive Medicine. (2019). Home-visiting support for low-birth-weight preterm infants: evaluation findings from the Following Baby Back Home intervention. University of Arkansas for Medical Sciences. Little Rock, AR.</t>
   </si>
   <si>
+    <t>Following Baby Back Home (FBBH)</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
     <t>WWHV040826</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Billy, T., Hastings, R., Lorenzo, S., ... Walkup, J. T. (2014). A randomized controlled trial of a paraprofessional-delivered, home-visiting intervention: Three-year outcomes for American Indian teen mothers and their children. Manuscript under review.</t>
   </si>
   <si>
     <t>Family Spirit®</t>
   </si>
   <si>
     <t>Moderate</t>
   </si>
   <si>
     <t>WWHV029496</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Compton, S., Carter, A., Hastings, R., Billy, T., CohoMescal, V., Lorenzo, S., &amp; Walkup, J. T. (Jan 2013). Effect of a paraprofessional home-visiting intervention on American Indian teen mothers’ and infants’ behavioral risks: A randomized controlled trial. The American Journal of Psychiatry, 170(1), 83-93.</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>WWHV047724</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Goklish, N., Billy, T., Hastings, R., ... Walkup, J. T. (2015). Paraprofessional-delivered home-visiting intervention for American Indian teen mothers and children: 3-Year outcomes from a randomized controlled trial. American Journal of Psychiatry, 172(2), 154-162.</t>
@@ -107,69 +113,72 @@
   <si>
     <t>WWHV073819</t>
   </si>
   <si>
     <t>Casey, P., Rettiganti, M., &amp; Gossett, J. (2017). Evaluation of UAMS/MIECHV Following Baby Back Home. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV073818</t>
   </si>
   <si>
     <t>Casey, P., Rettiganti, M., &amp; Gossett, J. (2017). Evaluation of UAMS/ANGELS Following Baby Back Home. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV059095</t>
   </si>
   <si>
     <t>Casey, P., Rettiganti, M., &amp; Li, J. (2016). Evaluation of UAMS/MIECHV Following Baby Back Home: 2012-2014. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV059096</t>
   </si>
   <si>
     <t>Casey, P., Rettiganti, M., &amp; Li, J. (2016). Evaluation of UAMS/ANGELS Following Baby Back Home: Deliverable G. Unpublished manuscript.</t>
   </si>
   <si>
+    <t>Not applicable (NA) - additional source</t>
+  </si>
+  <si>
     <t>WWHV075668</t>
   </si>
   <si>
     <t>Haroz, E. E., Ingalls, A., Kee, C., Goklish, N., Neault, N., Begay, M., &amp; Barlow, A. (2019). Informing precision home visiting: Identifying meaningful subgroups of families who benefit most from Family Spirit. Prevention Science : The Official Journal of the Society for Prevention Research, 8, 1244-1254. https://doi.org/10.1007/s11121-019-01039-9</t>
   </si>
   <si>
+    <t>Does not pass screens</t>
+  </si>
+  <si>
     <t>WWHV086258</t>
   </si>
   <si>
     <t>Haroz, E. E., Ingalls, A., Wadlin, J., Kee, C., Begay, M., Neault, N., &amp; Barlow, A. (2020). Utilizing broad-based partnerships to design a precision approach to implementing evidence-based home visiting. Journal of Community Psychology, 48(4), 1100-1113. https://doi.org/10.1002%2Fjcop.22281</t>
   </si>
   <si>
     <t>WWHV090807</t>
   </si>
   <si>
     <t>Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Martin, L., Team, P. F. S. S., West, A. L., Neault, N., &amp; Haroz, E. E. (2021). Precision Family Spirit: A pilot randomized implementation trial of a precision home visiting approach with families in Michigan-trial rationale and study protocol. Pilot &amp; Feasibility Studies, 7(1), 1-11. https://doi.org/10.1186/s40814-020-00753-4</t>
-  </si>
-[...1 lines deleted...]
-    <t>Does not pass screens</t>
   </si>
   <si>
     <t>WWHV094974</t>
   </si>
   <si>
     <t>Ingalls, A., Rebman, P., Martin, L., Kushman, E., Leonard, A., Cisler, A., Gschwind, I., Brayak, A., Amsler, A.M., &amp; Haroz, E. E. (2022). Towards precision home visiting: Results at six months postpartum from a randomized pilot implementation trial to assess the feasibility of a precision approach to Family Spirit. BMC Pregnancy and Childbirth, 22(1), 725. https://doi.org/10.1186/s12884-022-05057-4</t>
   </si>
   <si>
     <t>WWHV074886</t>
   </si>
   <si>
     <t>Ingalls, A., Rosenstock, S., Foy Cuddy, R., Neault, N., Yessilth, S., Goklish, N., Nelson, L., Reid, R., &amp; Barlow, A. (2019). Family Spirit Nurture (FSN)—a randomized controlled trial to prevent early childhood obesity in American Indian populations: Trial rationale and study protocol. BMC Obesity, 6(1), 18. https://doi.org/10.1186/s40608-019-0233-9</t>
   </si>
   <si>
     <t>WWHV095157</t>
   </si>
   <si>
     <t>Martin, L., Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Russette, H., &amp; Haroz, E. E. (2023). Respecting diverse journeys on many roads: First Peoples of North America can guide us on our path toward precision home visiting. AlterNative: An International Journal of Indigenous Peoples, 19(2), 499–503. https://doi.org/10.1177/11771801231169272</t>
   </si>
   <si>
     <t>WWHV089864</t>
   </si>
   <si>
     <t>McKelvey, L. (2020). Evaluation of Following Baby Back Home. Department of Family &amp; Preventive Medicine, University of Arkansas for Medical Sciences. </t>
   </si>
@@ -582,521 +591,577 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="511.875" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" s="1"/>
-      <c r="D2" s="1"/>
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E2" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="1" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B5" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-      <c r="D6" s="1"/>
+        <v>19</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E7" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="D8" s="1"/>
+        <v>24</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E8" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="D9" s="1"/>
+        <v>26</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E9" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="D10" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E10" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-      <c r="D11" s="1"/>
+        <v>30</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E11" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="D12" s="1"/>
+        <v>32</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>33</v>
+      </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="D13" s="1"/>
+        <v>35</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>36</v>
+      </c>
       <c r="E13" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="D14" s="1"/>
+        <v>38</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>22</v>
+      </c>
       <c r="E14" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="B15" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>36</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
       <c r="E15" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="E16" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="E17" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E18" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="D19" s="1"/>
+        <v>48</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E19" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="1" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="D20" s="1"/>
+        <v>50</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E20" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="1" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="D21" s="1"/>
+        <v>52</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E21" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="1" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="E22" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="1" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="E23" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="1" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-      <c r="D24" s="1"/>
+        <v>58</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>33</v>
+      </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="1" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="E25" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="1" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="E26" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="1" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="E27" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="E28" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="1" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E29" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="1" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-      <c r="D30" s="1"/>
+        <v>70</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>36</v>
+      </c>
       <c r="E30" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="1" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>