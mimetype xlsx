--- v0 (2025-10-23)
+++ v1 (2026-05-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="689">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="711">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV072137</t>
   </si>
   <si>
     <t>Ah Chee, D., Boffa, J. D., &amp; Tilton, E. (2016). Towards an integrated model for child and family services in central Australia. Medical Journal of Australia, 205(1), 8.</t>
   </si>
   <si>
     <t>Nurse-Family Partnership (NFP)®</t>
   </si>
   <si>
@@ -203,50 +203,56 @@
   <si>
     <t>WWHV017486</t>
   </si>
   <si>
     <t>Bartik, T. J., &amp; W. E. Upjohn Institute for Employment Research. (2009).  Distributional effects of early childhood programs and business incentives and  their implications for policy. Upjohn Institute staff working paper no. 09-151.  Kalamazoo, MI: W. E. Upjohn Institute</t>
   </si>
   <si>
     <t>WWHV037865</t>
   </si>
   <si>
     <t>Beam, R. J., O’Brien, R. A., &amp; Neal, M. (2010). Reflective practice enhances public health nurse implementation of Nurse-Family Partnership. Public Health Nursing, 27(2), 131-139.</t>
   </si>
   <si>
     <t>WWHV041750</t>
   </si>
   <si>
     <t>Bean, K. (2013). Ecological factors and the behavioral and educational outcomes of African American students in special education. Dissertation Abstracts International Section A: Humanities and Social Sciences.</t>
   </si>
   <si>
     <t>WWHV065019</t>
   </si>
   <si>
     <t>Beasley, L. O., Ridings, L. E., Smith, T. J., Shields, J. D., Silovsky, J. F., Beasley, W., &amp; Bard, D. (2018). A qualitative evaluation of engagement and attrition in a nurse home visiting program: From the participant and provider perspective. Prevention Science: The Official Journal of the Society for Prevention Research, 19(4), 528–537.</t>
   </si>
   <si>
+    <t>WWHV095773</t>
+  </si>
+  <si>
+    <t>Billey, T., Kushman, E., Meese, J., Martin, L., Jim, L., Austin-Garrison, M. A., &amp; Allison-Burbank, J. D. (2024). Development of a culturally enhanced caregiver-facilitated language nutrition intervention “+ Language is Medicine” to address developmental delay in Diné (Navajo) toddlers. Frontiers in Public Health, 12. https://doi.org/10.3389/fpubh.2024.1376742</t>
+  </si>
+  <si>
     <t>WWHV071699</t>
   </si>
   <si>
     <t>Billingham, K. (2016). International replication of Nurse Family Partnership/Family Nurse Partnership. International Journal of Birth &amp; Parent Education, 3(2), 33–36.</t>
   </si>
   <si>
     <t>WWHV037760</t>
   </si>
   <si>
     <t>Birmingham’s programmes. Children &amp; Young People Now. Janurary 11, 2011, p. 19.</t>
   </si>
   <si>
     <t>WWHV047337</t>
   </si>
   <si>
     <t>Black, K. J., Wenger, M. B., &amp; O' Fallon, M. (2015). Developing a fidelity assessment instrument for nurse home visitors. Research in Nursing &amp; Health, 38(3), 232-240.</t>
   </si>
   <si>
     <t>WWHV050650</t>
   </si>
   <si>
     <t>Brand, T., &amp; Jungmann, T. (2014). Participant characteristics and process variables predict attrition from a home-based early intervention program. Early Childhood Research Quarterly, 29(2), 155–167.</t>
   </si>
   <si>
     <t>WWHV004263</t>
@@ -864,50 +870,62 @@
     <t>Illback, R. J., Pennington, M., Sanders, D. H., &amp; Smith, P. (2007). Use of the emergency room: A comparison of Medicaid reimbursed ER visits in HANDS children &amp; other children born to first-time parents. Louisville, KY: REACH of Louisville.</t>
   </si>
   <si>
     <t>WWHV027885</t>
   </si>
   <si>
     <t>Illback, R. J., Sanders Jr., D., Sanders III,  D., Pennington, M., English, B., &amp; Jewell, T. (nd). Development and  implementation of  Kentucky's HANDS home visitation program. Unpublished  manuscript.</t>
   </si>
   <si>
     <t>WWHV027886</t>
   </si>
   <si>
     <t>Illback, R. J., Sanders Jr., D., Sanders III, D., Pennington, M., English, B., &amp; Jewell, T. (March 2011). Birth, maltreatment, and service utilization outcomes of participants  in Kentucky’s HANDS home visitation program. Unpublished manuscript. </t>
   </si>
   <si>
     <t>WWHV014185</t>
   </si>
   <si>
     <t>Illback, R. J., Sanders, D., Pennington, M., Sanders, D. I., Smith, P., &amp; Kilmer, A. (2008). Health access nurturing development services (HANDS): Kentucky's home visiting program for first time parents. Louisville, KY: REACH of Louisville.</t>
   </si>
   <si>
     <t>WWHV090807</t>
   </si>
   <si>
     <t>Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Martin, L., Team, P. F. S. S., West, A. L., Neault, N., &amp; Haroz, E. E. (2021). Precision Family Spirit: A pilot randomized implementation trial of a precision home visiting approach with families in Michigan-trial rationale and study protocol. Pilot &amp; Feasibility Studies, 7(1), 1-11. https://doi.org/10.1186/s40814-020-00753-4</t>
+  </si>
+  <si>
+    <t>WWHV094974</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rebman, P., Martin, L., Kushman, E., Leonard, A., Cisler, A., Gschwind, I., Brayak, A., Amsler, A.M., &amp; Haroz, E. E. (2022). Towards precision home visiting: Results at six months postpartum from a randomized pilot implementation trial to assess the feasibility of a precision approach to Family Spirit. BMC Pregnancy and Childbirth, 22(1), 725. https://doi.org/10.1186/s12884-022-05057-4</t>
+  </si>
+  <si>
+    <t>WWHV074886</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rosenstock, S., Foy Cuddy, R., Neault, N., Yessilth, S., Goklish, N., Nelson, L., Reid, R., &amp; Barlow, A. (2019). Family Spirit Nurture (FSN)—a randomized controlled trial to prevent early childhood obesity in American Indian populations: Trial rationale and study protocol. BMC Obesity, 6(1), 18. https://doi.org/10.1186/s40608-019-0233-9</t>
   </si>
   <si>
     <t>WWHV039019</t>
   </si>
   <si>
     <t>Ingoldsby, E., Baca, P., McClatchey, M., Luckey, D., Ramsey, M., Loch, J., Lewis, J., Blackaby, T., Petrini, M., Smith, B., McHale, M., Perhacs, M., &amp; Olds, D. (2013). Quasi-experimental pilot study of intervention to increase participant retention and completed home visits in the Nurse-Family Partnership. Prevention Science, 14(6), 525-534.</t>
   </si>
   <si>
     <t>WWHV050300</t>
   </si>
   <si>
     <t>Intensive intervention for teenage mothers widened. (2015). Nursing Standard, 29(29), 8.</t>
   </si>
   <si>
     <t>WWHV053724</t>
   </si>
   <si>
     <t>Izzo, C., Eckenrode, J., Smith, E., Henderson, C., Cole, R., Kitzman, H., &amp; Olds, D. (2005). Reducing the impact of uncontrollable stressful life events through a program of nurse home visitation for new parents. Prevention Science, 6(4), 269–274.</t>
   </si>
   <si>
     <t>WWHV004092</t>
   </si>
   <si>
     <t>Izzo, C., Eckenrode, J., Smith, E., Henderson, C., Cole, R., Kitzman, H., &amp; Olds, D. L. (2005). Reducing the impact of uncontrollable stressful life events through a program of nurse home visitation for new parents. Prevention Science, 6(4), 269–274.</t>
   </si>
@@ -1152,50 +1170,56 @@
   <si>
     <t>MacKinnon, L. (2016). Saying goodbye in the Family Nurse Partnership. International Journal of Birth &amp; Parent Education, 3(2), 23–24.</t>
   </si>
   <si>
     <t>WWHV027018</t>
   </si>
   <si>
     <t>MacMillan, H. L., Wathen, C. N., Barlow, J., Fergusson, D. M., Leventhal, J. M., &amp; Taussig, H. N. (2009). Interventions to prevent child maltreatment and associated impairment. The Lancet, 373(9659), 250–266.</t>
   </si>
   <si>
     <t>Early Start (New Zealand), Nurse-Family Partnership (NFP)®</t>
   </si>
   <si>
     <t>WWHV037939</t>
   </si>
   <si>
     <t>Markanda, M. T., Mabry, R., Creech, V., Sayers, A., Smart, A., Higgins, K., Eyes, K., Joyner, C., &amp; Marshall, E. A. (2010). North Carolina Nurse-Family Partnership: Evidence-based nurse home visitation program and health care reform. North Carolina Medical Journal, 71(3), 302–305.</t>
   </si>
   <si>
     <t>WWHV038496</t>
   </si>
   <si>
     <t>Martin, J. (2013). Goodwill industries: An unexpected, but perfect partner for home visiting. Zero to Three, 33(3), 66-66.</t>
   </si>
   <si>
+    <t>WWHV095157</t>
+  </si>
+  <si>
+    <t>Martin, L., Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Russette, H., &amp; Haroz, E. E. (2023). Respecting diverse journeys on many roads: First Peoples of North America can guide us on our path toward precision home visiting. AlterNative: An International Journal of Indigenous Peoples, 19(2), 499–503. https://doi.org/10.1177/11771801231169272</t>
+  </si>
+  <si>
     <t>WWHV041966</t>
   </si>
   <si>
     <t>Martin, C., Marryat, L., Miller, M., Ormston, R., &amp; Gordon, J. (2011). The evaluation of the Family Nurse Partnership Programme in Scotland: Phase 1 report—Intake and early pregnancy. Edinburgh, Scotland: ScotCen Social Research; Glasgow, Scotland: Jacki Gordon &amp; Associates.</t>
   </si>
   <si>
     <t>WWHV056651</t>
   </si>
   <si>
     <t>Mason, S. (2016). The Family Nurse Partnership: Researching a complex intervention and learning well. International Journal of Birth &amp; Parent Education, 3(2), 5–8.</t>
   </si>
   <si>
     <t>WWHV095012</t>
   </si>
   <si>
     <t>Massi, L., Hickey, S., Maidment, S. J., Roe, Y., Kildea, S., &amp; Kruske, S. (2023). “This has changed me to be a better mum”: A qualitative study exploring how the Australian Nurse-Family Partnership Program contributes to the development of First Nations women’s self-efficacy. Women and Birth, 36(6), e613–e622. https://doi.org/10.1016/j.wombi.2023.05.010</t>
   </si>
   <si>
     <t>WWHV093824</t>
   </si>
   <si>
     <t>Massi, L., Hickey, S., Maidment, S., Roe, Y., Kildea, S., Nelson, C., &amp; Kruske, S. (2021). Improving interagency service integration of the Australian Nurse Family Partnership Program for First Nations women and babies: A qualitative study. International Journal for Equity in Health, 20, 1–15. https://doi.org/10.1186/s12939-021-01519-x</t>
   </si>
   <si>
     <t>WWHV065010</t>
@@ -1230,50 +1254,56 @@
   <si>
     <t>WWHV091005</t>
   </si>
   <si>
     <t>McConnell, M. A., Zhou, R. A., Martin, M. W., Gourevitch, R. A., Steenland, M., Bates, M. A., Zera, C., Hacker, M., Chien, A., &amp; Baicker, K. (2020). Protocol for a randomized controlled trial evaluating the impact of the Nurse-Family Partnership's home visiting program in South Carolina on maternal and child health outcomes. Trials, 21, 1–21. https://doi.org/10.1186/s13063-020-04916-9</t>
   </si>
   <si>
     <t>WWHV044155</t>
   </si>
   <si>
     <t>McFarlane, E., Shea Crowne, S., Burrell, L., &amp; Duggan, A. (2014). Home visiting service delivery and outcomes for depressed mothers. Zero to Three, 34(5), 53-60.</t>
   </si>
   <si>
     <t>WWHV046421</t>
   </si>
   <si>
     <t>McKelvey, T. (2007). No parent left behind. American Prospect, 18(12), A13-A14.</t>
   </si>
   <si>
     <t>WWHV012870</t>
   </si>
   <si>
     <t>McLennan, J. D., MacMillan, H. L., &amp; Jamieson, E. (2004). Canada's programs to prevent mental health problems in children: The research-practice gap. Canadian Medical Association Journal, 171(9), 1069-1071.</t>
   </si>
   <si>
+    <t>WWHV095922</t>
+  </si>
+  <si>
+    <t>Meisch, A. D., Joraanstad, A., Willenborg, P., Lauderback, E., &amp; Atukpawu-Tipton, G. (2023). Mapping evidence-based home visiting provided by tribal-led organizations. National Home Visiting Resource Center Data in Action Brief. James Bell Associates and Urban Institute. https://nhvrc.org/product/mapping-home-visiting-tribal-led-organizations</t>
+  </si>
+  <si>
     <t>WWHV041470</t>
   </si>
   <si>
     <t>Mejdoubi, J., Heijkant, S. C. C. M., Struijf, E., Leerdam, F. J. M., HiraSing, R. A., &amp; Crijnen, A. A. M. (2013). Risicofactoren voor kindermishandeling bij jonge hoogrisicozwangeren: Design van het VoorZorgonderzoek. JGZ—Tijdschrift voor Jeugdgezondheidszorg, 45(2), 26–31.</t>
   </si>
   <si>
     <t>WWHV038837</t>
   </si>
   <si>
     <t>Mejdoubi, J., van den Heijkant, Silvia C. C. M., van Leerdam, F. J. M., Crone, M., Crijnen, A., &amp; HiraSing, R. A. (2013). Effects of nurse home visitation on cigarette smoking, pregnancy outcomes and breastfeeding: A randomized controlled trial. Midwifery, 30(6), 688–695.</t>
   </si>
   <si>
     <t>WWHV037933</t>
   </si>
   <si>
     <t>Mejdoubi, J., van den Heijkant, S., Struijf, E., van Leerdam, F., HiraSing, R., &amp; Crijnen, A. (2011). Addressing risk factors for child abuse among high risk pregnant women: Design of a randomised controlled trial of the nurse family partnership in Dutch preventative care. BMC Public Health, 11, 823.</t>
   </si>
   <si>
     <t>WWHV038836</t>
   </si>
   <si>
     <t>Mejdoubi, J., van den Heijkant, S. C., van Leerdam, F. J., Heymans, M. W., Hirasing, R. A., &amp; Crijnen, A. A. (2013). Effect of nurse home visits vs. usual care on reducing intimate partner violence in young high-risk pregnant women: A randomized controlled trial. PloS One, 8(10), e78185.</t>
   </si>
   <si>
     <t>WWHV050543</t>
@@ -1296,92 +1326,116 @@
   <si>
     <t>WWHV041908</t>
   </si>
   <si>
     <t>Miller, T. R. (2012). Nurse-Family Partnership home visitation: Costs, outcomes, and return on investment. Albuquerque, NM: H.B.S.A., Inc.</t>
   </si>
   <si>
     <t>WWHV047696</t>
   </si>
   <si>
     <t>Miller, T., Hendrie, D., &amp; Miller, T. R. (2015). Nurse Family Partnership: Comparing costs per family in randomized trials versus scale-up. Journal of Primary Prevention, 36(6), 419-425.</t>
   </si>
   <si>
     <t>WWHV047798</t>
   </si>
   <si>
     <t>Miller, T., &amp; Miller, T. R. (2015). Projected outcomes of Nurse-Family Partnership home visitation during 1996-2013, USA. Prevention Science, 16(6), 765-777.</t>
   </si>
   <si>
     <t>WWHV038781</t>
   </si>
   <si>
     <t>Miller, Ted R., Olds, David, Knudtson, Michael, Luckey, Dennis, Bondy, Jessica, &amp; Stevenson, Amanda. (2011) Return on investment: Nurse and paraprofessional home visitation, Denver. Unpublished report submitted to the U.S. Department of Justice.</t>
   </si>
   <si>
+    <t>WWHV095923</t>
+  </si>
+  <si>
+    <t>Moyer, N., Wesner, C., Sarche, M., Chavis, Gachupin, A. E., Nadler, A., Svoboda, E., Asdigian, N., Geary, E., Around Him, D., Dunn, C., &amp; Whitesell, N. (2024). Braiding Research Approaches to understand home visiting in Indigenous communities (OPRE Report No. 2024-366). Office of Planning, Research, and Evaluation; Administration for Children and Families; U.S. Department of Health and Human Services.</t>
+  </si>
+  <si>
     <t>WWHV035854</t>
   </si>
   <si>
     <t>Mullany, B., Barlow, A., Neault, N., Billy, T., Jones, T., Tortice, I., Lorenzo, S., Powers, J., Lake, K., Reid, R., &amp; Walkup, J. (2012). The Family Spirit trial for American Indian teen mothers and their children: CBPR rationale, design, methods and baseline characteristics. Society of Prevention Research, 13, 504-518.</t>
   </si>
   <si>
+    <t>WWHV095924</t>
+  </si>
+  <si>
+    <t>Nadler, A. T., Chavis, E., &amp; Atukpawu-Tipton, G. (2024). Indigenous food sovereignty in tribal home visiting. National Home Visiting Resource Center Innovation Roundup Brief. James Bell Associates. https://nhvrc.org/brief/indigenous-food-sovereignty-tribal-home-visitin…</t>
+  </si>
+  <si>
     <t>WWHV013514</t>
   </si>
   <si>
     <t>Nagle, G. A. (2002). Maternal participation, depression and partner violence in a state run child abuse prevention program: Louisiana nurse home visitation, 1999–2002. Tulane University; 0235 (Advisor: Chair Janet Rice). Dissertation Abstracts International, 63 (10B), 210–4590. (AAI3069249).</t>
   </si>
   <si>
     <t>WWHV014461</t>
   </si>
   <si>
     <t>Nagle, G. A.,  &amp; Boris, N. W. (2002). Nurse home  visiting impact on prenatal maternal depression and partner violence:  Preliminary results. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV015485</t>
   </si>
   <si>
     <t>Nagle, G.. &amp; Wightkin, J. (2005). Tales from the capitol: tried, true, and not-true Strategies for increasing policy support for programs to enhance early attachment. In L. Berlin, Y. Ziv, L. Amaya-Jackson, &amp; M. Greenburg (Eds), Enhancing early attachments: Theory, research, intervention, and policy (pp 276-293). New York: Guilford Press.</t>
   </si>
   <si>
+    <t>WWHV095925</t>
+  </si>
+  <si>
+    <t>National Academies of Sciences, Engineering, and Medicine. (2023). Complementary Feeding Interventions for Infants and Young Children Under Age 2: Scoping of Promising Interventions to Implement at the Community or State Level. Washington, DC: The National Academies Press. https://doi.org/10.17226/27239</t>
+  </si>
+  <si>
     <t>WWHV072178</t>
   </si>
   <si>
     <t>NCT03079752. (2017). The prenatal/early infancy project: An adolescent follow-up. Retrieved from https://clinicaltrials.gov/show/nct03079752.</t>
   </si>
   <si>
     <t>WWHV072169</t>
   </si>
   <si>
     <t>NCT03360539. (2017). Nurse-Family Partnership impact evaluation in South Carolina. Retrieved from https://clinicaltrials.gov/show/nct03360539</t>
   </si>
   <si>
     <t>WWHV087320</t>
   </si>
   <si>
     <t>Neal, M., &amp; Fixsen, A. (2020). The Nurse-Family partnership in Colorado: Supporting high-quality programming with implementation science. Journal of Nursing Scholarship, 52(1), 6–13. https://doi.org/10.1111/jnu.12506</t>
   </si>
   <si>
+    <t>WWHV095928</t>
+  </si>
+  <si>
+    <t>Nelson, L., Mata Lopez, L., Archuleta, S., Skavenski Van Wyk, S., Kushman, E., Martin, L., Mitchell, K., Leffler, E., Wewie, T., Kemp, C., Cuddy, R., Haroz, E.E. (2025). Testing the effectiveness of Family Spirit Strengths (FSS) – a culturally informed intervention designed to prevent mental health and substance misuse for Indigenous families through home visiting. Center for Open Science, https://doi.org/10.31235/osf.io/xv7hz_v1</t>
+  </si>
+  <si>
     <t>WWHV003356</t>
   </si>
   <si>
     <t>Nguyen, J. D., Carson, M. L., Parris, K. M., &amp; Place, P. (2003). A  comparison pilot study of public health field nursing home visitation program  interventions for pregnant Hispanic adolescents. Public Health Nursing, 20(5), 412.  doi:10.1046/j.1525-1446.2003.20509.x</t>
   </si>
   <si>
     <t>WWHV065732</t>
   </si>
   <si>
     <t>Nguyen, H., Zarnowiecki, D., Segal, L., Gent, D., Silver, B., &amp; Boffa, J. (2018). Feasibility of implementing infant home visiting in a central Australian aboriginal community. Prevention Science: The Official Journal of the Society for Prevention Research, 19(7), 966–976.</t>
   </si>
   <si>
     <t>WWHV050414</t>
   </si>
   <si>
     <t>Nurses support at-risk women through pregnancy, early childhood. (2014). Case Management Advisor, 25(12), 138-139.</t>
   </si>
   <si>
     <t>WWHV015626</t>
   </si>
   <si>
     <t>Olds, D. (1988). Common design and methodological problems encountered in evaluating family support services: Illustrations from the Prenatal/Early Infancy Project. In H. Weiss &amp; F. Jacobs (Eds), Evaluating family programs (pp 239-265). Hawthorne, NY: Aldine de Gruyter.</t>
   </si>
   <si>
     <t>WWHV014637</t>
@@ -1800,66 +1854,78 @@
   <si>
     <t>WWHV052217</t>
   </si>
   <si>
     <t>Reading, R. (2016). Effectiveness of a nurse-led intensive home-visitation programme for first-time teenage mothers (building blocks): A pragmatic randomised controlled trial. Child: Care, Health &amp; Development, 42(1), 146–147.</t>
   </si>
   <si>
     <t>WWHV003819</t>
   </si>
   <si>
     <t>Robinson, J. L., Emde, R. N., &amp; Korfmacher, J. (1997). Integrating an emotional regulation perspective in a program of prenatal and early childhood home visitation. Journal of Community Psychology, 25(1), 59-75.</t>
   </si>
   <si>
     <t>WWHV041967</t>
   </si>
   <si>
     <t>Robinson, D., Miller, L., &amp; Rickard, C. (2013). The family nurse workforce: A study for the Family Nurse Partnership national unit. Brighton, England: Institute for Employment Studies.</t>
   </si>
   <si>
     <t>WWHV066264</t>
   </si>
   <si>
     <t>Robling, M., Cannings-John, R., Channon, S., Hood, K., Moody, G., Poole, R., &amp; Sanders, J. (2018). What is usual care for teenagers expecting their first child in England? A process evaluation using key informant mapping and participant survey as part of the building blocks randomized controlled trial of specialist home visiting. BMJ Open, 8(5), e020152.</t>
   </si>
   <si>
+    <t>WWHV092234</t>
+  </si>
+  <si>
+    <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
+  </si>
+  <si>
     <t>WWHV012528</t>
   </si>
   <si>
     <t>Rowe, A. (2009). Perinatal home visiting: Implementing the Nurse-Family Partnership in England. In J. Barlow &amp; P. O. Svanberg (Eds.), Keeping the baby in mind: Infant mental health in practice (pp. 115-127). New York: Routledge/Taylor &amp; Francis Group.</t>
   </si>
   <si>
     <t>WWHV028203</t>
   </si>
   <si>
     <t>Rubin, D. M., O’Reilly, A. L. R., Luan, X., Dai,  D., Localio, A. R., &amp; Christian, C. W. (2011). Variation in pregnancy  outcomes following statewide implementation of a prenatal home visitation  program. Archives of Pediatrics &amp; Adolescent  Medicine, 165(3), 198-204.</t>
   </si>
   <si>
     <t>WWHV071687</t>
   </si>
   <si>
     <t>Runciman, C. (2016). Implementing the Nurse-Family Partnership with aboriginal and Torres Strait islander clients. International Journal of Birth &amp; Parent Education, 3(2), 37–41.</t>
+  </si>
+  <si>
+    <t>WWHV094422</t>
+  </si>
+  <si>
+    <t>Russette, H. C., Grubin, F., Ingalls, A., Martin, L., Leonard, A., Kushman, E., Cisler, A., Leffler, E., Herman, A., &amp; Haroz, E. E. (2022). Home visitor perspectives on implementing a precision approach to home visiting in communities serving Native American families. Infant Mental Health Journal, 43(5), 744–755. https://doi.org/10.1002/imhj.22012</t>
   </si>
   <si>
     <t>WWHV013915</t>
   </si>
   <si>
     <t>Samples, F. L. (1995). The impact of a comprehensive early intervention program on social support among black and white adolescent mothers. Cornell University). Dissertation Abstracts International, 56 (07A), 144–2887.  (UMI No AAI9538807)</t>
   </si>
   <si>
     <t>WWHV019091</t>
   </si>
   <si>
     <t>Samples, F. L. (1996). The differential impact of a comprehensive early intervention program on the level of support received by African-American and white adolescent mothers. Conference presentation.</t>
   </si>
   <si>
     <t>WWHV029199</t>
   </si>
   <si>
     <t>Sanders, J., Owen-Jones, E., &amp; Robling, M. (2011). Evaluating the family nurse partnership in England: The building blocks trial. Practising Midwife, 14(7), 13–15.</t>
   </si>
   <si>
     <t>WWHV039228</t>
   </si>
   <si>
     <t>Sawyer, M. G., Barnes, J., Frost, L., Jeffs, D., Bowering, K., &amp; Lynch, J. (2013). Nurse perceptions of family home-visiting programmes in Australia and England. Journal of Paediatrics &amp; Child Health, 49(5), 369–374.</t>
   </si>
@@ -2427,51 +2493,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E336"/>
+  <dimension ref="A1:E347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -2892,57 +2958,57 @@
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>61</v>
       </c>
       <c r="B26" t="s">
         <v>62</v>
       </c>
       <c r="C26" t="s">
         <v>7</v>
       </c>
       <c r="D26" t="s">
         <v>25</v>
       </c>
       <c r="E26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>63</v>
       </c>
       <c r="B27" t="s">
         <v>64</v>
       </c>
       <c r="C27" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="D27" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E27">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>65</v>
       </c>
       <c r="B28" t="s">
         <v>66</v>
       </c>
       <c r="C28" t="s">
         <v>7</v>
       </c>
       <c r="D28" t="s">
         <v>8</v>
       </c>
       <c r="E28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
         <v>67</v>
       </c>
       <c r="B29" t="s">
         <v>68</v>
@@ -3048,408 +3114,408 @@
       </c>
       <c r="B35" t="s">
         <v>80</v>
       </c>
       <c r="C35" t="s">
         <v>7</v>
       </c>
       <c r="D35" t="s">
         <v>8</v>
       </c>
       <c r="E35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
         <v>81</v>
       </c>
       <c r="B36" t="s">
         <v>82</v>
       </c>
       <c r="C36" t="s">
         <v>7</v>
       </c>
       <c r="D36" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>83</v>
       </c>
       <c r="B37" t="s">
         <v>84</v>
       </c>
       <c r="C37" t="s">
         <v>7</v>
       </c>
       <c r="D37" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>85</v>
       </c>
       <c r="B38" t="s">
         <v>86</v>
       </c>
       <c r="C38" t="s">
         <v>7</v>
       </c>
       <c r="D38" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>87</v>
       </c>
       <c r="B39" t="s">
         <v>88</v>
       </c>
       <c r="C39" t="s">
         <v>7</v>
       </c>
       <c r="D39" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>89</v>
       </c>
       <c r="B40" t="s">
         <v>90</v>
       </c>
       <c r="C40" t="s">
         <v>7</v>
       </c>
       <c r="D40" t="s">
         <v>8</v>
       </c>
       <c r="E40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>91</v>
       </c>
       <c r="B41" t="s">
         <v>92</v>
       </c>
       <c r="C41" t="s">
         <v>7</v>
       </c>
       <c r="D41" t="s">
         <v>8</v>
       </c>
       <c r="E41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>93</v>
       </c>
       <c r="B42" t="s">
         <v>94</v>
       </c>
       <c r="C42" t="s">
         <v>7</v>
       </c>
       <c r="D42" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>95</v>
       </c>
       <c r="B43" t="s">
         <v>96</v>
       </c>
       <c r="C43" t="s">
         <v>7</v>
       </c>
       <c r="D43" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>97</v>
       </c>
       <c r="B44" t="s">
         <v>98</v>
       </c>
       <c r="C44" t="s">
         <v>7</v>
       </c>
       <c r="D44" t="s">
         <v>8</v>
       </c>
       <c r="E44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
         <v>99</v>
       </c>
       <c r="B45" t="s">
         <v>100</v>
       </c>
       <c r="C45" t="s">
-        <v>101</v>
+        <v>7</v>
       </c>
       <c r="D45" t="s">
         <v>8</v>
       </c>
       <c r="E45">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
+        <v>101</v>
+      </c>
+      <c r="B46" t="s">
         <v>102</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" t="s">
         <v>103</v>
       </c>
-      <c r="C46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D46" t="s">
         <v>8</v>
       </c>
       <c r="E46">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
         <v>104</v>
       </c>
       <c r="B47" t="s">
         <v>105</v>
       </c>
       <c r="C47" t="s">
         <v>7</v>
       </c>
       <c r="D47" t="s">
         <v>8</v>
       </c>
       <c r="E47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
         <v>106</v>
       </c>
       <c r="B48" t="s">
         <v>107</v>
       </c>
       <c r="C48" t="s">
         <v>7</v>
       </c>
       <c r="D48" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E48">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
         <v>108</v>
       </c>
       <c r="B49" t="s">
         <v>109</v>
       </c>
       <c r="C49" t="s">
         <v>7</v>
       </c>
       <c r="D49" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E49">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>110</v>
       </c>
       <c r="B50" t="s">
         <v>111</v>
       </c>
       <c r="C50" t="s">
         <v>7</v>
       </c>
       <c r="D50" t="s">
         <v>8</v>
       </c>
       <c r="E50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>112</v>
       </c>
       <c r="B51" t="s">
         <v>113</v>
       </c>
       <c r="C51" t="s">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="D51" t="s">
         <v>8</v>
       </c>
       <c r="E51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
         <v>114</v>
       </c>
       <c r="B52" t="s">
         <v>115</v>
       </c>
       <c r="C52" t="s">
         <v>24</v>
       </c>
       <c r="D52" t="s">
         <v>8</v>
       </c>
       <c r="E52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
         <v>116</v>
       </c>
       <c r="B53" t="s">
         <v>117</v>
       </c>
       <c r="C53" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D53" t="s">
         <v>8</v>
       </c>
       <c r="E53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>118</v>
       </c>
       <c r="B54" t="s">
         <v>119</v>
       </c>
       <c r="C54" t="s">
         <v>7</v>
       </c>
       <c r="D54" t="s">
         <v>8</v>
       </c>
       <c r="E54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>120</v>
       </c>
       <c r="B55" t="s">
         <v>121</v>
       </c>
       <c r="C55" t="s">
         <v>7</v>
       </c>
       <c r="D55" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>122</v>
       </c>
       <c r="B56" t="s">
         <v>123</v>
       </c>
       <c r="C56" t="s">
         <v>7</v>
       </c>
       <c r="D56" t="s">
         <v>11</v>
       </c>
       <c r="E56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>124</v>
       </c>
       <c r="B57" t="s">
         <v>125</v>
       </c>
       <c r="C57" t="s">
         <v>7</v>
       </c>
       <c r="D57" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
         <v>126</v>
       </c>
       <c r="B58" t="s">
         <v>127</v>
       </c>
       <c r="C58" t="s">
         <v>7</v>
       </c>
       <c r="D58" t="s">
         <v>8</v>
       </c>
       <c r="E58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
         <v>128</v>
@@ -3595,218 +3661,218 @@
       </c>
       <c r="C67" t="s">
         <v>7</v>
       </c>
       <c r="D67" t="s">
         <v>8</v>
       </c>
       <c r="E67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" t="s">
         <v>146</v>
       </c>
       <c r="B68" t="s">
         <v>147</v>
       </c>
       <c r="C68" t="s">
         <v>7</v>
       </c>
       <c r="D68" t="s">
         <v>8</v>
       </c>
       <c r="E68">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" t="s">
         <v>148</v>
       </c>
       <c r="B69" t="s">
         <v>149</v>
       </c>
       <c r="C69" t="s">
         <v>7</v>
       </c>
       <c r="D69" t="s">
         <v>8</v>
       </c>
       <c r="E69">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
         <v>150</v>
       </c>
       <c r="B70" t="s">
         <v>151</v>
       </c>
       <c r="C70" t="s">
         <v>7</v>
       </c>
       <c r="D70" t="s">
         <v>8</v>
       </c>
       <c r="E70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" t="s">
         <v>152</v>
       </c>
       <c r="B71" t="s">
         <v>153</v>
       </c>
       <c r="C71" t="s">
         <v>7</v>
       </c>
       <c r="D71" t="s">
         <v>8</v>
       </c>
       <c r="E71">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" t="s">
         <v>154</v>
       </c>
       <c r="B72" t="s">
         <v>155</v>
       </c>
       <c r="C72" t="s">
-        <v>156</v>
+        <v>7</v>
       </c>
       <c r="D72" t="s">
         <v>8</v>
       </c>
       <c r="E72">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
+        <v>156</v>
+      </c>
+      <c r="B73" t="s">
         <v>157</v>
       </c>
-      <c r="B73" t="s">
+      <c r="C73" t="s">
         <v>158</v>
       </c>
-      <c r="C73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D73" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="E73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
         <v>159</v>
       </c>
       <c r="B74" t="s">
         <v>160</v>
       </c>
       <c r="C74" t="s">
         <v>7</v>
       </c>
       <c r="D74" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="E74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
         <v>161</v>
       </c>
       <c r="B75" t="s">
         <v>162</v>
       </c>
       <c r="C75" t="s">
         <v>7</v>
       </c>
       <c r="D75" t="s">
         <v>8</v>
       </c>
       <c r="E75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
         <v>163</v>
       </c>
       <c r="B76" t="s">
         <v>164</v>
       </c>
       <c r="C76" t="s">
         <v>7</v>
       </c>
       <c r="D76" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="E76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
         <v>165</v>
       </c>
       <c r="B77" t="s">
         <v>166</v>
       </c>
       <c r="C77" t="s">
         <v>7</v>
       </c>
       <c r="D77" t="s">
         <v>36</v>
       </c>
       <c r="E77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" t="s">
         <v>167</v>
       </c>
       <c r="B78" t="s">
         <v>168</v>
       </c>
       <c r="C78" t="s">
         <v>7</v>
       </c>
       <c r="D78" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="E78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
         <v>169</v>
       </c>
       <c r="B79" t="s">
         <v>170</v>
       </c>
       <c r="C79" t="s">
         <v>7</v>
       </c>
       <c r="D79" t="s">
         <v>8</v>
       </c>
       <c r="E79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" t="s">
         <v>171</v>
@@ -3861,136 +3927,136 @@
     <row r="83" spans="1:5">
       <c r="A83" t="s">
         <v>177</v>
       </c>
       <c r="B83" t="s">
         <v>178</v>
       </c>
       <c r="C83" t="s">
         <v>7</v>
       </c>
       <c r="D83" t="s">
         <v>8</v>
       </c>
       <c r="E83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" t="s">
         <v>179</v>
       </c>
       <c r="B84" t="s">
         <v>180</v>
       </c>
       <c r="C84" t="s">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="D84" t="s">
         <v>8</v>
       </c>
       <c r="E84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" t="s">
         <v>181</v>
       </c>
       <c r="B85" t="s">
         <v>182</v>
       </c>
       <c r="C85" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D85" t="s">
         <v>8</v>
       </c>
       <c r="E85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" t="s">
         <v>183</v>
       </c>
       <c r="B86" t="s">
         <v>184</v>
       </c>
       <c r="C86" t="s">
         <v>7</v>
       </c>
       <c r="D86" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E86">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" t="s">
         <v>185</v>
       </c>
       <c r="B87" t="s">
         <v>186</v>
       </c>
       <c r="C87" t="s">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="D87" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E87">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" t="s">
         <v>187</v>
       </c>
       <c r="B88" t="s">
         <v>188</v>
       </c>
       <c r="C88" t="s">
         <v>24</v>
       </c>
       <c r="D88" t="s">
         <v>8</v>
       </c>
       <c r="E88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" t="s">
         <v>189</v>
       </c>
       <c r="B89" t="s">
         <v>190</v>
       </c>
       <c r="C89" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D89" t="s">
         <v>8</v>
       </c>
       <c r="E89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" t="s">
         <v>191</v>
       </c>
       <c r="B90" t="s">
         <v>192</v>
       </c>
       <c r="C90" t="s">
         <v>7</v>
       </c>
       <c r="D90" t="s">
         <v>8</v>
       </c>
       <c r="E90">
         <v>1</v>
       </c>
     </row>
@@ -4071,507 +4137,507 @@
       </c>
       <c r="C95" t="s">
         <v>7</v>
       </c>
       <c r="D95" t="s">
         <v>8</v>
       </c>
       <c r="E95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" t="s">
         <v>203</v>
       </c>
       <c r="B96" t="s">
         <v>204</v>
       </c>
       <c r="C96" t="s">
         <v>7</v>
       </c>
       <c r="D96" t="s">
         <v>8</v>
       </c>
       <c r="E96">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" t="s">
         <v>205</v>
       </c>
       <c r="B97" t="s">
         <v>206</v>
       </c>
       <c r="C97" t="s">
         <v>7</v>
       </c>
       <c r="D97" t="s">
         <v>8</v>
       </c>
       <c r="E97">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
         <v>207</v>
       </c>
       <c r="B98" t="s">
         <v>208</v>
       </c>
       <c r="C98" t="s">
         <v>7</v>
       </c>
       <c r="D98" t="s">
         <v>8</v>
       </c>
       <c r="E98">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
         <v>209</v>
       </c>
       <c r="B99" t="s">
         <v>210</v>
       </c>
       <c r="C99" t="s">
         <v>7</v>
       </c>
       <c r="D99" t="s">
         <v>8</v>
       </c>
       <c r="E99">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
         <v>211</v>
       </c>
       <c r="B100" t="s">
         <v>212</v>
       </c>
       <c r="C100" t="s">
         <v>7</v>
       </c>
       <c r="D100" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" t="s">
         <v>213</v>
       </c>
       <c r="B101" t="s">
         <v>214</v>
       </c>
       <c r="C101" t="s">
         <v>7</v>
       </c>
       <c r="D101" t="s">
         <v>33</v>
       </c>
       <c r="E101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" t="s">
         <v>215</v>
       </c>
       <c r="B102" t="s">
         <v>216</v>
       </c>
       <c r="C102" t="s">
         <v>7</v>
       </c>
       <c r="D102" t="s">
         <v>33</v>
       </c>
       <c r="E102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" t="s">
         <v>217</v>
       </c>
       <c r="B103" t="s">
         <v>218</v>
       </c>
       <c r="C103" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="D103" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="E103">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" t="s">
         <v>219</v>
       </c>
       <c r="B104" t="s">
         <v>220</v>
       </c>
       <c r="C104" t="s">
         <v>32</v>
       </c>
       <c r="D104" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E104">
         <v>2.1</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" t="s">
         <v>221</v>
       </c>
       <c r="B105" t="s">
         <v>222</v>
       </c>
       <c r="C105" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="D105" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E105">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" t="s">
         <v>223</v>
       </c>
       <c r="B106" t="s">
         <v>224</v>
       </c>
       <c r="C106" t="s">
         <v>7</v>
       </c>
       <c r="D106" t="s">
         <v>8</v>
       </c>
       <c r="E106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" t="s">
         <v>225</v>
       </c>
       <c r="B107" t="s">
         <v>226</v>
       </c>
       <c r="C107" t="s">
         <v>7</v>
       </c>
       <c r="D107" t="s">
         <v>8</v>
       </c>
       <c r="E107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" t="s">
         <v>227</v>
       </c>
       <c r="B108" t="s">
         <v>228</v>
       </c>
       <c r="C108" t="s">
         <v>7</v>
       </c>
       <c r="D108" t="s">
-        <v>229</v>
+        <v>8</v>
       </c>
       <c r="E108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" t="s">
+        <v>229</v>
+      </c>
+      <c r="B109" t="s">
         <v>230</v>
       </c>
-      <c r="B109" t="s">
+      <c r="C109" t="s">
+        <v>7</v>
+      </c>
+      <c r="D109" t="s">
         <v>231</v>
       </c>
-      <c r="C109" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E109">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" t="s">
         <v>232</v>
       </c>
       <c r="B110" t="s">
         <v>233</v>
       </c>
       <c r="C110" t="s">
         <v>7</v>
       </c>
       <c r="D110" t="s">
         <v>25</v>
       </c>
       <c r="E110">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" t="s">
         <v>234</v>
       </c>
       <c r="B111" t="s">
         <v>235</v>
       </c>
       <c r="C111" t="s">
         <v>7</v>
       </c>
       <c r="D111" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" t="s">
         <v>236</v>
       </c>
       <c r="B112" t="s">
         <v>237</v>
       </c>
       <c r="C112" t="s">
         <v>7</v>
       </c>
       <c r="D112" t="s">
         <v>8</v>
       </c>
       <c r="E112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" t="s">
         <v>238</v>
       </c>
       <c r="B113" t="s">
         <v>239</v>
       </c>
       <c r="C113" t="s">
         <v>7</v>
       </c>
       <c r="D113" t="s">
         <v>8</v>
       </c>
       <c r="E113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" t="s">
         <v>240</v>
       </c>
       <c r="B114" t="s">
         <v>241</v>
       </c>
       <c r="C114" t="s">
         <v>7</v>
       </c>
       <c r="D114" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" t="s">
         <v>242</v>
       </c>
       <c r="B115" t="s">
         <v>243</v>
       </c>
       <c r="C115" t="s">
         <v>7</v>
       </c>
       <c r="D115" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E115">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" t="s">
         <v>244</v>
       </c>
       <c r="B116" t="s">
         <v>245</v>
       </c>
       <c r="C116" t="s">
         <v>7</v>
       </c>
       <c r="D116" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E116">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" t="s">
         <v>246</v>
       </c>
       <c r="B117" t="s">
         <v>247</v>
       </c>
       <c r="C117" t="s">
         <v>7</v>
       </c>
       <c r="D117" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" t="s">
         <v>248</v>
       </c>
       <c r="B118" t="s">
         <v>249</v>
       </c>
       <c r="C118" t="s">
         <v>7</v>
       </c>
       <c r="D118" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" t="s">
         <v>250</v>
       </c>
       <c r="B119" t="s">
         <v>251</v>
       </c>
       <c r="C119" t="s">
         <v>7</v>
       </c>
       <c r="D119" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" t="s">
         <v>252</v>
       </c>
       <c r="B120" t="s">
         <v>253</v>
       </c>
       <c r="C120" t="s">
         <v>7</v>
       </c>
       <c r="D120" t="s">
         <v>8</v>
       </c>
       <c r="E120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" t="s">
         <v>254</v>
       </c>
       <c r="B121" t="s">
         <v>255</v>
       </c>
       <c r="C121" t="s">
-        <v>256</v>
+        <v>7</v>
       </c>
       <c r="D121" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="E121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" t="s">
+        <v>256</v>
+      </c>
+      <c r="B122" t="s">
         <v>257</v>
       </c>
-      <c r="B122" t="s">
+      <c r="C122" t="s">
         <v>258</v>
       </c>
-      <c r="C122" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D122" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="E122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" t="s">
         <v>259</v>
       </c>
       <c r="B123" t="s">
         <v>260</v>
       </c>
       <c r="C123" t="s">
         <v>7</v>
       </c>
       <c r="D123" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" t="s">
         <v>261</v>
       </c>
       <c r="B124" t="s">
         <v>262</v>
       </c>
       <c r="C124" t="s">
         <v>7</v>
       </c>
       <c r="D124" t="s">
         <v>8</v>
       </c>
       <c r="E124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" t="s">
         <v>263</v>
@@ -4592,292 +4658,292 @@
     <row r="126" spans="1:5">
       <c r="A126" t="s">
         <v>265</v>
       </c>
       <c r="B126" t="s">
         <v>266</v>
       </c>
       <c r="C126" t="s">
         <v>7</v>
       </c>
       <c r="D126" t="s">
         <v>8</v>
       </c>
       <c r="E126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" t="s">
         <v>267</v>
       </c>
       <c r="B127" t="s">
         <v>268</v>
       </c>
       <c r="C127" t="s">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="D127" t="s">
         <v>8</v>
       </c>
       <c r="E127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" t="s">
         <v>269</v>
       </c>
       <c r="B128" t="s">
         <v>270</v>
       </c>
       <c r="C128" t="s">
         <v>24</v>
       </c>
       <c r="D128" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" t="s">
         <v>271</v>
       </c>
       <c r="B129" t="s">
         <v>272</v>
       </c>
       <c r="C129" t="s">
         <v>24</v>
       </c>
       <c r="D129" t="s">
-        <v>273</v>
+        <v>11</v>
       </c>
       <c r="E129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" t="s">
+        <v>273</v>
+      </c>
+      <c r="B130" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
       <c r="C130" t="s">
         <v>24</v>
       </c>
       <c r="D130" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="E130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" t="s">
         <v>276</v>
       </c>
       <c r="B131" t="s">
         <v>277</v>
       </c>
       <c r="C131" t="s">
         <v>24</v>
       </c>
       <c r="D131" t="s">
-        <v>8</v>
+        <v>275</v>
       </c>
       <c r="E131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" t="s">
         <v>278</v>
       </c>
       <c r="B132" t="s">
         <v>279</v>
       </c>
       <c r="C132" t="s">
         <v>24</v>
       </c>
       <c r="D132" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" t="s">
         <v>280</v>
       </c>
       <c r="B133" t="s">
         <v>281</v>
       </c>
       <c r="C133" t="s">
         <v>24</v>
       </c>
       <c r="D133" t="s">
         <v>11</v>
       </c>
       <c r="E133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" t="s">
         <v>282</v>
       </c>
       <c r="B134" t="s">
         <v>283</v>
       </c>
       <c r="C134" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="D134" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E134">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" t="s">
         <v>284</v>
       </c>
       <c r="B135" t="s">
         <v>285</v>
       </c>
       <c r="C135" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="D135" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E135">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" t="s">
         <v>286</v>
       </c>
       <c r="B136" t="s">
         <v>287</v>
       </c>
       <c r="C136" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="D136" t="s">
         <v>8</v>
       </c>
       <c r="E136">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" t="s">
         <v>288</v>
       </c>
       <c r="B137" t="s">
         <v>289</v>
       </c>
       <c r="C137" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="D137" t="s">
         <v>8</v>
       </c>
       <c r="E137">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" t="s">
         <v>290</v>
       </c>
       <c r="B138" t="s">
         <v>291</v>
       </c>
       <c r="C138" t="s">
         <v>7</v>
       </c>
       <c r="D138" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="E138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" t="s">
         <v>292</v>
       </c>
       <c r="B139" t="s">
         <v>293</v>
       </c>
       <c r="C139" t="s">
         <v>7</v>
       </c>
       <c r="D139" t="s">
         <v>8</v>
       </c>
       <c r="E139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" t="s">
         <v>294</v>
       </c>
       <c r="B140" t="s">
         <v>295</v>
       </c>
       <c r="C140" t="s">
         <v>7</v>
       </c>
       <c r="D140" t="s">
         <v>8</v>
       </c>
       <c r="E140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" t="s">
         <v>296</v>
       </c>
       <c r="B141" t="s">
         <v>297</v>
       </c>
       <c r="C141" t="s">
         <v>7</v>
       </c>
       <c r="D141" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="E141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" t="s">
         <v>298</v>
       </c>
       <c r="B142" t="s">
         <v>299</v>
       </c>
       <c r="C142" t="s">
         <v>7</v>
       </c>
       <c r="D142" t="s">
         <v>8</v>
       </c>
       <c r="E142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" t="s">
         <v>300</v>
@@ -4935,51 +5001,51 @@
       </c>
       <c r="B146" t="s">
         <v>307</v>
       </c>
       <c r="C146" t="s">
         <v>7</v>
       </c>
       <c r="D146" t="s">
         <v>8</v>
       </c>
       <c r="E146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" t="s">
         <v>308</v>
       </c>
       <c r="B147" t="s">
         <v>309</v>
       </c>
       <c r="C147" t="s">
         <v>7</v>
       </c>
       <c r="D147" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" t="s">
         <v>310</v>
       </c>
       <c r="B148" t="s">
         <v>311</v>
       </c>
       <c r="C148" t="s">
         <v>7</v>
       </c>
       <c r="D148" t="s">
         <v>8</v>
       </c>
       <c r="E148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" t="s">
         <v>312</v>
@@ -4989,320 +5055,320 @@
       </c>
       <c r="C149" t="s">
         <v>7</v>
       </c>
       <c r="D149" t="s">
         <v>8</v>
       </c>
       <c r="E149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" t="s">
         <v>314</v>
       </c>
       <c r="B150" t="s">
         <v>315</v>
       </c>
       <c r="C150" t="s">
         <v>7</v>
       </c>
       <c r="D150" t="s">
         <v>8</v>
       </c>
       <c r="E150">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" t="s">
         <v>316</v>
       </c>
       <c r="B151" t="s">
         <v>317</v>
       </c>
       <c r="C151" t="s">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="D151" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" t="s">
         <v>318</v>
       </c>
       <c r="B152" t="s">
         <v>319</v>
       </c>
       <c r="C152" t="s">
         <v>7</v>
       </c>
       <c r="D152" t="s">
         <v>8</v>
       </c>
       <c r="E152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" t="s">
         <v>320</v>
       </c>
       <c r="B153" t="s">
         <v>321</v>
       </c>
       <c r="C153" t="s">
         <v>7</v>
       </c>
       <c r="D153" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E153">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" t="s">
         <v>322</v>
       </c>
       <c r="B154" t="s">
         <v>323</v>
       </c>
       <c r="C154" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D154" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="E154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" t="s">
         <v>324</v>
       </c>
       <c r="B155" t="s">
         <v>325</v>
       </c>
       <c r="C155" t="s">
         <v>7</v>
       </c>
       <c r="D155" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="E155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" t="s">
         <v>326</v>
       </c>
       <c r="B156" t="s">
         <v>327</v>
       </c>
       <c r="C156" t="s">
         <v>7</v>
       </c>
       <c r="D156" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="E156">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" t="s">
         <v>328</v>
       </c>
       <c r="B157" t="s">
         <v>329</v>
       </c>
       <c r="C157" t="s">
         <v>7</v>
       </c>
       <c r="D157" t="s">
         <v>36</v>
       </c>
       <c r="E157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" t="s">
         <v>330</v>
       </c>
       <c r="B158" t="s">
         <v>331</v>
       </c>
       <c r="C158" t="s">
         <v>7</v>
       </c>
       <c r="D158" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="E158">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" t="s">
         <v>332</v>
       </c>
       <c r="B159" t="s">
         <v>333</v>
       </c>
       <c r="C159" t="s">
         <v>7</v>
       </c>
       <c r="D159" t="s">
         <v>36</v>
       </c>
       <c r="E159">
         <v>2.2</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" t="s">
         <v>334</v>
       </c>
       <c r="B160" t="s">
         <v>335</v>
       </c>
       <c r="C160" t="s">
         <v>7</v>
       </c>
       <c r="D160" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="E160">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" t="s">
         <v>336</v>
       </c>
       <c r="B161" t="s">
         <v>337</v>
       </c>
       <c r="C161" t="s">
         <v>7</v>
       </c>
       <c r="D161" t="s">
         <v>8</v>
       </c>
       <c r="E161">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" t="s">
         <v>338</v>
       </c>
       <c r="B162" t="s">
         <v>339</v>
       </c>
       <c r="C162" t="s">
         <v>7</v>
       </c>
       <c r="D162" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="E162">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" t="s">
         <v>340</v>
       </c>
       <c r="B163" t="s">
         <v>341</v>
       </c>
       <c r="C163" t="s">
         <v>7</v>
       </c>
       <c r="D163" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E163">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" t="s">
         <v>342</v>
       </c>
       <c r="B164" t="s">
         <v>343</v>
       </c>
       <c r="C164" t="s">
         <v>7</v>
       </c>
       <c r="D164" t="s">
         <v>8</v>
       </c>
       <c r="E164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" t="s">
         <v>344</v>
       </c>
       <c r="B165" t="s">
         <v>345</v>
       </c>
       <c r="C165" t="s">
         <v>7</v>
       </c>
       <c r="D165" t="s">
         <v>8</v>
       </c>
       <c r="E165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" t="s">
         <v>346</v>
       </c>
       <c r="B166" t="s">
         <v>347</v>
       </c>
       <c r="C166" t="s">
         <v>7</v>
       </c>
       <c r="D166" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" t="s">
         <v>348</v>
       </c>
       <c r="B167" t="s">
         <v>349</v>
       </c>
       <c r="C167" t="s">
         <v>7</v>
       </c>
       <c r="D167" t="s">
         <v>8</v>
       </c>
       <c r="E167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" t="s">
         <v>350</v>
@@ -5360,445 +5426,445 @@
       </c>
       <c r="B171" t="s">
         <v>357</v>
       </c>
       <c r="C171" t="s">
         <v>7</v>
       </c>
       <c r="D171" t="s">
         <v>8</v>
       </c>
       <c r="E171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" t="s">
         <v>358</v>
       </c>
       <c r="B172" t="s">
         <v>359</v>
       </c>
       <c r="C172" t="s">
         <v>7</v>
       </c>
       <c r="D172" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="E172">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" t="s">
         <v>360</v>
       </c>
       <c r="B173" t="s">
         <v>361</v>
       </c>
       <c r="C173" t="s">
         <v>7</v>
       </c>
       <c r="D173" t="s">
         <v>8</v>
       </c>
       <c r="E173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" t="s">
         <v>362</v>
       </c>
       <c r="B174" t="s">
         <v>363</v>
       </c>
       <c r="C174" t="s">
         <v>7</v>
       </c>
       <c r="D174" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E174">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" t="s">
         <v>364</v>
       </c>
       <c r="B175" t="s">
         <v>365</v>
       </c>
       <c r="C175" t="s">
         <v>7</v>
       </c>
       <c r="D175" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="E175">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" t="s">
         <v>366</v>
       </c>
       <c r="B176" t="s">
         <v>367</v>
       </c>
       <c r="C176" t="s">
         <v>7</v>
       </c>
       <c r="D176" t="s">
         <v>8</v>
       </c>
       <c r="E176">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" t="s">
         <v>368</v>
       </c>
       <c r="B177" t="s">
         <v>369</v>
       </c>
       <c r="C177" t="s">
         <v>7</v>
       </c>
       <c r="D177" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E177">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" t="s">
         <v>370</v>
       </c>
       <c r="B178" t="s">
         <v>371</v>
       </c>
       <c r="C178" t="s">
         <v>7</v>
       </c>
       <c r="D178" t="s">
         <v>8</v>
       </c>
       <c r="E178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" t="s">
         <v>372</v>
       </c>
       <c r="B179" t="s">
         <v>373</v>
       </c>
       <c r="C179" t="s">
-        <v>374</v>
+        <v>7</v>
       </c>
       <c r="D179" t="s">
         <v>8</v>
       </c>
       <c r="E179">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" t="s">
+        <v>374</v>
+      </c>
+      <c r="B180" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
       <c r="C180" t="s">
         <v>7</v>
       </c>
       <c r="D180" t="s">
         <v>8</v>
       </c>
       <c r="E180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" t="s">
+        <v>376</v>
+      </c>
+      <c r="B181" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
       <c r="C181" t="s">
         <v>7</v>
       </c>
       <c r="D181" t="s">
         <v>8</v>
       </c>
       <c r="E181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" t="s">
+        <v>378</v>
+      </c>
+      <c r="B182" t="s">
         <v>379</v>
       </c>
-      <c r="B182" t="s">
+      <c r="C182" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="D182" t="s">
         <v>8</v>
       </c>
       <c r="E182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" t="s">
         <v>381</v>
       </c>
       <c r="B183" t="s">
         <v>382</v>
       </c>
       <c r="C183" t="s">
         <v>7</v>
       </c>
       <c r="D183" t="s">
         <v>8</v>
       </c>
       <c r="E183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" t="s">
         <v>383</v>
       </c>
       <c r="B184" t="s">
         <v>384</v>
       </c>
       <c r="C184" t="s">
         <v>7</v>
       </c>
       <c r="D184" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E184">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" t="s">
         <v>385</v>
       </c>
       <c r="B185" t="s">
         <v>386</v>
       </c>
       <c r="C185" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="D185" t="s">
         <v>25</v>
       </c>
       <c r="E185">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" t="s">
         <v>387</v>
       </c>
       <c r="B186" t="s">
         <v>388</v>
       </c>
       <c r="C186" t="s">
         <v>7</v>
       </c>
       <c r="D186" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" t="s">
         <v>389</v>
       </c>
       <c r="B187" t="s">
         <v>390</v>
       </c>
       <c r="C187" t="s">
         <v>7</v>
       </c>
       <c r="D187" t="s">
         <v>8</v>
       </c>
       <c r="E187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" t="s">
         <v>391</v>
       </c>
       <c r="B188" t="s">
         <v>392</v>
       </c>
       <c r="C188" t="s">
         <v>7</v>
       </c>
       <c r="D188" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="E188">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" t="s">
         <v>393</v>
       </c>
       <c r="B189" t="s">
         <v>394</v>
       </c>
       <c r="C189" t="s">
         <v>7</v>
       </c>
       <c r="D189" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E189">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" t="s">
         <v>395</v>
       </c>
       <c r="B190" t="s">
         <v>396</v>
       </c>
       <c r="C190" t="s">
         <v>7</v>
       </c>
       <c r="D190" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="E190">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" t="s">
         <v>397</v>
       </c>
       <c r="B191" t="s">
         <v>398</v>
       </c>
       <c r="C191" t="s">
         <v>7</v>
       </c>
       <c r="D191" t="s">
         <v>8</v>
       </c>
       <c r="E191">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" t="s">
         <v>399</v>
       </c>
       <c r="B192" t="s">
         <v>400</v>
       </c>
       <c r="C192" t="s">
         <v>7</v>
       </c>
       <c r="D192" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" t="s">
         <v>401</v>
       </c>
       <c r="B193" t="s">
         <v>402</v>
       </c>
       <c r="C193" t="s">
         <v>7</v>
       </c>
       <c r="D193" t="s">
         <v>8</v>
       </c>
       <c r="E193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" t="s">
         <v>403</v>
       </c>
       <c r="B194" t="s">
         <v>404</v>
       </c>
       <c r="C194" t="s">
         <v>7</v>
       </c>
       <c r="D194" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="E194">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" t="s">
         <v>405</v>
       </c>
       <c r="B195" t="s">
         <v>406</v>
       </c>
       <c r="C195" t="s">
         <v>7</v>
       </c>
       <c r="D195" t="s">
         <v>8</v>
       </c>
       <c r="E195">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" t="s">
         <v>407</v>
       </c>
       <c r="B196" t="s">
         <v>408</v>
       </c>
       <c r="C196" t="s">
         <v>7</v>
       </c>
       <c r="D196" t="s">
         <v>8</v>
       </c>
       <c r="E196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" t="s">
         <v>409</v>
       </c>
       <c r="B197" t="s">
         <v>410</v>
@@ -5816,91 +5882,91 @@
     <row r="198" spans="1:5">
       <c r="A198" t="s">
         <v>411</v>
       </c>
       <c r="B198" t="s">
         <v>412</v>
       </c>
       <c r="C198" t="s">
         <v>7</v>
       </c>
       <c r="D198" t="s">
         <v>8</v>
       </c>
       <c r="E198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" t="s">
         <v>413</v>
       </c>
       <c r="B199" t="s">
         <v>414</v>
       </c>
       <c r="C199" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="D199" t="s">
         <v>8</v>
       </c>
       <c r="E199">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" t="s">
         <v>415</v>
       </c>
       <c r="B200" t="s">
         <v>416</v>
       </c>
       <c r="C200" t="s">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="D200" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" t="s">
         <v>417</v>
       </c>
       <c r="B201" t="s">
         <v>418</v>
       </c>
       <c r="C201" t="s">
         <v>7</v>
       </c>
       <c r="D201" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="E201">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" t="s">
         <v>419</v>
       </c>
       <c r="B202" t="s">
         <v>420</v>
       </c>
       <c r="C202" t="s">
         <v>7</v>
       </c>
       <c r="D202" t="s">
         <v>8</v>
       </c>
       <c r="E202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" t="s">
         <v>421</v>
       </c>
       <c r="B203" t="s">
         <v>422</v>
@@ -5918,428 +5984,428 @@
     <row r="204" spans="1:5">
       <c r="A204" t="s">
         <v>423</v>
       </c>
       <c r="B204" t="s">
         <v>424</v>
       </c>
       <c r="C204" t="s">
         <v>7</v>
       </c>
       <c r="D204" t="s">
         <v>8</v>
       </c>
       <c r="E204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" t="s">
         <v>425</v>
       </c>
       <c r="B205" t="s">
         <v>426</v>
       </c>
       <c r="C205" t="s">
-        <v>256</v>
+        <v>24</v>
       </c>
       <c r="D205" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="E205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" t="s">
         <v>427</v>
       </c>
       <c r="B206" t="s">
         <v>428</v>
       </c>
       <c r="C206" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="D206" t="s">
-        <v>273</v>
+        <v>36</v>
       </c>
       <c r="E206">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" t="s">
         <v>429</v>
       </c>
       <c r="B207" t="s">
         <v>430</v>
       </c>
       <c r="C207" t="s">
         <v>7</v>
       </c>
       <c r="D207" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" t="s">
         <v>431</v>
       </c>
       <c r="B208" t="s">
         <v>432</v>
       </c>
       <c r="C208" t="s">
         <v>7</v>
       </c>
       <c r="D208" t="s">
-        <v>273</v>
+        <v>8</v>
       </c>
       <c r="E208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" t="s">
         <v>433</v>
       </c>
       <c r="B209" t="s">
         <v>434</v>
       </c>
       <c r="C209" t="s">
         <v>7</v>
       </c>
       <c r="D209" t="s">
         <v>8</v>
       </c>
       <c r="E209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" t="s">
         <v>435</v>
       </c>
       <c r="B210" t="s">
         <v>436</v>
       </c>
       <c r="C210" t="s">
-        <v>7</v>
+        <v>258</v>
       </c>
       <c r="D210" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" t="s">
         <v>437</v>
       </c>
       <c r="B211" t="s">
         <v>438</v>
       </c>
       <c r="C211" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="D211" t="s">
         <v>8</v>
       </c>
       <c r="E211">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" t="s">
         <v>439</v>
       </c>
       <c r="B212" t="s">
         <v>440</v>
       </c>
       <c r="C212" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="D212" t="s">
-        <v>25</v>
+        <v>275</v>
       </c>
       <c r="E212">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" t="s">
         <v>441</v>
       </c>
       <c r="B213" t="s">
         <v>442</v>
       </c>
       <c r="C213" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="D213" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E213">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" t="s">
         <v>443</v>
       </c>
       <c r="B214" t="s">
         <v>444</v>
       </c>
       <c r="C214" t="s">
         <v>7</v>
       </c>
       <c r="D214" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" t="s">
         <v>445</v>
       </c>
       <c r="B215" t="s">
         <v>446</v>
       </c>
       <c r="C215" t="s">
         <v>7</v>
       </c>
       <c r="D215" t="s">
-        <v>8</v>
+        <v>275</v>
       </c>
       <c r="E215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" t="s">
         <v>447</v>
       </c>
       <c r="B216" t="s">
         <v>448</v>
       </c>
       <c r="C216" t="s">
         <v>7</v>
       </c>
       <c r="D216" t="s">
         <v>8</v>
       </c>
       <c r="E216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" t="s">
         <v>449</v>
       </c>
       <c r="B217" t="s">
         <v>450</v>
       </c>
       <c r="C217" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="D217" t="s">
         <v>8</v>
       </c>
       <c r="E217">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" t="s">
         <v>451</v>
       </c>
       <c r="B218" t="s">
         <v>452</v>
       </c>
       <c r="C218" t="s">
         <v>7</v>
       </c>
       <c r="D218" t="s">
         <v>8</v>
       </c>
       <c r="E218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" t="s">
         <v>453</v>
       </c>
       <c r="B219" t="s">
         <v>454</v>
       </c>
       <c r="C219" t="s">
         <v>7</v>
       </c>
       <c r="D219" t="s">
         <v>8</v>
       </c>
       <c r="E219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" t="s">
         <v>455</v>
       </c>
       <c r="B220" t="s">
         <v>456</v>
       </c>
       <c r="C220" t="s">
         <v>7</v>
       </c>
       <c r="D220" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E220">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" t="s">
         <v>457</v>
       </c>
       <c r="B221" t="s">
         <v>458</v>
       </c>
       <c r="C221" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="D221" t="s">
         <v>8</v>
       </c>
       <c r="E221">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" t="s">
         <v>459</v>
       </c>
       <c r="B222" t="s">
         <v>460</v>
       </c>
       <c r="C222" t="s">
         <v>7</v>
       </c>
       <c r="D222" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="E222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" t="s">
         <v>461</v>
       </c>
       <c r="B223" t="s">
         <v>462</v>
       </c>
       <c r="C223" t="s">
         <v>7</v>
       </c>
       <c r="D223" t="s">
         <v>8</v>
       </c>
       <c r="E223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" t="s">
         <v>463</v>
       </c>
       <c r="B224" t="s">
         <v>464</v>
       </c>
       <c r="C224" t="s">
         <v>7</v>
       </c>
       <c r="D224" t="s">
-        <v>273</v>
+        <v>8</v>
       </c>
       <c r="E224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" t="s">
         <v>465</v>
       </c>
       <c r="B225" t="s">
         <v>466</v>
       </c>
       <c r="C225" t="s">
         <v>7</v>
       </c>
       <c r="D225" t="s">
         <v>8</v>
       </c>
       <c r="E225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" t="s">
         <v>467</v>
       </c>
       <c r="B226" t="s">
         <v>468</v>
       </c>
       <c r="C226" t="s">
         <v>7</v>
       </c>
       <c r="D226" t="s">
         <v>8</v>
       </c>
       <c r="E226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" t="s">
         <v>469</v>
       </c>
       <c r="B227" t="s">
         <v>470</v>
       </c>
       <c r="C227" t="s">
         <v>7</v>
       </c>
       <c r="D227" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" t="s">
         <v>471</v>
       </c>
       <c r="B228" t="s">
         <v>472</v>
       </c>
       <c r="C228" t="s">
         <v>7</v>
       </c>
       <c r="D228" t="s">
         <v>8</v>
       </c>
       <c r="E228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" t="s">
         <v>473</v>
@@ -6380,884 +6446,884 @@
       </c>
       <c r="B231" t="s">
         <v>478</v>
       </c>
       <c r="C231" t="s">
         <v>7</v>
       </c>
       <c r="D231" t="s">
         <v>8</v>
       </c>
       <c r="E231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" t="s">
         <v>479</v>
       </c>
       <c r="B232" t="s">
         <v>480</v>
       </c>
       <c r="C232" t="s">
         <v>7</v>
       </c>
       <c r="D232" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" t="s">
         <v>481</v>
       </c>
       <c r="B233" t="s">
         <v>482</v>
       </c>
       <c r="C233" t="s">
         <v>7</v>
       </c>
       <c r="D233" t="s">
-        <v>8</v>
+        <v>275</v>
       </c>
       <c r="E233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" t="s">
         <v>483</v>
       </c>
       <c r="B234" t="s">
         <v>484</v>
       </c>
       <c r="C234" t="s">
         <v>7</v>
       </c>
       <c r="D234" t="s">
         <v>8</v>
       </c>
       <c r="E234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" t="s">
         <v>485</v>
       </c>
       <c r="B235" t="s">
         <v>486</v>
       </c>
       <c r="C235" t="s">
         <v>7</v>
       </c>
       <c r="D235" t="s">
         <v>8</v>
       </c>
       <c r="E235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" t="s">
         <v>487</v>
       </c>
       <c r="B236" t="s">
         <v>488</v>
       </c>
       <c r="C236" t="s">
         <v>7</v>
       </c>
       <c r="D236" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" t="s">
         <v>489</v>
       </c>
       <c r="B237" t="s">
         <v>490</v>
       </c>
       <c r="C237" t="s">
         <v>7</v>
       </c>
       <c r="D237" t="s">
         <v>8</v>
       </c>
       <c r="E237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" t="s">
         <v>491</v>
       </c>
       <c r="B238" t="s">
         <v>492</v>
       </c>
       <c r="C238" t="s">
         <v>7</v>
       </c>
       <c r="D238" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="E238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" t="s">
         <v>493</v>
       </c>
       <c r="B239" t="s">
         <v>494</v>
       </c>
       <c r="C239" t="s">
         <v>7</v>
       </c>
       <c r="D239" t="s">
         <v>8</v>
       </c>
       <c r="E239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" t="s">
         <v>495</v>
       </c>
       <c r="B240" t="s">
         <v>496</v>
       </c>
       <c r="C240" t="s">
         <v>7</v>
       </c>
       <c r="D240" t="s">
         <v>8</v>
       </c>
       <c r="E240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" t="s">
         <v>497</v>
       </c>
       <c r="B241" t="s">
         <v>498</v>
       </c>
       <c r="C241" t="s">
         <v>7</v>
       </c>
       <c r="D241" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" t="s">
         <v>499</v>
       </c>
       <c r="B242" t="s">
         <v>500</v>
       </c>
       <c r="C242" t="s">
         <v>7</v>
       </c>
       <c r="D242" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="E242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" t="s">
         <v>501</v>
       </c>
       <c r="B243" t="s">
         <v>502</v>
       </c>
       <c r="C243" t="s">
         <v>7</v>
       </c>
       <c r="D243" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="E243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" t="s">
         <v>503</v>
       </c>
       <c r="B244" t="s">
         <v>504</v>
       </c>
       <c r="C244" t="s">
         <v>7</v>
       </c>
       <c r="D244" t="s">
         <v>8</v>
       </c>
       <c r="E244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" t="s">
         <v>505</v>
       </c>
       <c r="B245" t="s">
         <v>506</v>
       </c>
       <c r="C245" t="s">
         <v>7</v>
       </c>
       <c r="D245" t="s">
         <v>8</v>
       </c>
       <c r="E245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" t="s">
         <v>507</v>
       </c>
       <c r="B246" t="s">
         <v>508</v>
       </c>
       <c r="C246" t="s">
         <v>7</v>
       </c>
       <c r="D246" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="E246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" t="s">
         <v>509</v>
       </c>
       <c r="B247" t="s">
         <v>510</v>
       </c>
       <c r="C247" t="s">
         <v>7</v>
       </c>
       <c r="D247" t="s">
-        <v>229</v>
+        <v>36</v>
       </c>
       <c r="E247">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" t="s">
         <v>511</v>
       </c>
       <c r="B248" t="s">
         <v>512</v>
       </c>
       <c r="C248" t="s">
         <v>7</v>
       </c>
       <c r="D248" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="E248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" t="s">
         <v>513</v>
       </c>
       <c r="B249" t="s">
         <v>514</v>
       </c>
       <c r="C249" t="s">
         <v>7</v>
       </c>
       <c r="D249" t="s">
-        <v>229</v>
+        <v>8</v>
       </c>
       <c r="E249">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" t="s">
         <v>515</v>
       </c>
       <c r="B250" t="s">
         <v>516</v>
       </c>
       <c r="C250" t="s">
         <v>7</v>
       </c>
       <c r="D250" t="s">
         <v>8</v>
       </c>
       <c r="E250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" t="s">
         <v>517</v>
       </c>
       <c r="B251" t="s">
         <v>518</v>
       </c>
       <c r="C251" t="s">
         <v>7</v>
       </c>
       <c r="D251" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="E251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" t="s">
         <v>519</v>
       </c>
       <c r="B252" t="s">
         <v>520</v>
       </c>
       <c r="C252" t="s">
         <v>7</v>
       </c>
       <c r="D252" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="E252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" t="s">
         <v>521</v>
       </c>
       <c r="B253" t="s">
         <v>522</v>
       </c>
       <c r="C253" t="s">
         <v>7</v>
       </c>
       <c r="D253" t="s">
         <v>8</v>
       </c>
       <c r="E253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" t="s">
         <v>523</v>
       </c>
       <c r="B254" t="s">
         <v>524</v>
       </c>
       <c r="C254" t="s">
         <v>7</v>
       </c>
       <c r="D254" t="s">
         <v>8</v>
       </c>
       <c r="E254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" t="s">
         <v>525</v>
       </c>
       <c r="B255" t="s">
         <v>526</v>
       </c>
       <c r="C255" t="s">
-        <v>256</v>
+        <v>7</v>
       </c>
       <c r="D255" t="s">
         <v>36</v>
       </c>
       <c r="E255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" t="s">
         <v>527</v>
       </c>
       <c r="B256" t="s">
         <v>528</v>
       </c>
       <c r="C256" t="s">
         <v>7</v>
       </c>
       <c r="D256" t="s">
-        <v>25</v>
+        <v>231</v>
       </c>
       <c r="E256">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" t="s">
         <v>529</v>
       </c>
       <c r="B257" t="s">
         <v>530</v>
       </c>
       <c r="C257" t="s">
         <v>7</v>
       </c>
       <c r="D257" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="E257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" t="s">
         <v>531</v>
       </c>
       <c r="B258" t="s">
         <v>532</v>
       </c>
       <c r="C258" t="s">
         <v>7</v>
       </c>
       <c r="D258" t="s">
-        <v>36</v>
+        <v>231</v>
       </c>
       <c r="E258">
         <v>2.2</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" t="s">
         <v>533</v>
       </c>
       <c r="B259" t="s">
         <v>534</v>
       </c>
       <c r="C259" t="s">
         <v>7</v>
       </c>
       <c r="D259" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="E259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" t="s">
         <v>535</v>
       </c>
       <c r="B260" t="s">
         <v>536</v>
       </c>
       <c r="C260" t="s">
         <v>7</v>
       </c>
       <c r="D260" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="E260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" t="s">
         <v>537</v>
       </c>
       <c r="B261" t="s">
         <v>538</v>
       </c>
       <c r="C261" t="s">
         <v>7</v>
       </c>
       <c r="D261" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="E261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" t="s">
         <v>539</v>
       </c>
       <c r="B262" t="s">
         <v>540</v>
       </c>
       <c r="C262" t="s">
         <v>7</v>
       </c>
       <c r="D262" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" t="s">
         <v>541</v>
       </c>
       <c r="B263" t="s">
         <v>542</v>
       </c>
       <c r="C263" t="s">
         <v>7</v>
       </c>
       <c r="D263" t="s">
         <v>8</v>
       </c>
       <c r="E263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" t="s">
         <v>543</v>
       </c>
       <c r="B264" t="s">
         <v>544</v>
       </c>
       <c r="C264" t="s">
-        <v>7</v>
+        <v>258</v>
       </c>
       <c r="D264" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="E264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" t="s">
         <v>545</v>
       </c>
       <c r="B265" t="s">
         <v>546</v>
       </c>
       <c r="C265" t="s">
         <v>7</v>
       </c>
       <c r="D265" t="s">
         <v>25</v>
       </c>
       <c r="E265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" t="s">
         <v>547</v>
       </c>
       <c r="B266" t="s">
         <v>548</v>
       </c>
       <c r="C266" t="s">
         <v>7</v>
       </c>
       <c r="D266" t="s">
         <v>8</v>
       </c>
       <c r="E266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" t="s">
         <v>549</v>
       </c>
       <c r="B267" t="s">
         <v>550</v>
       </c>
       <c r="C267" t="s">
         <v>7</v>
       </c>
       <c r="D267" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="E267">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" t="s">
         <v>551</v>
       </c>
       <c r="B268" t="s">
         <v>552</v>
       </c>
       <c r="C268" t="s">
-        <v>256</v>
+        <v>7</v>
       </c>
       <c r="D268" t="s">
         <v>36</v>
       </c>
       <c r="E268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" t="s">
         <v>553</v>
       </c>
       <c r="B269" t="s">
         <v>554</v>
       </c>
       <c r="C269" t="s">
         <v>7</v>
       </c>
       <c r="D269" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="E269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" t="s">
         <v>555</v>
       </c>
       <c r="B270" t="s">
         <v>556</v>
       </c>
       <c r="C270" t="s">
-        <v>256</v>
+        <v>7</v>
       </c>
       <c r="D270" t="s">
         <v>36</v>
       </c>
       <c r="E270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" t="s">
         <v>557</v>
       </c>
       <c r="B271" t="s">
         <v>558</v>
       </c>
       <c r="C271" t="s">
         <v>7</v>
       </c>
       <c r="D271" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="E271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" t="s">
         <v>559</v>
       </c>
       <c r="B272" t="s">
         <v>560</v>
       </c>
       <c r="C272" t="s">
         <v>7</v>
       </c>
       <c r="D272" t="s">
         <v>8</v>
       </c>
       <c r="E272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" t="s">
         <v>561</v>
       </c>
       <c r="B273" t="s">
         <v>562</v>
       </c>
       <c r="C273" t="s">
         <v>7</v>
       </c>
       <c r="D273" t="s">
         <v>8</v>
       </c>
       <c r="E273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" t="s">
         <v>563</v>
       </c>
       <c r="B274" t="s">
         <v>564</v>
       </c>
       <c r="C274" t="s">
         <v>7</v>
       </c>
       <c r="D274" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" t="s">
         <v>565</v>
       </c>
       <c r="B275" t="s">
         <v>566</v>
       </c>
       <c r="C275" t="s">
         <v>7</v>
       </c>
       <c r="D275" t="s">
         <v>8</v>
       </c>
       <c r="E275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" t="s">
         <v>567</v>
       </c>
       <c r="B276" t="s">
         <v>568</v>
       </c>
       <c r="C276" t="s">
         <v>7</v>
       </c>
       <c r="D276" t="s">
         <v>8</v>
       </c>
       <c r="E276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" t="s">
         <v>569</v>
       </c>
       <c r="B277" t="s">
         <v>570</v>
       </c>
       <c r="C277" t="s">
-        <v>7</v>
+        <v>258</v>
       </c>
       <c r="D277" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="E277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" t="s">
         <v>571</v>
       </c>
       <c r="B278" t="s">
         <v>572</v>
       </c>
       <c r="C278" t="s">
         <v>7</v>
       </c>
       <c r="D278" t="s">
         <v>8</v>
       </c>
       <c r="E278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" t="s">
         <v>573</v>
       </c>
       <c r="B279" t="s">
         <v>574</v>
       </c>
       <c r="C279" t="s">
-        <v>7</v>
+        <v>258</v>
       </c>
       <c r="D279" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="E279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" t="s">
         <v>575</v>
       </c>
       <c r="B280" t="s">
         <v>576</v>
       </c>
       <c r="C280" t="s">
         <v>7</v>
       </c>
       <c r="D280" t="s">
         <v>8</v>
       </c>
       <c r="E280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" t="s">
         <v>577</v>
       </c>
       <c r="B281" t="s">
         <v>578</v>
       </c>
       <c r="C281" t="s">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="D281" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" t="s">
         <v>579</v>
       </c>
       <c r="B282" t="s">
         <v>580</v>
       </c>
       <c r="C282" t="s">
         <v>7</v>
       </c>
       <c r="D282" t="s">
         <v>8</v>
       </c>
       <c r="E282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" t="s">
         <v>581</v>
@@ -7278,51 +7344,51 @@
     <row r="284" spans="1:5">
       <c r="A284" t="s">
         <v>583</v>
       </c>
       <c r="B284" t="s">
         <v>584</v>
       </c>
       <c r="C284" t="s">
         <v>7</v>
       </c>
       <c r="D284" t="s">
         <v>8</v>
       </c>
       <c r="E284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" t="s">
         <v>585</v>
       </c>
       <c r="B285" t="s">
         <v>586</v>
       </c>
       <c r="C285" t="s">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="D285" t="s">
         <v>8</v>
       </c>
       <c r="E285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" t="s">
         <v>587</v>
       </c>
       <c r="B286" t="s">
         <v>588</v>
       </c>
       <c r="C286" t="s">
         <v>7</v>
       </c>
       <c r="D286" t="s">
         <v>8</v>
       </c>
       <c r="E286">
         <v>1</v>
       </c>
     </row>
@@ -7363,122 +7429,122 @@
     <row r="289" spans="1:5">
       <c r="A289" t="s">
         <v>593</v>
       </c>
       <c r="B289" t="s">
         <v>594</v>
       </c>
       <c r="C289" t="s">
         <v>7</v>
       </c>
       <c r="D289" t="s">
         <v>8</v>
       </c>
       <c r="E289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" t="s">
         <v>595</v>
       </c>
       <c r="B290" t="s">
         <v>596</v>
       </c>
       <c r="C290" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D290" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" t="s">
         <v>597</v>
       </c>
       <c r="B291" t="s">
         <v>598</v>
       </c>
       <c r="C291" t="s">
         <v>7</v>
       </c>
       <c r="D291" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" t="s">
         <v>599</v>
       </c>
       <c r="B292" t="s">
         <v>600</v>
       </c>
       <c r="C292" t="s">
         <v>7</v>
       </c>
       <c r="D292" t="s">
         <v>8</v>
       </c>
       <c r="E292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" t="s">
         <v>601</v>
       </c>
       <c r="B293" t="s">
         <v>602</v>
       </c>
       <c r="C293" t="s">
         <v>7</v>
       </c>
       <c r="D293" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" t="s">
         <v>603</v>
       </c>
       <c r="B294" t="s">
         <v>604</v>
       </c>
       <c r="C294" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D294" t="s">
-        <v>273</v>
+        <v>8</v>
       </c>
       <c r="E294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" t="s">
         <v>605</v>
       </c>
       <c r="B295" t="s">
         <v>606</v>
       </c>
       <c r="C295" t="s">
         <v>7</v>
       </c>
       <c r="D295" t="s">
         <v>8</v>
       </c>
       <c r="E295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" t="s">
         <v>607</v>
@@ -7516,156 +7582,156 @@
     <row r="298" spans="1:5">
       <c r="A298" t="s">
         <v>611</v>
       </c>
       <c r="B298" t="s">
         <v>612</v>
       </c>
       <c r="C298" t="s">
         <v>7</v>
       </c>
       <c r="D298" t="s">
         <v>8</v>
       </c>
       <c r="E298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" t="s">
         <v>613</v>
       </c>
       <c r="B299" t="s">
         <v>614</v>
       </c>
       <c r="C299" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="D299" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E299">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" t="s">
         <v>615</v>
       </c>
       <c r="B300" t="s">
         <v>616</v>
       </c>
       <c r="C300" t="s">
         <v>7</v>
       </c>
       <c r="D300" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" t="s">
         <v>617</v>
       </c>
       <c r="B301" t="s">
         <v>618</v>
       </c>
       <c r="C301" t="s">
         <v>7</v>
       </c>
       <c r="D301" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" t="s">
         <v>619</v>
       </c>
       <c r="B302" t="s">
         <v>620</v>
       </c>
       <c r="C302" t="s">
         <v>7</v>
       </c>
       <c r="D302" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" t="s">
         <v>621</v>
       </c>
       <c r="B303" t="s">
         <v>622</v>
       </c>
       <c r="C303" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="D303" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E303">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" t="s">
         <v>623</v>
       </c>
       <c r="B304" t="s">
         <v>624</v>
       </c>
       <c r="C304" t="s">
         <v>7</v>
       </c>
       <c r="D304" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" t="s">
         <v>625</v>
       </c>
       <c r="B305" t="s">
         <v>626</v>
       </c>
       <c r="C305" t="s">
         <v>7</v>
       </c>
       <c r="D305" t="s">
-        <v>25</v>
+        <v>275</v>
       </c>
       <c r="E305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" t="s">
         <v>627</v>
       </c>
       <c r="B306" t="s">
         <v>628</v>
       </c>
       <c r="C306" t="s">
         <v>7</v>
       </c>
       <c r="D306" t="s">
         <v>8</v>
       </c>
       <c r="E306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" t="s">
         <v>629</v>
@@ -7689,512 +7755,699 @@
       </c>
       <c r="B308" t="s">
         <v>632</v>
       </c>
       <c r="C308" t="s">
         <v>7</v>
       </c>
       <c r="D308" t="s">
         <v>8</v>
       </c>
       <c r="E308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" t="s">
         <v>633</v>
       </c>
       <c r="B309" t="s">
         <v>634</v>
       </c>
       <c r="C309" t="s">
         <v>7</v>
       </c>
       <c r="D309" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" t="s">
         <v>635</v>
       </c>
       <c r="B310" t="s">
         <v>636</v>
       </c>
       <c r="C310" t="s">
         <v>7</v>
       </c>
       <c r="D310" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E310">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" t="s">
         <v>637</v>
       </c>
       <c r="B311" t="s">
         <v>638</v>
       </c>
       <c r="C311" t="s">
         <v>7</v>
       </c>
       <c r="D311" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="E311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" t="s">
         <v>639</v>
       </c>
       <c r="B312" t="s">
         <v>640</v>
       </c>
       <c r="C312" t="s">
         <v>7</v>
       </c>
       <c r="D312" t="s">
         <v>8</v>
       </c>
       <c r="E312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" t="s">
         <v>641</v>
       </c>
       <c r="B313" t="s">
         <v>642</v>
       </c>
       <c r="C313" t="s">
         <v>7</v>
       </c>
       <c r="D313" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="E313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" t="s">
         <v>643</v>
       </c>
       <c r="B314" t="s">
         <v>644</v>
       </c>
       <c r="C314" t="s">
         <v>7</v>
       </c>
       <c r="D314" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E314">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" t="s">
         <v>645</v>
       </c>
       <c r="B315" t="s">
         <v>646</v>
       </c>
       <c r="C315" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="D315" t="s">
         <v>8</v>
       </c>
       <c r="E315">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" t="s">
         <v>647</v>
       </c>
       <c r="B316" t="s">
         <v>648</v>
       </c>
       <c r="C316" t="s">
         <v>7</v>
       </c>
       <c r="D316" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" t="s">
         <v>649</v>
       </c>
       <c r="B317" t="s">
         <v>650</v>
       </c>
       <c r="C317" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="D317" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:5">
       <c r="A318" t="s">
         <v>651</v>
       </c>
       <c r="B318" t="s">
         <v>652</v>
       </c>
       <c r="C318" t="s">
         <v>7</v>
       </c>
       <c r="D318" t="s">
         <v>8</v>
       </c>
       <c r="E318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:5">
       <c r="A319" t="s">
         <v>653</v>
       </c>
       <c r="B319" t="s">
         <v>654</v>
       </c>
       <c r="C319" t="s">
         <v>7</v>
       </c>
       <c r="D319" t="s">
         <v>8</v>
       </c>
       <c r="E319">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:5">
       <c r="A320" t="s">
         <v>655</v>
       </c>
       <c r="B320" t="s">
         <v>656</v>
       </c>
       <c r="C320" t="s">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="D320" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="E320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" t="s">
         <v>657</v>
       </c>
       <c r="B321" t="s">
         <v>658</v>
       </c>
       <c r="C321" t="s">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="D321" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" t="s">
         <v>659</v>
       </c>
       <c r="B322" t="s">
         <v>660</v>
       </c>
       <c r="C322" t="s">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="D322" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="E322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" t="s">
         <v>661</v>
       </c>
       <c r="B323" t="s">
         <v>662</v>
       </c>
       <c r="C323" t="s">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="D323" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:5">
       <c r="A324" t="s">
         <v>663</v>
       </c>
       <c r="B324" t="s">
         <v>664</v>
       </c>
       <c r="C324" t="s">
         <v>7</v>
       </c>
       <c r="D324" t="s">
         <v>8</v>
       </c>
       <c r="E324">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" t="s">
         <v>665</v>
       </c>
       <c r="B325" t="s">
         <v>666</v>
       </c>
       <c r="C325" t="s">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="D325" t="s">
-        <v>273</v>
+        <v>25</v>
       </c>
       <c r="E325">
         <v>2.2</v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" t="s">
         <v>667</v>
       </c>
       <c r="B326" t="s">
         <v>668</v>
       </c>
       <c r="C326" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="D326" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E326">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" t="s">
         <v>669</v>
       </c>
       <c r="B327" t="s">
         <v>670</v>
       </c>
       <c r="C327" t="s">
         <v>7</v>
       </c>
       <c r="D327" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E327">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" t="s">
         <v>671</v>
       </c>
       <c r="B328" t="s">
         <v>672</v>
       </c>
       <c r="C328" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="D328" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="E328">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" t="s">
         <v>673</v>
       </c>
       <c r="B329" t="s">
         <v>674</v>
       </c>
       <c r="C329" t="s">
         <v>7</v>
       </c>
       <c r="D329" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E329">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" t="s">
         <v>675</v>
       </c>
       <c r="B330" t="s">
         <v>676</v>
       </c>
       <c r="C330" t="s">
         <v>7</v>
       </c>
       <c r="D330" t="s">
         <v>8</v>
       </c>
       <c r="E330">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" t="s">
         <v>677</v>
       </c>
       <c r="B331" t="s">
         <v>678</v>
       </c>
       <c r="C331" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D331" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="E331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:5">
       <c r="A332" t="s">
         <v>679</v>
       </c>
       <c r="B332" t="s">
         <v>680</v>
       </c>
       <c r="C332" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D332" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="E332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" t="s">
         <v>681</v>
       </c>
       <c r="B333" t="s">
         <v>682</v>
       </c>
       <c r="C333" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D333" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="E333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" t="s">
         <v>683</v>
       </c>
       <c r="B334" t="s">
         <v>684</v>
       </c>
       <c r="C334" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D334" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="E334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" t="s">
         <v>685</v>
       </c>
       <c r="B335" t="s">
         <v>686</v>
       </c>
       <c r="C335" t="s">
         <v>7</v>
       </c>
       <c r="D335" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E335">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="336" spans="1:5">
       <c r="A336" t="s">
         <v>687</v>
       </c>
       <c r="B336" t="s">
         <v>688</v>
       </c>
       <c r="C336" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D336" t="s">
+        <v>275</v>
+      </c>
+      <c r="E336">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
+      <c r="A337" t="s">
+        <v>689</v>
+      </c>
+      <c r="B337" t="s">
+        <v>690</v>
+      </c>
+      <c r="C337" t="s">
+        <v>24</v>
+      </c>
+      <c r="D337" t="s">
+        <v>11</v>
+      </c>
+      <c r="E337">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
+      <c r="A338" t="s">
+        <v>691</v>
+      </c>
+      <c r="B338" t="s">
+        <v>692</v>
+      </c>
+      <c r="C338" t="s">
+        <v>7</v>
+      </c>
+      <c r="D338" t="s">
+        <v>25</v>
+      </c>
+      <c r="E338">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
+      <c r="A339" t="s">
+        <v>693</v>
+      </c>
+      <c r="B339" t="s">
+        <v>694</v>
+      </c>
+      <c r="C339" t="s">
+        <v>7</v>
+      </c>
+      <c r="D339" t="s">
+        <v>8</v>
+      </c>
+      <c r="E339">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
+      <c r="A340" t="s">
+        <v>695</v>
+      </c>
+      <c r="B340" t="s">
+        <v>696</v>
+      </c>
+      <c r="C340" t="s">
+        <v>7</v>
+      </c>
+      <c r="D340" t="s">
+        <v>25</v>
+      </c>
+      <c r="E340">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
+      <c r="A341" t="s">
+        <v>697</v>
+      </c>
+      <c r="B341" t="s">
+        <v>698</v>
+      </c>
+      <c r="C341" t="s">
+        <v>7</v>
+      </c>
+      <c r="D341" t="s">
+        <v>8</v>
+      </c>
+      <c r="E341">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
+      <c r="A342" t="s">
+        <v>699</v>
+      </c>
+      <c r="B342" t="s">
+        <v>700</v>
+      </c>
+      <c r="C342" t="s">
+        <v>7</v>
+      </c>
+      <c r="D342" t="s">
+        <v>8</v>
+      </c>
+      <c r="E342">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
+      <c r="A343" t="s">
+        <v>701</v>
+      </c>
+      <c r="B343" t="s">
+        <v>702</v>
+      </c>
+      <c r="C343" t="s">
+        <v>7</v>
+      </c>
+      <c r="D343" t="s">
+        <v>8</v>
+      </c>
+      <c r="E343">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
+      <c r="A344" t="s">
+        <v>703</v>
+      </c>
+      <c r="B344" t="s">
+        <v>704</v>
+      </c>
+      <c r="C344" t="s">
+        <v>7</v>
+      </c>
+      <c r="D344" t="s">
+        <v>11</v>
+      </c>
+      <c r="E344">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
+      <c r="A345" t="s">
+        <v>705</v>
+      </c>
+      <c r="B345" t="s">
+        <v>706</v>
+      </c>
+      <c r="C345" t="s">
+        <v>7</v>
+      </c>
+      <c r="D345" t="s">
+        <v>8</v>
+      </c>
+      <c r="E345">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
+      <c r="A346" t="s">
+        <v>707</v>
+      </c>
+      <c r="B346" t="s">
+        <v>708</v>
+      </c>
+      <c r="C346" t="s">
+        <v>7</v>
+      </c>
+      <c r="D346" t="s">
+        <v>25</v>
+      </c>
+      <c r="E346">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
+      <c r="A347" t="s">
+        <v>709</v>
+      </c>
+      <c r="B347" t="s">
+        <v>710</v>
+      </c>
+      <c r="C347" t="s">
+        <v>7</v>
+      </c>
+      <c r="D347" t="s">
         <v>36</v>
       </c>
-      <c r="E336">
+      <c r="E347">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>