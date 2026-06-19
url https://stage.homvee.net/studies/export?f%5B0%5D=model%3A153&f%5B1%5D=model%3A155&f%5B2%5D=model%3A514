--- v0 (2025-10-19)
+++ v1 (2026-06-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV012969</t>
   </si>
   <si>
     <t>Arthur, M. M. (2001). Qualitative evaluation of Kentucky’s health access: Nurturing development services program. Dissertation Abstracts International, 62, 1B, 535.</t>
   </si>
   <si>
     <t>Health Access Nurturing Development Services (HANDS) Program</t>
   </si>
   <si>
@@ -77,50 +77,56 @@
   <si>
     <t>WWHV029496</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Compton, S., Carter, A., Hastings, R., Billy, T., CohoMescal, V., Lorenzo, S., &amp; Walkup, J. T. (Jan 2013). Effect of a paraprofessional home-visiting intervention on American Indian teen mothers’ and infants’ behavioral risks: A randomized controlled trial. The American Journal of Psychiatry, 170(1), 83-93.</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>WWHV047724</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Goklish, N., Billy, T., Hastings, R., ... Walkup, J. T. (2015). Paraprofessional-delivered home-visiting intervention for American Indian teen mothers and children: 3-Year outcomes from a randomized controlled trial. American Journal of Psychiatry, 172(2), 154-162.</t>
   </si>
   <si>
     <t>WWHV003768</t>
   </si>
   <si>
     <t>Barlow, A., Varipatis-Baker, E., Speakman, K., Ginsburg, G., Friberg, I., Goklish, N., Cowboy, B., Fields, P., Hastings, R., Pan, William., Reid, R., Santosham, M., Walkup, J. (2006). Home-visiting intervention to improve child care among American Indian adolescent mothers: A randomized trial. Archives of Pediatrics &amp; Adolescent Medicine, 160(11), 1101-1107.</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
+    <t>WWHV095773</t>
+  </si>
+  <si>
+    <t>Billey, T., Kushman, E., Meese, J., Martin, L., Jim, L., Austin-Garrison, M. A., &amp; Allison-Burbank, J. D. (2024). Development of a culturally enhanced caregiver-facilitated language nutrition intervention “+ Language is Medicine” to address developmental delay in Diné (Navajo) toddlers. Frontiers in Public Health, 12. https://doi.org/10.3389/fpubh.2024.1376742</t>
+  </si>
+  <si>
     <t>WWHV014586</t>
   </si>
   <si>
     <t>Bouye, K. E. (2005).  The Resource Mothers Program: How  community health workers can reduce low birth weight among African-American  clients in WIC programs. Unpublished manuscript, Ohio State University.</t>
   </si>
   <si>
     <t>Resource Mothers Program</t>
   </si>
   <si>
     <t>WWHV019604</t>
   </si>
   <si>
     <t>Chapman, J., Siegel, E., &amp;  Cross, A. (1990). Home visitors and child health: Analysis of selected  programs. Pediatrics, 85(6), 1059.   </t>
   </si>
   <si>
     <t>Does not pass screens</t>
   </si>
   <si>
     <t>WWHV014559</t>
   </si>
   <si>
     <t>Comfort, M., &amp; Gordon, P. R. (2009). KIPS longitudinal study with Kentucky HANDS (2007-2009) final results. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV027918</t>
@@ -194,120 +200,180 @@
   <si>
     <t>WWHV027885</t>
   </si>
   <si>
     <t>Illback, R. J., Sanders Jr., D., Sanders III,  D., Pennington, M., English, B., &amp; Jewell, T. (nd). Development and  implementation of  Kentucky's HANDS home visitation program. Unpublished  manuscript.</t>
   </si>
   <si>
     <t>WWHV027886</t>
   </si>
   <si>
     <t>Illback, R. J., Sanders Jr., D., Sanders III, D., Pennington, M., English, B., &amp; Jewell, T. (March 2011). Birth, maltreatment, and service utilization outcomes of participants  in Kentucky’s HANDS home visitation program. Unpublished manuscript. </t>
   </si>
   <si>
     <t>WWHV014185</t>
   </si>
   <si>
     <t>Illback, R. J., Sanders, D., Pennington, M., Sanders, D. I., Smith, P., &amp; Kilmer, A. (2008). Health access nurturing development services (HANDS): Kentucky's home visiting program for first time parents. Louisville, KY: REACH of Louisville.</t>
   </si>
   <si>
     <t>WWHV090807</t>
   </si>
   <si>
     <t>Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Martin, L., Team, P. F. S. S., West, A. L., Neault, N., &amp; Haroz, E. E. (2021). Precision Family Spirit: A pilot randomized implementation trial of a precision home visiting approach with families in Michigan-trial rationale and study protocol. Pilot &amp; Feasibility Studies, 7(1), 1-11. https://doi.org/10.1186/s40814-020-00753-4</t>
   </si>
   <si>
+    <t>WWHV094974</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rebman, P., Martin, L., Kushman, E., Leonard, A., Cisler, A., Gschwind, I., Brayak, A., Amsler, A.M., &amp; Haroz, E. E. (2022). Towards precision home visiting: Results at six months postpartum from a randomized pilot implementation trial to assess the feasibility of a precision approach to Family Spirit. BMC Pregnancy and Childbirth, 22(1), 725. https://doi.org/10.1186/s12884-022-05057-4</t>
+  </si>
+  <si>
+    <t>WWHV074886</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rosenstock, S., Foy Cuddy, R., Neault, N., Yessilth, S., Goklish, N., Nelson, L., Reid, R., &amp; Barlow, A. (2019). Family Spirit Nurture (FSN)—a randomized controlled trial to prevent early childhood obesity in American Indian populations: Trial rationale and study protocol. BMC Obesity, 6(1), 18. https://doi.org/10.1186/s40608-019-0233-9</t>
+  </si>
+  <si>
     <t>WWHV019828</t>
   </si>
   <si>
     <t>Johnson, S. A. (1998). Comparison of variables affecting pregnancy outcomes of younger and older teens in a resource mom program. Cincinnati, OH: University of Cincinnati).(UMI Order AAI9904073.). (2004134028)</t>
   </si>
   <si>
     <t>WWHV012207</t>
   </si>
   <si>
     <t>Julnes, G., Konefal, M., Pindur, W., &amp; Kim, P. (1994).  Community-based perinatal care for disadvantaged adolescents: Evaluation of the  Resource Mothers Program. Journal of  Community Health, 19(1), 41–53.</t>
   </si>
   <si>
     <t>WWHV027965</t>
   </si>
   <si>
     <t>Kalafat, J., Illback, R. J., &amp; Arthur, M. (1999). Qualitative evaluation of the health access: Nurturing development services (HANDS) program: Year 1. Louisville, KY: REACH of Louisville.</t>
   </si>
   <si>
     <t>WWHV014041</t>
   </si>
   <si>
     <t>Konefal, M. M. (1991). Norfolk Resource Mothers Program evaluation (adolescent pregnancy, Virginia). (Doctoral dissertation, Old Dominion University, 1991); 0418 Adviser: Director: Wolfgang Pindur. Dissertation Abstracts International, 52 (06A), 261-2267. (AAG9130678)</t>
   </si>
   <si>
+    <t>WWHV095157</t>
+  </si>
+  <si>
+    <t>Martin, L., Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Russette, H., &amp; Haroz, E. E. (2023). Respecting diverse journeys on many roads: First Peoples of North America can guide us on our path toward precision home visiting. AlterNative: An International Journal of Indigenous Peoples, 19(2), 499–503. https://doi.org/10.1177/11771801231169272</t>
+  </si>
+  <si>
+    <t>WWHV095922</t>
+  </si>
+  <si>
+    <t>Meisch, A. D., Joraanstad, A., Willenborg, P., Lauderback, E., &amp; Atukpawu-Tipton, G. (2023). Mapping evidence-based home visiting provided by tribal-led organizations. National Home Visiting Resource Center Data in Action Brief. James Bell Associates and Urban Institute. https://nhvrc.org/product/mapping-home-visiting-tribal-led-organizations</t>
+  </si>
+  <si>
     <t>WWHV027966</t>
   </si>
   <si>
     <t>Michalczyk, L., &amp; Illback, R. J. (2002). Qualitative evaluation of the health access: Nurturing development services (HANDS) program. Louisville, KY: REACH of Louisville.</t>
   </si>
   <si>
+    <t>WWHV095923</t>
+  </si>
+  <si>
+    <t>Moyer, N., Wesner, C., Sarche, M., Chavis, Gachupin, A. E., Nadler, A., Svoboda, E., Asdigian, N., Geary, E., Around Him, D., Dunn, C., &amp; Whitesell, N. (2024). Braiding Research Approaches to understand home visiting in Indigenous communities (OPRE Report No. 2024-366). Office of Planning, Research, and Evaluation; Administration for Children and Families; U.S. Department of Health and Human Services.</t>
+  </si>
+  <si>
     <t>WWHV035854</t>
   </si>
   <si>
     <t>Mullany, B., Barlow, A., Neault, N., Billy, T., Jones, T., Tortice, I., Lorenzo, S., Powers, J., Lake, K., Reid, R., &amp; Walkup, J. (2012). The Family Spirit trial for American Indian teen mothers and their children: CBPR rationale, design, methods and baseline characteristics. Society of Prevention Research, 13, 504-518.</t>
   </si>
   <si>
+    <t>WWHV095924</t>
+  </si>
+  <si>
+    <t>Nadler, A. T., Chavis, E., &amp; Atukpawu-Tipton, G. (2024). Indigenous food sovereignty in tribal home visiting. National Home Visiting Resource Center Innovation Roundup Brief. James Bell Associates. https://nhvrc.org/brief/indigenous-food-sovereignty-tribal-home-visitin…</t>
+  </si>
+  <si>
+    <t>WWHV095925</t>
+  </si>
+  <si>
+    <t>National Academies of Sciences, Engineering, and Medicine. (2023). Complementary Feeding Interventions for Infants and Young Children Under Age 2: Scoping of Promising Interventions to Implement at the Community or State Level. Washington, DC: The National Academies Press. https://doi.org/10.17226/27239</t>
+  </si>
+  <si>
+    <t>WWHV095928</t>
+  </si>
+  <si>
+    <t>Nelson, L., Mata Lopez, L., Archuleta, S., Skavenski Van Wyk, S., Kushman, E., Martin, L., Mitchell, K., Leffler, E., Wewie, T., Kemp, C., Cuddy, R., Haroz, E.E. (2025). Testing the effectiveness of Family Spirit Strengths (FSS) – a culturally informed intervention designed to prevent mental health and substance misuse for Indigenous families through home visiting. Center for Open Science, https://doi.org/10.31235/osf.io/xv7hz_v1</t>
+  </si>
+  <si>
     <t>WWHV014189</t>
   </si>
   <si>
     <t>Pennington, M., Sanders Jr., D., Sanders III, D., Kilmer, A., Smith, P., &amp; Illback, R. J. (2007). Attrition within home visiting programs. Louisville, KY: REACH of Louisville.</t>
   </si>
   <si>
     <t>WWHV014186</t>
   </si>
   <si>
     <t>REACH of Louisville. (n.d.). Birth outcomes: Prematurity, low birth weight, and very low birth weight—HANDS program 2002–2007. Louisville, KY: Author.</t>
   </si>
   <si>
     <t>WWHV016916</t>
   </si>
   <si>
     <t>Rogers, M. M. (1993). The Resource Mothers for Pregnant Teens project: An evaluation of its impact on perinatal outcomes. Dissertation Abstracts International, 53 (12-B), 6253.</t>
   </si>
   <si>
     <t>WWHV013399</t>
   </si>
   <si>
     <t>Rogers, C. M. (2004). Voices of adolescent mothers participating in a Resource Mothers Program. (Doctoral dissertation, University of Alabama at Birmingham, 2004); 0005 Adviser: Chair Ann Clark.  Dissertation Abstracts International, 65 (12B), 130-6293. (AAI3157918)</t>
   </si>
   <si>
     <t>WWHV014588</t>
   </si>
   <si>
     <t>Rogers, M., Peoples-Sheps, M., &amp; Sorenson, J. (1995). Translating research into MCH service: Comparison of a pilot project and a large-scale Resource Mothers Program. Public Health Reports, 110(September/October), 563–569.</t>
   </si>
   <si>
     <t>WWHV013134</t>
   </si>
   <si>
     <t>Rogers, M. M., Peoples-Sheps, M. D., &amp;  Suchindran, C. (1996). Impact of social support program on teenage prenatal  care use and pregnancy outcomes. Journal  of Adolescent Health, 19(2), 132–140.</t>
+  </si>
+  <si>
+    <t>WWHV092234</t>
+  </si>
+  <si>
+    <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
+  </si>
+  <si>
+    <t>WWHV094422</t>
+  </si>
+  <si>
+    <t>Russette, H. C., Grubin, F., Ingalls, A., Martin, L., Leonard, A., Kushman, E., Cisler, A., Leffler, E., Herman, A., &amp; Haroz, E. E. (2022). Home visitor perspectives on implementing a precision approach to home visiting in communities serving Native American families. Infant Mental Health Journal, 43(5), 744–755. https://doi.org/10.1002/imhj.22012</t>
   </si>
   <si>
     <t>WWHV028449</t>
   </si>
   <si>
     <t>Unger, D. G., &amp; Wandersman, L.  P. (1985). Social support and adolescent mothers: Action research contributions  to theory and application. The Journal of  Social Issues, 41(1), 29-45.</t>
   </si>
   <si>
     <t>WWHV087447</t>
   </si>
   <si>
     <t>U.S. National Library of Medicine. (2019). Piloting a precision approach to home visiting [Clinical trial NCT03975530]. https://clinicaltrials.gov/show/nct03975530</t>
   </si>
   <si>
     <t>WWHV004065</t>
   </si>
   <si>
     <t>Walkup, J. T., Barlow, A., Mullany, B. C., Pan, W., Goklish, N., Hasting, R., Cowboy, B., Fields, P., Baker, E. V., Speakman, K., Ginsburg, G., Reid, R. (2009). Randomized controlled trial of a paraprofessional-delivered in-home intervention for young reservation-based American Indian mothers. Journal of the American Academy of Child &amp; Adolescent Psychiatry, 48(6), 591-601.</t>
   </si>
   <si>
     <t>WWHV028466</t>
   </si>
   <si>
     <t>Wandersman, L. P. (1987). Parent-infant  support groups: Matching programs to needs and strengths of families. in C. F.  Zachariah Boukydis (Ed.), Research on  support for parents and infants in the postnatal period. Norwood, NJ:  Ablex.</t>
   </si>
@@ -362,52 +428,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -671,860 +740,1038 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E46"/>
+  <dimension ref="A1:E57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="447.034" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="511.875" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
-[...2 lines deleted...]
-      <c r="D2" t="s">
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
+      <c r="E2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="C3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E3">
+      <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4" t="s">
+      <c r="C4" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E4">
+      <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="C5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E5">
+      <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C6" t="s">
-[...2 lines deleted...]
-      <c r="D6" t="s">
+      <c r="C6" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="E6">
+      <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C7" t="s">
+      <c r="C7" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D7" t="s">
+      <c r="B8" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="E7">
-[...7 lines deleted...]
-      <c r="B8" t="s">
+      <c r="E8" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C9" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C8" t="s">
-[...22 lines deleted...]
-      <c r="E9">
+      <c r="D9" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
-      <c r="A10" t="s">
+      <c r="A10" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C10" t="s">
-[...5 lines deleted...]
-      <c r="E10">
+      <c r="C10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
-      <c r="A11" t="s">
+      <c r="A11" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C11" t="s">
-[...5 lines deleted...]
-      <c r="E11">
+      <c r="C11" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E11" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
-      <c r="A12" t="s">
+      <c r="A12" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C12" t="s">
-[...5 lines deleted...]
-      <c r="E12">
+      <c r="C12" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E12" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
-      <c r="A13" t="s">
+      <c r="A13" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C13" t="s">
-[...5 lines deleted...]
-      <c r="E13">
+      <c r="C13" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E13" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
-      <c r="A14" t="s">
+      <c r="A14" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C14" t="s">
-[...5 lines deleted...]
-      <c r="E14">
+      <c r="C14" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E15" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="15" spans="1:5">
-[...9 lines deleted...]
-      <c r="D15" t="s">
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E15">
+      <c r="E16" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="16" spans="1:5">
-[...9 lines deleted...]
-      <c r="D16" t="s">
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="E16">
-[...16 lines deleted...]
-      <c r="E17">
+      <c r="E17" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
-      <c r="A18" t="s">
+      <c r="A18" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B18" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="C18" t="s">
-[...2 lines deleted...]
-      <c r="D18" t="s">
+      <c r="C18" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="E18">
-[...13 lines deleted...]
-      <c r="D19" t="s">
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="E19">
-[...4 lines deleted...]
-      <c r="A20" t="s">
+      <c r="B20" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="C20" t="s">
-[...5 lines deleted...]
-      <c r="E20">
+      <c r="E20" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
-      <c r="A21" t="s">
+      <c r="A21" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B21" t="s">
+      <c r="B21" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="C21" t="s">
-[...5 lines deleted...]
-      <c r="E21">
+      <c r="C21" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="E21" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
-      <c r="A22" t="s">
+      <c r="A22" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B22" t="s">
+      <c r="B22" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="C22" t="s">
-[...2 lines deleted...]
-      <c r="D22" t="s">
+      <c r="C22" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E22" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="E22">
-[...13 lines deleted...]
-      <c r="D23" t="s">
+      <c r="E23" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="E23">
-[...16 lines deleted...]
-      <c r="E24">
+      <c r="E24" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E25" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
-[...15 lines deleted...]
-    </row>
     <row r="26" spans="1:5">
-      <c r="A26" t="s">
+      <c r="A26" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="B26" t="s">
+      <c r="B26" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="C26" t="s">
-[...2 lines deleted...]
-      <c r="D26" t="s">
+      <c r="C26" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E26" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E27" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E28" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="E26">
-[...13 lines deleted...]
-      <c r="D27" t="s">
+      <c r="E29" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D30" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E27">
-[...30 lines deleted...]
-      <c r="D29" t="s">
+      <c r="E30" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E31" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E29">
-[...30 lines deleted...]
-      <c r="D31" t="s">
+      <c r="E32" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E33" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E31">
-[...30 lines deleted...]
-      <c r="D33" t="s">
+      <c r="E34" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E35" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="E36" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E37" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E38" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E39" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E40" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E41" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D42" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="E33">
-[...47 lines deleted...]
-      <c r="D36" t="s">
+      <c r="E42" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E43" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E44" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D45" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="E36">
-[...13 lines deleted...]
-      <c r="D37" t="s">
+      <c r="E45" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E46" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E47" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D48" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="E37">
-[...16 lines deleted...]
-      <c r="E38">
+      <c r="E48" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E49" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
-[...9 lines deleted...]
-      <c r="D39" t="s">
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D50" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E39">
-[...30 lines deleted...]
-      <c r="D41" t="s">
+      <c r="E50" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="E51" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D52" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E41">
-[...13 lines deleted...]
-      <c r="D42" t="s">
+      <c r="E52" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D53" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E42">
-[...13 lines deleted...]
-      <c r="D43" t="s">
+      <c r="E53" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D54" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E43">
-[...13 lines deleted...]
-      <c r="D44" t="s">
+      <c r="E54" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D55" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E44">
-[...16 lines deleted...]
-      <c r="E45">
+      <c r="E55" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="E56" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
-[...9 lines deleted...]
-      <c r="D46" t="s">
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D57" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="E46">
+      <c r="E57" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>