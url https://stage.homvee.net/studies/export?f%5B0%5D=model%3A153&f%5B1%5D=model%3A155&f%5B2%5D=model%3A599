--- v0 (2025-11-15)
+++ v1 (2026-10-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV012969</t>
   </si>
   <si>
     <t>Arthur, M. M. (2001). Qualitative evaluation of Kentucky’s health access: Nurturing development services program. Dissertation Abstracts International, 62, 1B, 535.</t>
   </si>
   <si>
     <t>Health Access Nurturing Development Services (HANDS) Program</t>
   </si>
   <si>
@@ -77,50 +77,56 @@
   <si>
     <t>WWHV029496</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Compton, S., Carter, A., Hastings, R., Billy, T., CohoMescal, V., Lorenzo, S., &amp; Walkup, J. T. (Jan 2013). Effect of a paraprofessional home-visiting intervention on American Indian teen mothers’ and infants’ behavioral risks: A randomized controlled trial. The American Journal of Psychiatry, 170(1), 83-93.</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>WWHV047724</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Goklish, N., Billy, T., Hastings, R., ... Walkup, J. T. (2015). Paraprofessional-delivered home-visiting intervention for American Indian teen mothers and children: 3-Year outcomes from a randomized controlled trial. American Journal of Psychiatry, 172(2), 154-162.</t>
   </si>
   <si>
     <t>WWHV003768</t>
   </si>
   <si>
     <t>Barlow, A., Varipatis-Baker, E., Speakman, K., Ginsburg, G., Friberg, I., Goklish, N., Cowboy, B., Fields, P., Hastings, R., Pan, William., Reid, R., Santosham, M., Walkup, J. (2006). Home-visiting intervention to improve child care among American Indian adolescent mothers: A randomized trial. Archives of Pediatrics &amp; Adolescent Medicine, 160(11), 1101-1107.</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
+    <t>WWHV095773</t>
+  </si>
+  <si>
+    <t>Billey, T., Kushman, E., Meese, J., Martin, L., Jim, L., Austin-Garrison, M. A., &amp; Allison-Burbank, J. D. (2024). Development of a culturally enhanced caregiver-facilitated language nutrition intervention “+ Language is Medicine” to address developmental delay in Diné (Navajo) toddlers. Frontiers in Public Health, 12. https://doi.org/10.3389/fpubh.2024.1376742</t>
+  </si>
+  <si>
     <t>WWHV014559</t>
   </si>
   <si>
     <t>Comfort, M., &amp; Gordon, P. R. (2009). KIPS longitudinal study with Kentucky HANDS (2007-2009) final results. Unpublished manuscript.</t>
   </si>
   <si>
     <t>Does not pass screens</t>
   </si>
   <si>
     <t>WWHV027918</t>
   </si>
   <si>
     <t>Comfort, M., Gordon, P. R., English, B., Hacker, K., Hembree, R., Knight, C. R., &amp; Miller, C. K. (2010). The keys to interactive parenting scale: KIPS shows how parents grow. Zero to Three, 30(4), 33–39.</t>
   </si>
   <si>
     <t>WWHV070302</t>
   </si>
   <si>
     <t>Dugravier, R., Guedeney, A., Saias, T., Greacen, T., &amp; Tubach, F. (2009). Compétences parentales et attachement dans la petite enfance: diminution des risques liés aux troubles de santé mentale et promotion de la résilience (CAPEDP): une étude longitudinale de prévention précoce des troubles de la relation mère–enfant [CAPEDP: A preventive longitudinal study on infant-mother relationship disorders]. Neuropsychiatrie de l'efance et de l'adolescence, 57, 482–486.</t>
   </si>
   <si>
     <t>Promoting Parental Skills and Enhancing Attachment in Early Childhood (CAPEDP) Trial</t>
   </si>
   <si>
     <t>WWHV070260</t>
@@ -236,90 +242,150 @@
   <si>
     <t>WWHV027885</t>
   </si>
   <si>
     <t>Illback, R. J., Sanders Jr., D., Sanders III,  D., Pennington, M., English, B., &amp; Jewell, T. (nd). Development and  implementation of  Kentucky's HANDS home visitation program. Unpublished  manuscript.</t>
   </si>
   <si>
     <t>WWHV027886</t>
   </si>
   <si>
     <t>Illback, R. J., Sanders Jr., D., Sanders III, D., Pennington, M., English, B., &amp; Jewell, T. (March 2011). Birth, maltreatment, and service utilization outcomes of participants  in Kentucky’s HANDS home visitation program. Unpublished manuscript. </t>
   </si>
   <si>
     <t>WWHV014185</t>
   </si>
   <si>
     <t>Illback, R. J., Sanders, D., Pennington, M., Sanders, D. I., Smith, P., &amp; Kilmer, A. (2008). Health access nurturing development services (HANDS): Kentucky's home visiting program for first time parents. Louisville, KY: REACH of Louisville.</t>
   </si>
   <si>
     <t>WWHV090807</t>
   </si>
   <si>
     <t>Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Martin, L., Team, P. F. S. S., West, A. L., Neault, N., &amp; Haroz, E. E. (2021). Precision Family Spirit: A pilot randomized implementation trial of a precision home visiting approach with families in Michigan-trial rationale and study protocol. Pilot &amp; Feasibility Studies, 7(1), 1-11. https://doi.org/10.1186/s40814-020-00753-4</t>
   </si>
   <si>
+    <t>WWHV094974</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rebman, P., Martin, L., Kushman, E., Leonard, A., Cisler, A., Gschwind, I., Brayak, A., Amsler, A.M., &amp; Haroz, E. E. (2022). Towards precision home visiting: Results at six months postpartum from a randomized pilot implementation trial to assess the feasibility of a precision approach to Family Spirit. BMC Pregnancy and Childbirth, 22(1), 725. https://doi.org/10.1186/s12884-022-05057-4</t>
+  </si>
+  <si>
+    <t>WWHV074886</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rosenstock, S., Foy Cuddy, R., Neault, N., Yessilth, S., Goklish, N., Nelson, L., Reid, R., &amp; Barlow, A. (2019). Family Spirit Nurture (FSN)—a randomized controlled trial to prevent early childhood obesity in American Indian populations: Trial rationale and study protocol. BMC Obesity, 6(1), 18. https://doi.org/10.1186/s40608-019-0233-9</t>
+  </si>
+  <si>
     <t>WWHV027965</t>
   </si>
   <si>
     <t>Kalafat, J., Illback, R. J., &amp; Arthur, M. (1999). Qualitative evaluation of the health access: Nurturing development services (HANDS) program: Year 1. Louisville, KY: REACH of Louisville.</t>
   </si>
   <si>
+    <t>WWHV095157</t>
+  </si>
+  <si>
+    <t>Martin, L., Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Russette, H., &amp; Haroz, E. E. (2023). Respecting diverse journeys on many roads: First Peoples of North America can guide us on our path toward precision home visiting. AlterNative: An International Journal of Indigenous Peoples, 19(2), 499–503. https://doi.org/10.1177/11771801231169272</t>
+  </si>
+  <si>
     <t>WWHV070284</t>
   </si>
   <si>
     <t>Matos, I., Tereno, S., Wendland, J., Guédeney, N., Panaccione, E., Fuentealba, L., . . . Guédeney, A. (2017). La sensibilité maternelle et la sécurité de l’attachement dans un projet d’intervention précoce [Maternal sensitivity and attachment security in an early intervention project]. Neuropsychiatrie de l'Enfance et de l'Adolescence, 65(4), 219–224.</t>
   </si>
   <si>
     <t>WWHV060497</t>
   </si>
   <si>
     <t>Matos, I., Tereno, S., Wendland, J., Guédeney, N., Panaccione, E., Fuentealba, L., . . . Guédeney, A. (2017). La sensibilité maternelle et la sécurité de l’attachement dans un projet d’intervention précoce [Maternal sensitivity and attachment security in an early intervention project]. Neuropsychiatrie de l’Enfance et de l’Adolescence, 65(4), 219–224.</t>
   </si>
   <si>
+    <t>WWHV095922</t>
+  </si>
+  <si>
+    <t>Meisch, A. D., Joraanstad, A., Willenborg, P., Lauderback, E., &amp; Atukpawu-Tipton, G. (2023). Mapping evidence-based home visiting provided by tribal-led organizations. National Home Visiting Resource Center Data in Action Brief. James Bell Associates and Urban Institute. https://nhvrc.org/product/mapping-home-visiting-tribal-led-organizations</t>
+  </si>
+  <si>
     <t>WWHV027966</t>
   </si>
   <si>
     <t>Michalczyk, L., &amp; Illback, R. J. (2002). Qualitative evaluation of the health access: Nurturing development services (HANDS) program. Louisville, KY: REACH of Louisville.</t>
   </si>
   <si>
+    <t>WWHV095923</t>
+  </si>
+  <si>
+    <t>Moyer, N., Wesner, C., Sarche, M., Chavis, Gachupin, A. E., Nadler, A., Svoboda, E., Asdigian, N., Geary, E., Around Him, D., Dunn, C., &amp; Whitesell, N. (2024). Braiding Research Approaches to understand home visiting in Indigenous communities (OPRE Report No. 2024-366). Office of Planning, Research, and Evaluation; Administration for Children and Families; U.S. Department of Health and Human Services.</t>
+  </si>
+  <si>
     <t>WWHV035854</t>
   </si>
   <si>
     <t>Mullany, B., Barlow, A., Neault, N., Billy, T., Jones, T., Tortice, I., Lorenzo, S., Powers, J., Lake, K., Reid, R., &amp; Walkup, J. (2012). The Family Spirit trial for American Indian teen mothers and their children: CBPR rationale, design, methods and baseline characteristics. Society of Prevention Research, 13, 504-518.</t>
   </si>
   <si>
+    <t>WWHV095924</t>
+  </si>
+  <si>
+    <t>Nadler, A. T., Chavis, E., &amp; Atukpawu-Tipton, G. (2024). Indigenous food sovereignty in tribal home visiting. National Home Visiting Resource Center Innovation Roundup Brief. James Bell Associates. https://nhvrc.org/brief/indigenous-food-sovereignty-tribal-home-visitin…</t>
+  </si>
+  <si>
+    <t>WWHV095925</t>
+  </si>
+  <si>
+    <t>National Academies of Sciences, Engineering, and Medicine. (2023). Complementary Feeding Interventions for Infants and Young Children Under Age 2: Scoping of Promising Interventions to Implement at the Community or State Level. Washington, DC: The National Academies Press. https://doi.org/10.17226/27239</t>
+  </si>
+  <si>
+    <t>WWHV095928</t>
+  </si>
+  <si>
+    <t>Nelson, L., Mata Lopez, L., Archuleta, S., Skavenski Van Wyk, S., Kushman, E., Martin, L., Mitchell, K., Leffler, E., Wewie, T., Kemp, C., Cuddy, R., Haroz, E.E. (2025). Testing the effectiveness of Family Spirit Strengths (FSS) – a culturally informed intervention designed to prevent mental health and substance misuse for Indigenous families through home visiting. Center for Open Science, https://doi.org/10.31235/osf.io/xv7hz_v1</t>
+  </si>
+  <si>
     <t>WWHV014189</t>
   </si>
   <si>
     <t>Pennington, M., Sanders Jr., D., Sanders III, D., Kilmer, A., Smith, P., &amp; Illback, R. J. (2007). Attrition within home visiting programs. Louisville, KY: REACH of Louisville.</t>
   </si>
   <si>
     <t>WWHV014186</t>
   </si>
   <si>
     <t>REACH of Louisville. (n.d.). Birth outcomes: Prematurity, low birth weight, and very low birth weight—HANDS program 2002–2007. Louisville, KY: Author.</t>
+  </si>
+  <si>
+    <t>WWHV092234</t>
+  </si>
+  <si>
+    <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
+  </si>
+  <si>
+    <t>WWHV094422</t>
+  </si>
+  <si>
+    <t>Russette, H. C., Grubin, F., Ingalls, A., Martin, L., Leonard, A., Kushman, E., Cisler, A., Leffler, E., Herman, A., &amp; Haroz, E. E. (2022). Home visitor perspectives on implementing a precision approach to home visiting in communities serving Native American families. Infant Mental Health Journal, 43(5), 744–755. https://doi.org/10.1002/imhj.22012</t>
   </si>
   <si>
     <t>WWHV070288</t>
   </si>
   <si>
     <t>Saïas, T., David, M., Guedeney, A., Tereno, S., Tubach, F., Greacen, T., &amp; Dugravier, R. (2016). Enjeux cliniques de la prévention des dépressions périnatales chez des familles en situation de grande vulnérabilité [Prevention of perinatal depression in high-risk families through home visitation: Clinical issues.] Pratiques Psychologiques, 22(2), 159–175.</t>
   </si>
   <si>
     <t>WWHV070263</t>
   </si>
   <si>
     <t>Saïas, T., David, M., Guédeney, A., Tereno, S., Tubach, F., Greacen, T., &amp; Dugravier, R. (2016). Enjeux cliniques de la prévention des dépressions périnatales chez des familles en situation de grande vulnérabilité [Prevention of perinatal depression in high-risk families through home visitation: Clinical issues]. Pratiques Psychologiques, 22(2), 159–175.</t>
   </si>
   <si>
     <t>WWHV039523</t>
   </si>
   <si>
     <t>Saïas, T., Delawarde, C., Pintaux, E., Favriel, S., Menier, C., Matos, I., . . . Greacen, T. (2013). Les interventions préventives en santé mentale du jeune enfant vues par leurs bénéficiaires : l’exemple du projet CAPEDP  [Participants’ perception of a perinatal home visiting program conducted by psychologists: The CAPEDP project]. Pratiques Psychologiques, 19(4), 203–220.</t>
   </si>
   <si>
     <t>WWHV070248</t>
   </si>
   <si>
     <t>Saïas, T., Greacen, T., Tubach, F., Dugravier, R., Marcault, E., Tereno, S., . . . CAPEDP Study Group. (2013). Supporting families in challenging contexts: The CAPEDP project. Global Health Promotion, 20(2), 66–70.</t>
   </si>
@@ -434,52 +500,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -743,1064 +812,1242 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E58"/>
+  <dimension ref="A1:E69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E69"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="652.269" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="100.118" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
-[...2 lines deleted...]
-      <c r="D2" t="s">
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
+      <c r="E2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
+      <c r="D3" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E3">
+      <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C4" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D4" t="s">
+      <c r="D4" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E4">
+      <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C5" t="s">
+      <c r="C5" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D5" t="s">
+      <c r="D5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E5">
+      <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C6" t="s">
+      <c r="C6" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D6" t="s">
+      <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="E6">
+      <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C7" t="s">
-[...2 lines deleted...]
-      <c r="D7" t="s">
+      <c r="C7" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E7">
-[...4 lines deleted...]
-      <c r="A8" t="s">
+      <c r="B8" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B8" t="s">
-[...8 lines deleted...]
-      <c r="E8">
+      <c r="C8" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C9" t="s">
+      <c r="C9" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E9" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D9" t="s">
-[...7 lines deleted...]
-      <c r="A10" t="s">
+      <c r="B10" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B10" t="s">
-[...8 lines deleted...]
-      <c r="E10">
+      <c r="C10" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
-      <c r="A11" t="s">
+      <c r="A11" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C11" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="C11" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E11" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E11">
-[...16 lines deleted...]
-      <c r="E12">
+      <c r="E12" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
-      <c r="A13" t="s">
+      <c r="A13" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C13" t="s">
-[...2 lines deleted...]
-      <c r="D13" t="s">
+      <c r="C13" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E13">
-[...16 lines deleted...]
-      <c r="E14">
+      <c r="E14" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
-      <c r="A15" t="s">
+      <c r="A15" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="C15" t="s">
-[...5 lines deleted...]
-      <c r="E15">
+      <c r="C15" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E15" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
-      <c r="A16" t="s">
+      <c r="A16" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="C16" t="s">
-[...5 lines deleted...]
-      <c r="E16">
+      <c r="C16" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E16" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
-      <c r="A17" t="s">
+      <c r="A17" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="C17" t="s">
-[...5 lines deleted...]
-      <c r="E17">
+      <c r="C17" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E17" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
-      <c r="A18" t="s">
+      <c r="A18" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B18" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="C18" t="s">
-[...5 lines deleted...]
-      <c r="E18">
+      <c r="C18" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E18" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
-      <c r="A19" t="s">
+      <c r="A19" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B19" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="C19" t="s">
-[...2 lines deleted...]
-      <c r="D19" t="s">
+      <c r="C19" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="E19">
-[...10 lines deleted...]
-      <c r="C20" t="s">
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C21" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D20" t="s">
-[...2 lines deleted...]
-      <c r="E20">
+      <c r="D21" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E21" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
-[...6 lines deleted...]
-      <c r="C21" t="s">
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C22" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D21" t="s">
+      <c r="D22" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E21">
+      <c r="E22" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
-[...15 lines deleted...]
-    </row>
     <row r="23" spans="1:5">
-      <c r="A23" t="s">
+      <c r="A23" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B23" t="s">
+      <c r="B23" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="C23" t="s">
-[...5 lines deleted...]
-      <c r="E23">
+      <c r="C23" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E23" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
-      <c r="A24" t="s">
+      <c r="A24" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="B24" t="s">
+      <c r="B24" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="C24" t="s">
-[...5 lines deleted...]
-      <c r="E24">
+      <c r="C24" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E24" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:5">
-      <c r="A25" t="s">
+      <c r="A25" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="B25" t="s">
+      <c r="B25" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="C25" t="s">
-[...2 lines deleted...]
-      <c r="D25" t="s">
+      <c r="C25" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E25" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="E25">
-[...13 lines deleted...]
-      <c r="D26" t="s">
+      <c r="E26" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="E26">
-[...4 lines deleted...]
-      <c r="A27" t="s">
+      <c r="B27" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="C27" t="s">
-[...5 lines deleted...]
-      <c r="E27">
+      <c r="E27" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:5">
-      <c r="A28" t="s">
+      <c r="A28" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="B28" t="s">
+      <c r="B28" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="C28" t="s">
-[...5 lines deleted...]
-      <c r="E28">
+      <c r="C28" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="E28" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:5">
-      <c r="A29" t="s">
+      <c r="A29" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="B29" t="s">
+      <c r="B29" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="C29" t="s">
-[...2 lines deleted...]
-      <c r="D29" t="s">
+      <c r="C29" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E29" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D30" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="E29">
-[...13 lines deleted...]
-      <c r="D30" t="s">
+      <c r="E30" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D31" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="E30">
-[...10 lines deleted...]
-      <c r="C31" t="s">
+      <c r="E31" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C32" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D31" t="s">
-[...2 lines deleted...]
-      <c r="E31">
+      <c r="D32" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E32" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
-[...9 lines deleted...]
-      <c r="D32" t="s">
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E33" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E34" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D35" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E32">
-[...47 lines deleted...]
-      <c r="D35" t="s">
+      <c r="E35" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D36" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E35">
-[...10 lines deleted...]
-      <c r="C36" t="s">
+      <c r="E36" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E37" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E38" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C39" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D36" t="s">
-[...16 lines deleted...]
-      <c r="D37" t="s">
+      <c r="D39" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E39" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D40" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E37">
-[...50 lines deleted...]
-      <c r="E40">
+      <c r="E40" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:5">
-      <c r="A41" t="s">
+      <c r="A41" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="B41" t="s">
+      <c r="B41" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="C41" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="C41" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E41" s="1">
+        <v>2.3</v>
       </c>
     </row>
     <row r="42" spans="1:5">
-      <c r="A42" t="s">
+      <c r="A42" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="B42" t="s">
+      <c r="B42" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="C42" t="s">
-[...2 lines deleted...]
-      <c r="D42" t="s">
+      <c r="C42" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="E42" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E43" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E44" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E45" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D46" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E42">
-[...13 lines deleted...]
-      <c r="D43" t="s">
+      <c r="E46" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E47" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E48" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D49" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E43">
-[...64 lines deleted...]
-      <c r="D47" t="s">
+      <c r="E49" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E50" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E51" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E52" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E53" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E54" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E55" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E56" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E57" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D58" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="E47">
-[...44 lines deleted...]
-      <c r="C50" t="s">
+      <c r="E58" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E59" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E60" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C61" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D50" t="s">
-[...2 lines deleted...]
-      <c r="E50">
+      <c r="D61" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E61" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
-[...6 lines deleted...]
-      <c r="C51" t="s">
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="C62" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D51" t="s">
+      <c r="D62" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E51">
-[...30 lines deleted...]
-      <c r="D53" t="s">
+      <c r="E62" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E63" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D64" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E53">
-[...13 lines deleted...]
-      <c r="D54" t="s">
+      <c r="E64" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D65" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E54">
-[...13 lines deleted...]
-      <c r="D55" t="s">
+      <c r="E65" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D66" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E55">
-[...13 lines deleted...]
-      <c r="D56" t="s">
+      <c r="E66" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D67" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E56">
-[...16 lines deleted...]
-      <c r="E57">
+      <c r="E67" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="E68" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
-[...9 lines deleted...]
-      <c r="D58" t="s">
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D69" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="E58">
+      <c r="E69" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>