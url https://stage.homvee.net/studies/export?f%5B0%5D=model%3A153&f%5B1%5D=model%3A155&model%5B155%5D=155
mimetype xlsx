--- v0 (2026-07-18)
+++ v1 (2026-09-21)
@@ -12,121 +12,130 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV012969</t>
   </si>
   <si>
     <t>Arthur, M. M. (2001). Qualitative evaluation of Kentucky’s health access: Nurturing development services program. Dissertation Abstracts International, 62, 1B, 535.</t>
   </si>
   <si>
+    <t>Health Access Nurturing Development Services (HANDS) Program</t>
+  </si>
+  <si>
+    <t>Not applicable (NA) - implementation study</t>
+  </si>
+  <si>
     <t>WWHV040826</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Billy, T., Hastings, R., Lorenzo, S., ... Walkup, J. T. (2014). A randomized controlled trial of a paraprofessional-delivered, home-visiting intervention: Three-year outcomes for American Indian teen mothers and their children. Manuscript under review.</t>
   </si>
   <si>
     <t>Family Spirit®</t>
   </si>
   <si>
     <t>Moderate</t>
   </si>
   <si>
     <t>WWHV029496</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Compton, S., Carter, A., Hastings, R., Billy, T., CohoMescal, V., Lorenzo, S., &amp; Walkup, J. T. (Jan 2013). Effect of a paraprofessional home-visiting intervention on American Indian teen mothers’ and infants’ behavioral risks: A randomized controlled trial. The American Journal of Psychiatry, 170(1), 83-93.</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>WWHV047724</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Goklish, N., Billy, T., Hastings, R., ... Walkup, J. T. (2015). Paraprofessional-delivered home-visiting intervention for American Indian teen mothers and children: 3-Year outcomes from a randomized controlled trial. American Journal of Psychiatry, 172(2), 154-162.</t>
   </si>
   <si>
     <t>WWHV003768</t>
   </si>
   <si>
     <t>Barlow, A., Varipatis-Baker, E., Speakman, K., Ginsburg, G., Friberg, I., Goklish, N., Cowboy, B., Fields, P., Hastings, R., Pan, William., Reid, R., Santosham, M., Walkup, J. (2006). Home-visiting intervention to improve child care among American Indian adolescent mothers: A randomized trial. Archives of Pediatrics &amp; Adolescent Medicine, 160(11), 1101-1107.</t>
   </si>
   <si>
+    <t>Low</t>
+  </si>
+  <si>
     <t>WWHV095773</t>
   </si>
   <si>
     <t>Billey, T., Kushman, E., Meese, J., Martin, L., Jim, L., Austin-Garrison, M. A., &amp; Allison-Burbank, J. D. (2024). Development of a culturally enhanced caregiver-facilitated language nutrition intervention “+ Language is Medicine” to address developmental delay in Diné (Navajo) toddlers. Frontiers in Public Health, 12. https://doi.org/10.3389/fpubh.2024.1376742</t>
   </si>
   <si>
-    <t>Not applicable (NA) - implementation study</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014559</t>
   </si>
   <si>
     <t>Comfort, M., &amp; Gordon, P. R. (2009). KIPS longitudinal study with Kentucky HANDS (2007-2009) final results. Unpublished manuscript.</t>
   </si>
   <si>
+    <t>Does not pass screens</t>
+  </si>
+  <si>
     <t>WWHV027918</t>
   </si>
   <si>
     <t>Comfort, M., Gordon, P. R., English, B., Hacker, K., Hembree, R., Knight, C. R., &amp; Miller, C. K. (2010). The keys to interactive parenting scale: KIPS shows how parents grow. Zero to Three, 30(4), 33–39.</t>
   </si>
   <si>
     <t>WWHV039194</t>
   </si>
   <si>
     <t>Ferguson, J., &amp; Vanderpool, R. (2013). Impact of a Kentucky maternal, infant, and early childhood home-visitation program on parental risk factors. Journal of Child &amp; Family Studies, 22(4), 551–558.</t>
   </si>
   <si>
     <t>WWHV012852</t>
   </si>
   <si>
     <t>Freydin, N. E. (2004). Qualitative case study analysis of successful home visitation. Dissertation Abstracts International, 65, 5B, 2607.</t>
   </si>
   <si>
     <t>WWHV014187</t>
   </si>
   <si>
     <t>Freydin, M., Illback, R. J., &amp; Kauffmann, L. (2004). Case studies of the HANDS home visiting program: A qualitative evaluation. Louisville, KY: REACH of Louisville, Inc.</t>
   </si>
   <si>
     <t>WWHV075668</t>
@@ -137,81 +146,81 @@
   <si>
     <t>WWHV086258</t>
   </si>
   <si>
     <t>Haroz, E. E., Ingalls, A., Wadlin, J., Kee, C., Begay, M., Neault, N., &amp; Barlow, A. (2020). Utilizing broad-based partnerships to design a precision approach to implementing evidence-based home visiting. Journal of Community Psychology, 48(4), 1100-1113. https://doi.org/10.1002%2Fjcop.22281</t>
   </si>
   <si>
     <t>WWHV027900</t>
   </si>
   <si>
     <t>Illback, R. J., &amp; Kalafat, J. (1996). Evaluation studies of the Kentucky family resource &amp; youth services centers program: Compendium of current reports. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV028621</t>
   </si>
   <si>
     <t>Illback, R. J., Peiper, N., Sanders, D. H., Pennington, M., English, B., &amp; Jewell, T. (2011). Birth outcomes of participants in Kentucky’s HANDS home visitation program: A follow-up study comparing matched and unmatched high risk groups. Louisville, KY: REACH of Louisville, Inc.</t>
   </si>
   <si>
     <t>WWHV027967</t>
   </si>
   <si>
     <t>Illback, R. J., Pennington, M., Sanders, D., &amp; Sanders, D. I. (2006). Evaluation findings: Kentucky's home visiting program for first-time parents (HANDS). Louisville, KY: REACH of Louisville, Inc.</t>
   </si>
   <si>
+    <t>Not applicable (NA) - additional source</t>
+  </si>
+  <si>
     <t>WWHV014188</t>
   </si>
   <si>
     <t>Illback, R. J., Pennington, M., Sanders, D. H., &amp; Smith, P. (2007). Use of the emergency room: A comparison of Medicaid reimbursed ER visits in HANDS children &amp; other children born to first-time parents. Louisville, KY: REACH of Louisville.</t>
   </si>
   <si>
     <t>WWHV027885</t>
   </si>
   <si>
     <t>Illback, R. J., Sanders Jr., D., Sanders III,  D., Pennington, M., English, B., &amp; Jewell, T. (nd). Development and  implementation of  Kentucky's HANDS home visitation program. Unpublished  manuscript.</t>
   </si>
   <si>
     <t>WWHV027886</t>
   </si>
   <si>
     <t>Illback, R. J., Sanders Jr., D., Sanders III, D., Pennington, M., English, B., &amp; Jewell, T. (March 2011). Birth, maltreatment, and service utilization outcomes of participants  in Kentucky’s HANDS home visitation program. Unpublished manuscript. </t>
   </si>
   <si>
     <t>WWHV014185</t>
   </si>
   <si>
     <t>Illback, R. J., Sanders, D., Pennington, M., Sanders, D. I., Smith, P., &amp; Kilmer, A. (2008). Health access nurturing development services (HANDS): Kentucky's home visiting program for first time parents. Louisville, KY: REACH of Louisville.</t>
   </si>
   <si>
     <t>WWHV090807</t>
   </si>
   <si>
     <t>Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Martin, L., Team, P. F. S. S., West, A. L., Neault, N., &amp; Haroz, E. E. (2021). Precision Family Spirit: A pilot randomized implementation trial of a precision home visiting approach with families in Michigan-trial rationale and study protocol. Pilot &amp; Feasibility Studies, 7(1), 1-11. https://doi.org/10.1186/s40814-020-00753-4</t>
-  </si>
-[...1 lines deleted...]
-    <t>Does not pass screens</t>
   </si>
   <si>
     <t>WWHV094974</t>
   </si>
   <si>
     <t>Ingalls, A., Rebman, P., Martin, L., Kushman, E., Leonard, A., Cisler, A., Gschwind, I., Brayak, A., Amsler, A.M., &amp; Haroz, E. E. (2022). Towards precision home visiting: Results at six months postpartum from a randomized pilot implementation trial to assess the feasibility of a precision approach to Family Spirit. BMC Pregnancy and Childbirth, 22(1), 725. https://doi.org/10.1186/s12884-022-05057-4</t>
   </si>
   <si>
     <t>WWHV074886</t>
   </si>
   <si>
     <t>Ingalls, A., Rosenstock, S., Foy Cuddy, R., Neault, N., Yessilth, S., Goklish, N., Nelson, L., Reid, R., &amp; Barlow, A. (2019). Family Spirit Nurture (FSN)—a randomized controlled trial to prevent early childhood obesity in American Indian populations: Trial rationale and study protocol. BMC Obesity, 6(1), 18. https://doi.org/10.1186/s40608-019-0233-9</t>
   </si>
   <si>
     <t>WWHV027965</t>
   </si>
   <si>
     <t>Kalafat, J., Illback, R. J., &amp; Arthur, M. (1999). Qualitative evaluation of the health access: Nurturing development services (HANDS) program: Year 1. Louisville, KY: REACH of Louisville.</t>
   </si>
   <si>
     <t>WWHV095157</t>
   </si>
   <si>
     <t>Martin, L., Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Russette, H., &amp; Haroz, E. E. (2023). Respecting diverse journeys on many roads: First Peoples of North America can guide us on our path toward precision home visiting. AlterNative: An International Journal of Indigenous Peoples, 19(2), 499–503. https://doi.org/10.1177/11771801231169272</t>
   </si>
@@ -666,704 +675,816 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="511.875" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" s="1"/>
-      <c r="D2" s="1"/>
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="1" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B5" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-      <c r="D6" s="1"/>
+        <v>19</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E7" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="D8" s="1"/>
+        <v>24</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>25</v>
+      </c>
       <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="D9" s="1"/>
+        <v>27</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>25</v>
+      </c>
       <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="D10" s="1"/>
+        <v>29</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>25</v>
+      </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-      <c r="D11" s="1"/>
+        <v>31</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>25</v>
+      </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="D12" s="1"/>
+        <v>33</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>25</v>
+      </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="D13" s="1"/>
+        <v>35</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>25</v>
+      </c>
       <c r="E13" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="D14" s="1"/>
+        <v>37</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E14" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-      <c r="D15" s="1"/>
+        <v>39</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>25</v>
+      </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="D16" s="1"/>
+        <v>41</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="D17" s="1"/>
+        <v>43</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>44</v>
+      </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="D18" s="1"/>
+        <v>46</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>44</v>
+      </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="D19" s="1"/>
+        <v>48</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>25</v>
+      </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="1" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="D20" s="1"/>
+        <v>50</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="1" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="D21" s="1"/>
+        <v>52</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="1" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="E22" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="1" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="E23" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="1" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="E24" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="1" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-      <c r="D25" s="1"/>
+        <v>60</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="1" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E26" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="1" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="E27" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-      <c r="D28" s="1"/>
+        <v>66</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="1" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="E29" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="1" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-      <c r="D30" s="1"/>
+        <v>70</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>44</v>
+      </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="1" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="E31" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="1" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="E32" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="1" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="E33" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-      <c r="D34" s="1"/>
+        <v>78</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="1" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="D35" s="1"/>
+        <v>80</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>25</v>
+      </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="1" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="E36" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="1" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E37" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="1" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-      <c r="D38" s="1"/>
+        <v>86</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>25</v>
+      </c>
       <c r="E38" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="1" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="1" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-      <c r="D40" s="1"/>
+        <v>90</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="1" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="D41" s="1"/>
+        <v>92</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="1" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="D42" s="1"/>
+        <v>94</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="1" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="D43" s="1"/>
+        <v>96</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="1" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-      <c r="D44" s="1"/>
+        <v>98</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>44</v>
+      </c>
       <c r="E44" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="1" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="D45" s="1"/>
+        <v>100</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>