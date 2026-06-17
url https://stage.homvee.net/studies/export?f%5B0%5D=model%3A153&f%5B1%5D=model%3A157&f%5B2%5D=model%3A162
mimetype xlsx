--- v0 (2025-10-06)
+++ v1 (2026-06-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="232">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="254">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV040826</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Billy, T., Hastings, R., Lorenzo, S., ... Walkup, J. T. (2014). A randomized controlled trial of a paraprofessional-delivered, home-visiting intervention: Three-year outcomes for American Indian teen mothers and their children. Manuscript under review.</t>
   </si>
   <si>
     <t>Family Spirit®</t>
   </si>
   <si>
@@ -89,50 +89,59 @@
   <si>
     <t>WWHV027166</t>
   </si>
   <si>
     <t>Barth, R. (1990).  Theories guiding home-based intensive family preservation services. In J. K.  Whittaker, J. Kinney, E. M. Tracey, &amp; C. Booth (Eds.), Reaching  high-risk families: Intensive family preservation in human services (pp.  89-112). Hawthorne, NY: Aldine de Gruyter.</t>
   </si>
   <si>
     <t>HOMEBUILDERS (Birth to Age 5)®</t>
   </si>
   <si>
     <t>Does not pass screens</t>
   </si>
   <si>
     <t>WWHV027821</t>
   </si>
   <si>
     <t>Bath, H. I.,  Richey, C. A., &amp; Haapala, D. A. (1992). Child age and outcome correlates in  intensive family preservation services. Children  and Youth Services Review, 14(5), 389-406.</t>
   </si>
   <si>
     <t>WWHV020281</t>
   </si>
   <si>
     <t>Bergquist, C., Pope, G., &amp; Corliss, K. (1995). Evaluation of Michigan’s Families First program, summary report. Lansing, MI: Michigan Department of Social Services.</t>
   </si>
   <si>
+    <t>WWHV095773</t>
+  </si>
+  <si>
+    <t>Billey, T., Kushman, E., Meese, J., Martin, L., Jim, L., Austin-Garrison, M. A., &amp; Allison-Burbank, J. D. (2024). Development of a culturally enhanced caregiver-facilitated language nutrition intervention “+ Language is Medicine” to address developmental delay in Diné (Navajo) toddlers. Frontiers in Public Health, 12. https://doi.org/10.3389/fpubh.2024.1376742</t>
+  </si>
+  <si>
+    <t>Not applicable (NA) - implementation study</t>
+  </si>
+  <si>
     <t>WWHV095247</t>
   </si>
   <si>
     <t>Blazé, K. S. R., Xu, H., Buchanan, L., Baur, L. A., &amp; Wen, L. M. (2023). Parental smoking in the first two years of a child's life and its associations with breastfeeding. Australian and New Zealand Journal of Obstetrics and Gynaecology, 1–8. https://doi.org/10.1111/ajo.13736</t>
   </si>
   <si>
     <t>Healthy Beginnings</t>
   </si>
   <si>
     <t>WWHV027818</t>
   </si>
   <si>
     <t>Blythe, B. J.,  &amp; Kelly, S. A. (1993). Keeping families and children safe. Reclaiming  Children and Youth. Journal of Emotional  and Behavioral Problems, 1(4), 23-26.</t>
   </si>
   <si>
     <t>WWHV095258</t>
   </si>
   <si>
     <t>Brown, V., Tan, E. J., Hayes, A., Baur, L. A., Campbell, K., Taylor, R., Byrne, R., Wen, L. M., Hesketh, K. D., &amp; Moodie, M. (2020). Cost comparison of five Australasian obesity prevention interventions for children aged from birth to two years. Pediatric Obesity, 15(12), 1–13. https://doi.org/10.1111/ijpo.12684</t>
   </si>
   <si>
     <t>WWHV095260</t>
   </si>
   <si>
     <t>Buchanan, L., Anderson, E., Xu, H., Phongsavan, P., Rissel, C., &amp; Wen, L. M. (2021). Sources of information and the use of mobile applications for health and parenting information during pregnancy: Implications for health promotion. Health Informatics Journal, 27(3). https://doi.org/10.1177/14604582211043146</t>
@@ -236,53 +245,50 @@
   <si>
     <t>WWHV027884</t>
   </si>
   <si>
     <t>Fraser,  M., Pecora, P. J., &amp; Haapla, D. A. (1991). Families in crisis: The impact  of intensive family peservation services. Hawthorne, NY: Aldine de Gruyter.</t>
   </si>
   <si>
     <t>WWHV027824</t>
   </si>
   <si>
     <t>Fraser,  M. W., Pecora, P. J., Popuang, C., &amp; Haapala, D. A. (1992). Event history  analysis: A proportional hazards perspective on modeling outcomes in intensive  family preservation services. Journal of  Social Service Research, 16(1-2), 123-158.</t>
   </si>
   <si>
     <t>WWHV075668</t>
   </si>
   <si>
     <t>Haroz, E. E., Ingalls, A., Kee, C., Goklish, N., Neault, N., Begay, M., &amp; Barlow, A. (2019). Informing precision home visiting: Identifying meaningful subgroups of families who benefit most from Family Spirit. Prevention Science : The Official Journal of the Society for Prevention Research, 8, 1244-1254. https://doi.org/10.1007/s11121-019-01039-9</t>
   </si>
   <si>
     <t>WWHV086258</t>
   </si>
   <si>
     <t>Haroz, E. E., Ingalls, A., Wadlin, J., Kee, C., Begay, M., Neault, N., &amp; Barlow, A. (2020). Utilizing broad-based partnerships to design a precision approach to implementing evidence-based home visiting. Journal of Community Psychology, 48(4), 1100-1113. https://doi.org/10.1002%2Fjcop.22281</t>
   </si>
   <si>
-    <t>Not applicable (NA) - implementation study</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV027136</t>
   </si>
   <si>
     <t>Harvan, J. S. H. (2001). The relationship between child, family, and treatment variables and family functioning in abusive and neglectful families. (University of Georgia; 0077 Advisor: Director Kevin DeWeaver). Dissertation Abstracts International, 62 (09A), 365-3187. (AAI3025306)</t>
   </si>
   <si>
     <t>WWHV027165</t>
   </si>
   <si>
     <t>Hawkins,  J. D., &amp; Catalano, R. F. (1990). Intensive  family preservation services: Broadening the vision for prevention. In  J. K. Whittaker, J. Kinney, E. M. Tracy, &amp; C. Booth (Eds.), Reaching high-risk families: Intensive  family preservation in human services (pp. 179–192). New York: Aldine  de Gruyter.</t>
   </si>
   <si>
     <t>WWHV044983</t>
   </si>
   <si>
     <t>Hayes, A., Lung, T., Wen, L. M., Baur, L., Rissel, C., &amp; Howard, K. (2014). Economic evaluation of "Healthy Beginnings" an early childhood intervention to prevent obesity. Obesity, 22(7), 1709–1715.</t>
   </si>
   <si>
     <t>WWHV027883</t>
   </si>
   <si>
     <t>Hayward, K., &amp; Cameron, G. (2002). The nature and  effectiveness of intensive family preservation services. Waterloo, ON:  Partnerships for Children and Families Project, Faculty of Social Work, Wilfrid  Laurier University.</t>
   </si>
   <si>
     <t>WWHV027471</t>
@@ -293,50 +299,62 @@
   <si>
     <t>WWHV027574</t>
   </si>
   <si>
     <t>Helming,  E. (1999). Assistance for families in crisis situations - from the home  builders model to the families-first program and family activation concepts in  germany. Zeitschrift Fur Padagogik, 39 (supplement), 153-168.</t>
   </si>
   <si>
     <t>WWHV095249</t>
   </si>
   <si>
     <t>House, E., Xu, H., Taki, S., Denney‐Wilson, E., Baur, L. A., &amp; Wen, L. M. (2023). Mothers' sociodemographic factors and use of health professionals for child feeding advice. Maternal &amp; Child Nutrition, 20(1), e13586. https://doi.org/10.1111/mcn.13586</t>
   </si>
   <si>
     <t>WWHV046712</t>
   </si>
   <si>
     <t>Husson, N. (1995). Healthy Beginnings Plus: An innovative approach to prenatal care. Home Health Care Management and Practice, 7(3), 46–61.</t>
   </si>
   <si>
     <t>WWHV090807</t>
   </si>
   <si>
     <t>Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Martin, L., Team, P. F. S. S., West, A. L., Neault, N., &amp; Haroz, E. E. (2021). Precision Family Spirit: A pilot randomized implementation trial of a precision home visiting approach with families in Michigan-trial rationale and study protocol. Pilot &amp; Feasibility Studies, 7(1), 1-11. https://doi.org/10.1186/s40814-020-00753-4</t>
   </si>
   <si>
+    <t>WWHV094974</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rebman, P., Martin, L., Kushman, E., Leonard, A., Cisler, A., Gschwind, I., Brayak, A., Amsler, A.M., &amp; Haroz, E. E. (2022). Towards precision home visiting: Results at six months postpartum from a randomized pilot implementation trial to assess the feasibility of a precision approach to Family Spirit. BMC Pregnancy and Childbirth, 22(1), 725. https://doi.org/10.1186/s12884-022-05057-4</t>
+  </si>
+  <si>
+    <t>WWHV074886</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rosenstock, S., Foy Cuddy, R., Neault, N., Yessilth, S., Goklish, N., Nelson, L., Reid, R., &amp; Barlow, A. (2019). Family Spirit Nurture (FSN)—a randomized controlled trial to prevent early childhood obesity in American Indian populations: Trial rationale and study protocol. BMC Obesity, 6(1), 18. https://doi.org/10.1186/s40608-019-0233-9</t>
+  </si>
+  <si>
     <t>WWHV027135</t>
   </si>
   <si>
     <t>Kauffman, F. G. (2002). Preventing child abuse and neglect in Arizona: Perceptions of the HomeBuilders’ model. (Arizona State University; 0010). Dissertation Abstracts International, 63 (04A), 142-1558. (AAI3045650)</t>
   </si>
   <si>
     <t>WWHV094537</t>
   </si>
   <si>
     <t>Killedar, A., Wen, L. M., Tan, E. J., Marshall, S., Taki, S., Buchanan, L., Rissel, C., Xu, H., Baur, L., &amp; Hayes, A. (2022). Economic evaluation of the Communicating Healthy Beginnings Advice by Telephone trial for early childhood obesity prevention. Obesity, 30(11), 2256–2264. https://doi.org/10.1002/oby.23547</t>
   </si>
   <si>
     <t>WWHV027161</t>
   </si>
   <si>
     <t>Kinney, J., &amp;  Dittmar, K. (1995). HomeBuilders: Helping families help themselves. In I. M.  Schwartz &amp; P. AuClaire (Eds.), Home-based  services for troubled children (pp. 29–54). Lincoln, NE: University of  Nebraska Press.</t>
   </si>
   <si>
     <t>WWHV027167</t>
   </si>
   <si>
     <t>Kinney, J.,  Haapala, D., Booth, C., &amp; Leavitt, S. (1990). The HomeBuilders model. In J.  K. Whittaker, J. Kinney, E. M. Tracy, &amp; C. Booth (Eds.), Reaching high-risk families: Intensive  family preservation in human services (pp. 31–64). New York, NY: Aldine De  Gruyter.</t>
   </si>
   <si>
     <t>WWHV027703</t>
@@ -401,75 +419,123 @@
   <si>
     <t>WWHV095239</t>
   </si>
   <si>
     <t>Marshall, S., Taki, S., Love, P., Kearney, M., Tam, N., Sabry, M., Kuswara, K., Laird, Y., Wen, L. M., &amp; Rissel, C. (2021). Navigating infant feeding supports after migration: perspectives of Arabic and Chinese mothers and health professionals in Australia. Women and Birth: Journal of the Australian College of Midwives, 34(4), e346–e356. https://doi.org/10.1016/j.wombi.2020.06.002</t>
   </si>
   <si>
     <t>WWHV095238</t>
   </si>
   <si>
     <t>Marshall, S., Taki, S., Love, P., Laird, Y., Kearney, M., Tam, N., Baur, L. A., Rissel, C., &amp; Wen, L. M. (2021). The process of culturally adapting the Healthy Beginnings early obesity prevention program for Arabic and Chinese mothers in Australia. BMC Public Health, 21(1) 284. https://doi.org/10.1186/s12889-021-10270-5</t>
   </si>
   <si>
     <t>WWHV095250</t>
   </si>
   <si>
     <t>Marshall, S., Taki, S., Love, P., Laird, Y., Kearney, M., Tam, N., Baur, L. A., Rissel, R., &amp; Wen, L. M. (2021). Feasibility of a culturally adapted early childhood obesity prevention program among migrant mothers in Australia: a mixed methods evaluation. BMC Public Health, 21(1), 1159. https://doi.org/10.1186/s12889-021-11226-5</t>
   </si>
   <si>
     <t>WWHV095244</t>
   </si>
   <si>
     <t>Marshall, S., Xu, H., Taki, S., Laird, Y., Love, P., Wen, L. M., &amp; Rissel, C. (2022). Engagement, satisfaction, retention and behavioural outcomes of linguistically diverse mothers and infants participating in an Australian early obesity prevention trial. Health Promotion Journal of Australia: Official Journal of Australian Association of Health Promotion Professionals, 33(2), 350–360. https://doi.org/10.1002/hpja.521</t>
   </si>
   <si>
+    <t>WWHV095157</t>
+  </si>
+  <si>
+    <t>Martin, L., Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Russette, H., &amp; Haroz, E. E. (2023). Respecting diverse journeys on many roads: First Peoples of North America can guide us on our path toward precision home visiting. AlterNative: An International Journal of Indigenous Peoples, 19(2), 499–503. https://doi.org/10.1177/11771801231169272</t>
+  </si>
+  <si>
+    <t>WWHV095922</t>
+  </si>
+  <si>
+    <t>Meisch, A. D., Joraanstad, A., Willenborg, P., Lauderback, E., &amp; Atukpawu-Tipton, G. (2023). Mapping evidence-based home visiting provided by tribal-led organizations. National Home Visiting Resource Center Data in Action Brief. James Bell Associates and Urban Institute. https://nhvrc.org/product/mapping-home-visiting-tribal-led-organizations</t>
+  </si>
+  <si>
     <t>WWHV027702</t>
   </si>
   <si>
     <t>Morris,  E., Suarez, L., &amp; Reid, J. C. (1997). Behavioral outcomes of home-based  services for children and adolescents with serious emotional disorders. Family Preservation Journal, 2(2),  21-32.</t>
   </si>
   <si>
+    <t>WWHV095923</t>
+  </si>
+  <si>
+    <t>Moyer, N., Wesner, C., Sarche, M., Chavis, Gachupin, A. E., Nadler, A., Svoboda, E., Asdigian, N., Geary, E., Around Him, D., Dunn, C., &amp; Whitesell, N. (2024). Braiding Research Approaches to understand home visiting in Indigenous communities (OPRE Report No. 2024-366). Office of Planning, Research, and Evaluation; Administration for Children and Families; U.S. Department of Health and Human Services.</t>
+  </si>
+  <si>
     <t>WWHV035854</t>
   </si>
   <si>
     <t>Mullany, B., Barlow, A., Neault, N., Billy, T., Jones, T., Tortice, I., Lorenzo, S., Powers, J., Lake, K., Reid, R., &amp; Walkup, J. (2012). The Family Spirit trial for American Indian teen mothers and their children: CBPR rationale, design, methods and baseline characteristics. Society of Prevention Research, 13, 504-518.</t>
   </si>
   <si>
     <t>Not applicable (NA) - additional source</t>
   </si>
   <si>
+    <t>WWHV095924</t>
+  </si>
+  <si>
+    <t>Nadler, A. T., Chavis, E., &amp; Atukpawu-Tipton, G. (2024). Indigenous food sovereignty in tribal home visiting. National Home Visiting Resource Center Innovation Roundup Brief. James Bell Associates. https://nhvrc.org/brief/indigenous-food-sovereignty-tribal-home-visitin…</t>
+  </si>
+  <si>
+    <t>WWHV095925</t>
+  </si>
+  <si>
+    <t>National Academies of Sciences, Engineering, and Medicine. (2023). Complementary Feeding Interventions for Infants and Young Children Under Age 2: Scoping of Promising Interventions to Implement at the Community or State Level. Washington, DC: The National Academies Press. https://doi.org/10.17226/27239</t>
+  </si>
+  <si>
     <t>WWHV095045</t>
   </si>
   <si>
     <t>National Library of Medicine. (2023). Grow Well: Addressing childhood obesity in low-income families. https://clinicaltrials.gov/show/NCT05885581</t>
   </si>
   <si>
     <t>WWHV003844</t>
   </si>
   <si>
     <t>Nelson, K., Landsman, M. K., Tyler, M., &amp; Richardson, B. (1996). Length of service &amp; cost-effectiveness in three intensive family service programs: Final report. Iowa City, IA: University of Iowa.</t>
+  </si>
+  <si>
+    <t>WWHV095928</t>
+  </si>
+  <si>
+    <t>Nelson, L., Mata Lopez, L., Archuleta, S., Skavenski Van Wyk, S., Kushman, E., Martin, L., Mitchell, K., Leffler, E., Wewie, T., Kemp, C., Cuddy, R., Haroz, E.E. (2025). Testing the effectiveness of Family Spirit Strengths (FSS) – a culturally informed intervention designed to prevent mental health and substance misuse for Indigenous families through home visiting. Center for Open Science, https://doi.org/10.31235/osf.io/xv7hz_v1</t>
+  </si>
+  <si>
+    <t>WWHV092234</t>
+  </si>
+  <si>
+    <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
+  </si>
+  <si>
+    <t>WWHV094422</t>
+  </si>
+  <si>
+    <t>Russette, H. C., Grubin, F., Ingalls, A., Martin, L., Leonard, A., Kushman, E., Cisler, A., Leffler, E., Herman, A., &amp; Haroz, E. E. (2022). Home visitor perspectives on implementing a precision approach to home visiting in communities serving Native American families. Infant Mental Health Journal, 43(5), 744–755. https://doi.org/10.1002/imhj.22012</t>
   </si>
   <si>
     <t>WWHV095255</t>
   </si>
   <si>
     <t>Smith, W., Taki, S., &amp; Wen, L. M. (2020). The role of telehealth in supporting mothers and children during the Covid-19 pandemic. Australian Journal of Advanced Nursing, 37(3), 37–38. https://doi.org/10.37464/2020.373.168</t>
   </si>
   <si>
     <t>WWHV027828</t>
   </si>
   <si>
     <t>Spaid,  W. M., &amp; Fraser, M. (1991). The correlates of Success/Failure in brief and  intensive family treatment: Implications for family preservation services. Children and Youth Services Review, 13(1-2),  77-99.</t>
   </si>
   <si>
     <t>WWHV046965</t>
   </si>
   <si>
     <t>Stark, A.R., &amp; Lannon, C.M. (2009). Systems changes to prevent severe hyperbilirubinemia and promote breastfeeding: Pilot approaches. Journal of Perinatology, 29(Suppl. 1), S53–S57.</t>
   </si>
   <si>
     <t>WWHV027775</t>
   </si>
   <si>
     <t>Staudt,  M., &amp; Drake, B. (2002). Intensive family preservation services: Where's the  crisis?24(9-10), 777-795.</t>
   </si>
@@ -746,52 +812,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1055,1948 +1124,2126 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E110"/>
+  <dimension ref="A1:E121"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E121"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="528.442" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="D2" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
+      <c r="E2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D3" t="s">
+      <c r="D3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E3">
+      <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C4" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D4" t="s">
+      <c r="D4" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E4">
+      <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C5" t="s">
+      <c r="C5" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D5" t="s">
+      <c r="D5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="E5">
+      <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C6" t="s">
-[...5 lines deleted...]
-      <c r="E6">
+      <c r="C6" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C7" t="s">
-[...5 lines deleted...]
-      <c r="E7">
+      <c r="C7" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C8" t="s">
-[...5 lines deleted...]
-      <c r="E8">
+      <c r="C8" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C9" t="s">
+      <c r="C9" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D9" t="s">
-[...2 lines deleted...]
-      <c r="E9">
+      <c r="E9" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E10" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="10" spans="1:5">
-[...15 lines deleted...]
-    </row>
     <row r="11" spans="1:5">
-      <c r="A11" t="s">
-[...2 lines deleted...]
-      <c r="B11" t="s">
+      <c r="A11" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="C11" t="s">
+      <c r="B11" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E11" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E12" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E13" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E14" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E15" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E16" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E17" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E19" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E20" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E21" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E22" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E23" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E24" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E25" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E26" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E27" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E28" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E29" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E30" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E31" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E32" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D33" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D11" t="s">
-[...2 lines deleted...]
-      <c r="E11">
+      <c r="E33" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E34" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E35" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E36" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E37" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E38" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E39" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E40" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="12" spans="1:5">
-[...6 lines deleted...]
-      <c r="C12" t="s">
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E41" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E42" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E43" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E44" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D45" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D12" t="s">
-[...2 lines deleted...]
-      <c r="E12">
+      <c r="E45" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E46" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="13" spans="1:5">
-[...6 lines deleted...]
-      <c r="C13" t="s">
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E47" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E48" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E49" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E50" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E51" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E52" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E53" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E54" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E55" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E56" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E57" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E58" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D59" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D13" t="s">
-[...2 lines deleted...]
-      <c r="E13">
+      <c r="E59" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="14" spans="1:5">
-[...40 lines deleted...]
-      <c r="C16" t="s">
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D60" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D16" t="s">
-[...2 lines deleted...]
-      <c r="E16">
+      <c r="E60" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
-[...6 lines deleted...]
-      <c r="C17" t="s">
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E61" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E62" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D63" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D17" t="s">
-[...13 lines deleted...]
-      <c r="C18" t="s">
+      <c r="E63" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E64" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E65" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E66" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="E67" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E68" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E69" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E70" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E71" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E72" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D74" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D18" t="s">
-[...2 lines deleted...]
-      <c r="E18">
+      <c r="E74" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E75" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
-[...6 lines deleted...]
-      <c r="C19" t="s">
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E76" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E77" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E78" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E79" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E80" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E81" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E82" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E83" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E84" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E85" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E86" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E87" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E88" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D89" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D19" t="s">
-[...2 lines deleted...]
-      <c r="E19">
+      <c r="E89" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E90" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E91" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E92" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E93" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E94" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E95" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E96" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E97" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E98" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E99" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E100" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
-[...12 lines deleted...]
-      <c r="E20">
+    <row r="101" spans="1:5">
+      <c r="A101" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E101" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E102" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E103" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
-[...12 lines deleted...]
-      <c r="E21">
+    <row r="104" spans="1:5">
+      <c r="A104" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E104" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E105" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E106" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
-[...12 lines deleted...]
-      <c r="E22">
+    <row r="107" spans="1:5">
+      <c r="A107" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E107" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
-[...284 lines deleted...]
-      <c r="E39">
+    <row r="108" spans="1:5">
+      <c r="A108" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E108" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E109" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E110" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E111" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
-[...63 lines deleted...]
-      <c r="E43">
+    <row r="112" spans="1:5">
+      <c r="A112" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E112" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
-[...216 lines deleted...]
-      <c r="E56">
+    <row r="113" spans="1:5">
+      <c r="A113" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E113" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
-[...12 lines deleted...]
-      <c r="E57">
+    <row r="114" spans="1:5">
+      <c r="A114" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E114" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E115" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E116" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
-[...12 lines deleted...]
-      <c r="E58">
+    <row r="117" spans="1:5">
+      <c r="A117" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E117" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
-[...879 lines deleted...]
-      <c r="E110">
+    <row r="118" spans="1:5">
+      <c r="A118" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E118" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E119" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E120" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E121" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>