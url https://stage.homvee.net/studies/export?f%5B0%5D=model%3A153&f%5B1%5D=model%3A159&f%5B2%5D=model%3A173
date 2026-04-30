--- v0 (2025-10-02)
+++ v1 (2026-04-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV040826</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Billy, T., Hastings, R., Lorenzo, S., ... Walkup, J. T. (2014). A randomized controlled trial of a paraprofessional-delivered, home-visiting intervention: Three-year outcomes for American Indian teen mothers and their children. Manuscript under review.</t>
   </si>
   <si>
     <t>Family Spirit®</t>
   </si>
   <si>
@@ -107,50 +107,56 @@
   <si>
     <t>Does not pass screens</t>
   </si>
   <si>
     <t>WWHV027426</t>
   </si>
   <si>
     <t>Bavolek, S. J. (2000). The Nurturing Parenting Programs. Family strengthening series. Juvenile Justice Bulletin. U.S. Department of Justice, Office of Juvenile Justice and Delinquency Prevention. Report No. NCJ-172848</t>
   </si>
   <si>
     <t>Nurturing Parenting Programs (Birth to Age 5)</t>
   </si>
   <si>
     <t>WWHV014690</t>
   </si>
   <si>
     <t>Bavolek, S. J. (2002). Research and validation report of the Nurturing Parenting Programs. Research report. Asheville, NC: Family Development Resources, Inc.</t>
   </si>
   <si>
     <t>WWHV014250</t>
   </si>
   <si>
     <t>Bavolek, S., Keene, R., &amp; Weikert P. (2004). The Florida study: A comparative examination of the effectiveness of the Nurturing Parenting Programs (Final report). Tallahassee: Florida Department of Children and Families.</t>
   </si>
   <si>
+    <t>WWHV095773</t>
+  </si>
+  <si>
+    <t>Billey, T., Kushman, E., Meese, J., Martin, L., Jim, L., Austin-Garrison, M. A., &amp; Allison-Burbank, J. D. (2024). Development of a culturally enhanced caregiver-facilitated language nutrition intervention “+ Language is Medicine” to address developmental delay in Diné (Navajo) toddlers. Frontiers in Public Health, 12. https://doi.org/10.3389/fpubh.2024.1376742</t>
+  </si>
+  <si>
     <t>WWHV016410</t>
   </si>
   <si>
     <t>Bishai, D., Trevitt, J. L., Zhang, Y., McKenzie, L. B., Leventhal, T., Gielen, A. C., &amp; Guyer, B. (2008). Risk factors for unintentional injuries in children: Are grandparents protective? Pediatrics, 122(5), e980–e987.</t>
   </si>
   <si>
     <t>WWHV016219</t>
   </si>
   <si>
     <t>Caughy, M. O., Huang, K., Miller, T., &amp; Genevro, J. L. (2004). The effects of Healthy Steps for Young Children Program: Results from observations of parenting and child development. Early Childhood Research Quarterly, 19(4), 611–630.</t>
   </si>
   <si>
     <t>WWHV016711</t>
   </si>
   <si>
     <t>Caughy, M. O., Miller, T., Genevro, J. L., Huang, K., &amp; Nautiyal, C. (2003). The effects of Healthy Steps on discipline strategies of parents of young children. Journal of Applied Developmental Psychology, 24(5), 517–534.</t>
   </si>
   <si>
     <t>WWHV014251</t>
   </si>
   <si>
     <t>Cowen, P. S. (2001). Effectiveness of a parent education intervention for at-risk families. Journal of the Society of Pediatric Nurses, 6(2), 73-82.</t>
   </si>
   <si>
     <t>WWHV016205</t>
@@ -191,195 +197,255 @@
   <si>
     <t>WWHV086258</t>
   </si>
   <si>
     <t>Haroz, E. E., Ingalls, A., Wadlin, J., Kee, C., Begay, M., Neault, N., &amp; Barlow, A. (2020). Utilizing broad-based partnerships to design a precision approach to implementing evidence-based home visiting. Journal of Community Psychology, 48(4), 1100-1113. https://doi.org/10.1002%2Fjcop.22281</t>
   </si>
   <si>
     <t>WWHV016198</t>
   </si>
   <si>
     <t>Huebner, C. E., Barlow, W. E., Tyll, L. T., Johnston, B. D., &amp; Thompson, R. S. (2004). Expanding developmental and behavioral services for newborns in primary care: Program design, delivery, and evaluation framework. American Journal of Preventive Medicine, 26(4), 344–355.</t>
   </si>
   <si>
     <t>WWHV004004</t>
   </si>
   <si>
     <t>Huebner, C. E., Tyll, L., Luallen, J., Johnston, B. D., &amp; Thompson, R. S. (2001). PrePare: A program of enhanced prenatal services within health-maintenance organization settings. Health Education Research, 16(1), 71–80.</t>
   </si>
   <si>
     <t>WWHV090807</t>
   </si>
   <si>
     <t>Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Martin, L., Team, P. F. S. S., West, A. L., Neault, N., &amp; Haroz, E. E. (2021). Precision Family Spirit: A pilot randomized implementation trial of a precision home visiting approach with families in Michigan-trial rationale and study protocol. Pilot &amp; Feasibility Studies, 7(1), 1-11. https://doi.org/10.1186/s40814-020-00753-4</t>
   </si>
   <si>
+    <t>WWHV094974</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rebman, P., Martin, L., Kushman, E., Leonard, A., Cisler, A., Gschwind, I., Brayak, A., Amsler, A.M., &amp; Haroz, E. E. (2022). Towards precision home visiting: Results at six months postpartum from a randomized pilot implementation trial to assess the feasibility of a precision approach to Family Spirit. BMC Pregnancy and Childbirth, 22(1), 725. https://doi.org/10.1186/s12884-022-05057-4</t>
+  </si>
+  <si>
+    <t>WWHV074886</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rosenstock, S., Foy Cuddy, R., Neault, N., Yessilth, S., Goklish, N., Nelson, L., Reid, R., &amp; Barlow, A. (2019). Family Spirit Nurture (FSN)—a randomized controlled trial to prevent early childhood obesity in American Indian populations: Trial rationale and study protocol. BMC Obesity, 6(1), 18. https://doi.org/10.1186/s40608-019-0233-9</t>
+  </si>
+  <si>
     <t>WWHV003737</t>
   </si>
   <si>
     <t>Johnston,  B. D., Huebner, C. E., Anderson, M. L., Tyll, L. T., &amp; Thompson, R. S.  (2006). Healthy Steps in an integrated delivery system: Child and parent  outcomes at 30 months. Archives of  Pediatrics &amp; Adolescent Medicine, 160(8), 793–800.</t>
   </si>
   <si>
     <t>WWHV016714</t>
   </si>
   <si>
     <t>Johnston,  B. D., Huebner, C. E., Tyll, L. T., Barlow, W. E., &amp; Thompson, R. S.  (2004). Expanding developmental and behavioral services for newborns in primary  care: Effects on parental well-being, practice, and satisfaction. American Journal of Preventative Medicine,  26(4), 356–366.</t>
   </si>
   <si>
     <t>WWHV016710</t>
   </si>
   <si>
     <t>Kaplan-Sanoff, M. (2001). Healthy Steps: Delivering developmental services for young children through pediatric primary care. Infants and Young Children, 13(3), 69–76.</t>
   </si>
   <si>
     <t>WWHV003905</t>
   </si>
   <si>
     <t>Kaplan-Sanoff, M., Lerner, C., &amp; Bernard, A. (2000). New roles for developmental specialists in pediatric primary care. Zero to Three, 21(2), 17–23.</t>
   </si>
   <si>
     <t>WWHV016218</t>
   </si>
   <si>
     <t>Lawrence, P. R., Magee, T., &amp; Bernard, A. (2001). Reshaping primary care: The Healthy Steps initiative. Journal of Pediatric Healthcare, 15(2), 58–62.</t>
   </si>
   <si>
     <t>WWHV027881</t>
   </si>
   <si>
     <t>Maher, E. J., Marcynyszyn, L. A., Corwin, T. W., &amp; Hodnett, R. Dosage matters: The relationship between participation in the nurturing parenting program for infants, toddlers, and preschoolers and subsequent child maltreatment. Unpublished manuscript.</t>
   </si>
   <si>
+    <t>WWHV095157</t>
+  </si>
+  <si>
+    <t>Martin, L., Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Russette, H., &amp; Haroz, E. E. (2023). Respecting diverse journeys on many roads: First Peoples of North America can guide us on our path toward precision home visiting. AlterNative: An International Journal of Indigenous Peoples, 19(2), 499–503. https://doi.org/10.1177/11771801231169272</t>
+  </si>
+  <si>
     <t>WWHV013989</t>
   </si>
   <si>
     <t>Martus, J. E. (1993). Benefits of a nurturing program: Perceptions of adolescent mothers. (San Jose State University; 6265 Advisor: Chair: Susan Murphy). Masters Abstracts International, 31 (04), 92-1744. (AAG1353038)</t>
   </si>
   <si>
     <t>WWHV027408</t>
   </si>
   <si>
     <t>Matthew, R. F., Wang, M. Q., Bellamy, N., &amp; Copeland, E. (2005). Test of efficacy of model family strengthening programs. American Journal of Health Studies, 20(3), 164–170.</t>
   </si>
   <si>
     <t>WWHV016207</t>
   </si>
   <si>
     <t>McLearn, K. T. (2006). Maternal depressive symptoms at 2 to 4 months post partum and early parenting practices. Archives of Pediatrics &amp; Adolescent Medicine, 160(3), 279–284.</t>
   </si>
   <si>
     <t>WWHV017034</t>
   </si>
   <si>
     <t>McLearn, K. T. (2006). The timing of maternal depressive symptoms and mothers' parenting practices with young children: Implications for pediatric practice. Pediatrics, 118(1), 174–182.</t>
   </si>
   <si>
     <t>WWHV016220</t>
   </si>
   <si>
     <t>McLearn, K. T., Hughart, N., Minkovitz, C., Strobino, D., Scharfstein, D., Genevro, J., et al.. (2000). The Healthy Steps for Young Children Program [and] effects of the Healthy Steps for Young Children Program at 2-4 months. Paper presented at the Head Start National Research Conference, Washington, D.C.</t>
   </si>
   <si>
     <t>WWHV016442</t>
   </si>
   <si>
     <t>McLearn, K. T., Strobino, D. M., Hughart, N., Minkovitz, C. S., Scharfstein, D., Marks, E., et al. (2004). Developmental services in primary care for low-income children: Clinicians' perceptions of the Healthy Steps for Young Children Program. Journal of Urban Health, 81(2), 206–221.</t>
   </si>
   <si>
     <t>WWHV014928</t>
   </si>
   <si>
     <t>McLearn, K. T., Strobino, D. M., Minkovitz, C. S., &amp; Marks, E. (2004). Narrowing the income gaps in preventive care for young children: Families in Healthy Steps. Journal of Urban Health: Bulletin of the New York Academy of Medicine, 81(4), 556–567.</t>
   </si>
   <si>
+    <t>WWHV095922</t>
+  </si>
+  <si>
+    <t>Meisch, A. D., Joraanstad, A., Willenborg, P., Lauderback, E., &amp; Atukpawu-Tipton, G. (2023). Mapping evidence-based home visiting provided by tribal-led organizations. National Home Visiting Resource Center Data in Action Brief. James Bell Associates and Urban Institute. https://nhvrc.org/product/mapping-home-visiting-tribal-led-organizations</t>
+  </si>
+  <si>
     <t>WWHV016716</t>
   </si>
   <si>
     <t>Miller, T., Guyer, B., Bishai, D., Burkom, D., Clark, B., Cosslett, A., et al. (2003). Healthy Steps: The first three years affiliate evaluation final report. Baltimore: Women’s and Children’s Health Policy Center, Johns Hopkins Bloomberg School of Public Health.</t>
   </si>
   <si>
     <t>WWHV014558</t>
   </si>
   <si>
     <t>Minkovitz, C. S., Hughart, N., Strobino, B. A., Scharfstein, D., Grason, H., Hou, W., et al. (2003). A practice-based intervention to enhance quality of care in the first 3 years of life: The Healthy Steps for Young Children Program. JAMA: The Journal of the American Medical Association, 290(23), 3081–3091.</t>
   </si>
   <si>
     <t>WWHV003589</t>
   </si>
   <si>
     <t>Minkovitz, C., Strobino, D., Hughart, N., Scharfstein, D., Guyer, B., &amp; Healthy Steps Evaluation Team (2001). Early effects of the Healthy Steps for Young Children Program. Archives of Pediatrics &amp; Adolescent Medicine, 155(4), 470–479.</t>
   </si>
   <si>
     <t>WWHV014560</t>
   </si>
   <si>
     <t>Minkovitz, C. S., Strobino, D., Mistry, K. B., Scharfstein, D. O., Grason, H., Hou, W., Guyer, B. (2007). Healthy Steps for Young Children: Sustained results at 5.5 years. Pediatrics, 120(3), 658–668.</t>
   </si>
   <si>
     <t>WWHV016206</t>
   </si>
   <si>
     <t>Minkovitz, C. S., Strobino, D., Scharfstein, D., Hou, W., Miller, T., Mistry, K. B., et al. (2005). Maternal depressive symptoms and children's receipt of health care in the first 3 years of life. Pediatrics, 115(2), 306–314. doi:10.1542/peds.2004-0341</t>
   </si>
   <si>
     <t>WWHV016195</t>
   </si>
   <si>
     <t>Mistry, K. B., Minkovitz, C. S., Strobino, D. M., &amp; Borzekowski, D. L. G. (2007). Children's television exposure and behavioral and social outcomes at 5.5 years: Does timing of exposure matter? Pediatrics, 120(4), 762–769. doi:10.1542/peds.2007-3573</t>
   </si>
   <si>
+    <t>WWHV095923</t>
+  </si>
+  <si>
+    <t>Moyer, N., Wesner, C., Sarche, M., Chavis, Gachupin, A. E., Nadler, A., Svoboda, E., Asdigian, N., Geary, E., Around Him, D., Dunn, C., &amp; Whitesell, N. (2024). Braiding Research Approaches to understand home visiting in Indigenous communities (OPRE Report No. 2024-366). Office of Planning, Research, and Evaluation; Administration for Children and Families; U.S. Department of Health and Human Services.</t>
+  </si>
+  <si>
     <t>WWHV035854</t>
   </si>
   <si>
     <t>Mullany, B., Barlow, A., Neault, N., Billy, T., Jones, T., Tortice, I., Lorenzo, S., Powers, J., Lake, K., Reid, R., &amp; Walkup, J. (2012). The Family Spirit trial for American Indian teen mothers and their children: CBPR rationale, design, methods and baseline characteristics. Society of Prevention Research, 13, 504-518.</t>
   </si>
   <si>
     <t>Not applicable (NA) - additional source</t>
   </si>
   <si>
+    <t>WWHV095924</t>
+  </si>
+  <si>
+    <t>Nadler, A. T., Chavis, E., &amp; Atukpawu-Tipton, G. (2024). Indigenous food sovereignty in tribal home visiting. National Home Visiting Resource Center Innovation Roundup Brief. James Bell Associates. https://nhvrc.org/brief/indigenous-food-sovereignty-tribal-home-visitin…</t>
+  </si>
+  <si>
+    <t>WWHV095925</t>
+  </si>
+  <si>
+    <t>National Academies of Sciences, Engineering, and Medicine. (2023). Complementary Feeding Interventions for Infants and Young Children Under Age 2: Scoping of Promising Interventions to Implement at the Community or State Level. Washington, DC: The National Academies Press. https://doi.org/10.17226/27239</t>
+  </si>
+  <si>
     <t>WWHV016216</t>
   </si>
   <si>
     <t>Nelson, E., Citarelli, M., Cook, D., &amp; Shaw, P. (2003). Reshaping health care delivery for adolescent parents: Healthy steps and telemedicine. Telemedicine Journal and e-Health, 9(4), 387–392.</t>
   </si>
   <si>
+    <t>WWHV095928</t>
+  </si>
+  <si>
+    <t>Nelson, L., Mata Lopez, L., Archuleta, S., Skavenski Van Wyk, S., Kushman, E., Martin, L., Mitchell, K., Leffler, E., Wewie, T., Kemp, C., Cuddy, R., Haroz, E.E. (2025). Testing the effectiveness of Family Spirit Strengths (FSS) – a culturally informed intervention designed to prevent mental health and substance misuse for Indigenous families through home visiting. Center for Open Science, https://doi.org/10.31235/osf.io/xv7hz_v1</t>
+  </si>
+  <si>
     <t>WWHV016199</t>
   </si>
   <si>
     <t>Niederman, L. G. (2007). Healthy Steps for Young Children Program in  pediatric residency training: Impact on primary care outcomes.</t>
   </si>
   <si>
     <t>WWHV003478</t>
   </si>
   <si>
     <t>Palusci, V. J., Crum, P., Bliss, R., &amp; Bavolek, S. J. (2008). Changes in parenting attitudes and knowledge among inmates and other at-risk populations after a family nurturing program. Children &amp; Youth Services Review, 30(1), 79–89.</t>
   </si>
   <si>
     <t>WWHV017035</t>
   </si>
   <si>
     <t>Piotrowski, C. C., Talavera, G. A., &amp; Mayer, J. A. (2009). Healthy Steps: A systematic review of a preventive practice-based model of pediatric care. Journal of Developmental &amp; Behavioral Pediatrics, 30(1), 91–103. doi:10.1097/DBP.0b013e3181976a95</t>
+  </si>
+  <si>
+    <t>WWHV092234</t>
+  </si>
+  <si>
+    <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
+  </si>
+  <si>
+    <t>WWHV094422</t>
+  </si>
+  <si>
+    <t>Russette, H. C., Grubin, F., Ingalls, A., Martin, L., Leonard, A., Kushman, E., Cisler, A., Leffler, E., Herman, A., &amp; Haroz, E. E. (2022). Home visitor perspectives on implementing a precision approach to home visiting in communities serving Native American families. Infant Mental Health Journal, 43(5), 744–755. https://doi.org/10.1002/imhj.22012</t>
   </si>
   <si>
     <t>WWHV016212</t>
   </si>
   <si>
     <t>Schempf, A. H. (2007). Parental satisfaction with early pediatric care and immunization of young children: The mediating role of age-appropriate well-child care utilization. Archives of Pediatrics &amp; Adolescent Medicine, 161(1), 50–56.</t>
   </si>
   <si>
     <t>WWHV027131</t>
   </si>
   <si>
     <t>Schnieders, H. L. M. (1999). Parental empathy and discipline choice: Implications for a Nurturing Parenting Program (Kentucky, child abuse). (University of Louisville; 0110 Advisor: Chair Kathleen M. Kirby). Dissertation Abstracts International, 60 (07A), 93-2376. (AAG9939919)</t>
   </si>
   <si>
     <t>WWHV016713</t>
   </si>
   <si>
     <t>Thompson, R. S., Lawrence, D. M., Huebner, C. E., &amp; Johnston, B. D. (2004). Expanding developmental and behavioral services for newborns in primary care: Implications of the findings. American Journal of Preventive Medicine, 26(4), 367–371.</t>
   </si>
   <si>
     <t>WWHV087447</t>
   </si>
   <si>
     <t>U.S. National Library of Medicine. (2019). Piloting a precision approach to home visiting [Clinical trial NCT03975530]. https://clinicaltrials.gov/show/nct03975530</t>
   </si>
@@ -731,60 +797,60 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E56"/>
+  <dimension ref="A1:E67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="447.034" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="511.875" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>5</v>
@@ -924,821 +990,1008 @@
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10" t="s">
         <v>30</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10" t="s">
         <v>16</v>
       </c>
       <c r="E10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>31</v>
       </c>
       <c r="B11" t="s">
         <v>32</v>
       </c>
       <c r="C11" t="s">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="D11" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="E11">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" t="s">
         <v>34</v>
       </c>
       <c r="C12" t="s">
         <v>19</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="E12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>35</v>
       </c>
       <c r="B13" t="s">
         <v>36</v>
       </c>
       <c r="C13" t="s">
         <v>19</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>37</v>
       </c>
       <c r="B14" t="s">
         <v>38</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D14" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="E14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>39</v>
       </c>
       <c r="B15" t="s">
         <v>40</v>
       </c>
       <c r="C15" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="D15" t="s">
         <v>23</v>
       </c>
       <c r="E15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16" t="s">
         <v>42</v>
       </c>
       <c r="C16" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D16" t="s">
         <v>23</v>
       </c>
       <c r="E16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>43</v>
       </c>
       <c r="B17" t="s">
         <v>44</v>
       </c>
       <c r="C17" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="E17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>45</v>
       </c>
       <c r="B18" t="s">
         <v>46</v>
       </c>
       <c r="C18" t="s">
         <v>19</v>
       </c>
       <c r="D18" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>47</v>
       </c>
       <c r="B19" t="s">
         <v>48</v>
       </c>
       <c r="C19" t="s">
         <v>19</v>
       </c>
       <c r="D19" t="s">
         <v>23</v>
       </c>
       <c r="E19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>49</v>
       </c>
       <c r="B20" t="s">
         <v>50</v>
       </c>
       <c r="C20" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="D20" t="s">
         <v>23</v>
       </c>
       <c r="E20">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>51</v>
       </c>
       <c r="B21" t="s">
         <v>52</v>
       </c>
       <c r="C21" t="s">
         <v>7</v>
       </c>
       <c r="D21" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="E21">
         <v>2.1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>53</v>
       </c>
       <c r="B22" t="s">
         <v>54</v>
       </c>
       <c r="C22" t="s">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="D22" t="s">
         <v>20</v>
       </c>
       <c r="E22">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
         <v>55</v>
       </c>
       <c r="B23" t="s">
         <v>56</v>
       </c>
       <c r="C23" t="s">
         <v>19</v>
       </c>
       <c r="D23" t="s">
         <v>20</v>
       </c>
       <c r="E23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>57</v>
       </c>
       <c r="B24" t="s">
         <v>58</v>
       </c>
       <c r="C24" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="D24" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="E24">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>59</v>
       </c>
       <c r="B25" t="s">
         <v>60</v>
       </c>
       <c r="C25" t="s">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="D25" t="s">
         <v>23</v>
       </c>
       <c r="E25">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>61</v>
       </c>
       <c r="B26" t="s">
         <v>62</v>
       </c>
       <c r="C26" t="s">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="D26" t="s">
         <v>23</v>
       </c>
       <c r="E26">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>63</v>
       </c>
       <c r="B27" t="s">
         <v>64</v>
       </c>
       <c r="C27" t="s">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="D27" t="s">
         <v>23</v>
       </c>
       <c r="E27">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>65</v>
       </c>
       <c r="B28" t="s">
         <v>66</v>
       </c>
       <c r="C28" t="s">
         <v>19</v>
       </c>
       <c r="D28" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="E28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
         <v>67</v>
       </c>
       <c r="B29" t="s">
         <v>68</v>
       </c>
       <c r="C29" t="s">
         <v>19</v>
       </c>
       <c r="D29" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="E29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>69</v>
       </c>
       <c r="B30" t="s">
         <v>70</v>
       </c>
       <c r="C30" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D30" t="s">
         <v>23</v>
       </c>
       <c r="E30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>71</v>
       </c>
       <c r="B31" t="s">
         <v>72</v>
       </c>
       <c r="C31" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D31" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="E31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>73</v>
       </c>
       <c r="B32" t="s">
         <v>74</v>
       </c>
       <c r="C32" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D32" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="E32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>75</v>
       </c>
       <c r="B33" t="s">
         <v>76</v>
       </c>
       <c r="C33" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="D33" t="s">
         <v>23</v>
       </c>
       <c r="E33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>77</v>
       </c>
       <c r="B34" t="s">
         <v>78</v>
       </c>
       <c r="C34" t="s">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="D34" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="E34">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>79</v>
       </c>
       <c r="B35" t="s">
         <v>80</v>
       </c>
       <c r="C35" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="D35" t="s">
         <v>23</v>
       </c>
       <c r="E35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
         <v>81</v>
       </c>
       <c r="B36" t="s">
         <v>82</v>
       </c>
       <c r="C36" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="D36" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="E36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>83</v>
       </c>
       <c r="B37" t="s">
         <v>84</v>
       </c>
       <c r="C37" t="s">
         <v>19</v>
       </c>
       <c r="D37" t="s">
         <v>23</v>
       </c>
       <c r="E37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>85</v>
       </c>
       <c r="B38" t="s">
         <v>86</v>
       </c>
       <c r="C38" t="s">
         <v>19</v>
       </c>
       <c r="D38" t="s">
         <v>23</v>
       </c>
       <c r="E38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>87</v>
       </c>
       <c r="B39" t="s">
         <v>88</v>
       </c>
       <c r="C39" t="s">
         <v>19</v>
       </c>
       <c r="D39" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="E39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>89</v>
       </c>
       <c r="B40" t="s">
         <v>90</v>
       </c>
       <c r="C40" t="s">
         <v>19</v>
       </c>
       <c r="D40" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>91</v>
       </c>
       <c r="B41" t="s">
         <v>92</v>
       </c>
       <c r="C41" t="s">
         <v>19</v>
       </c>
       <c r="D41" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="E41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>93</v>
       </c>
       <c r="B42" t="s">
         <v>94</v>
       </c>
       <c r="C42" t="s">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="D42" t="s">
         <v>23</v>
       </c>
       <c r="E42">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>95</v>
       </c>
       <c r="B43" t="s">
         <v>96</v>
       </c>
       <c r="C43" t="s">
         <v>19</v>
       </c>
       <c r="D43" t="s">
         <v>23</v>
       </c>
       <c r="E43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>97</v>
       </c>
       <c r="B44" t="s">
         <v>98</v>
       </c>
       <c r="C44" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="D44" t="s">
-        <v>99</v>
+        <v>16</v>
       </c>
       <c r="E44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
+        <v>99</v>
+      </c>
+      <c r="B45" t="s">
         <v>100</v>
       </c>
-      <c r="B45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C45" t="s">
         <v>19</v>
       </c>
       <c r="D45" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
+        <v>101</v>
+      </c>
+      <c r="B46" t="s">
         <v>102</v>
       </c>
-      <c r="B46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46" t="s">
         <v>19</v>
       </c>
       <c r="D46" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
+        <v>103</v>
+      </c>
+      <c r="B47" t="s">
         <v>104</v>
       </c>
-      <c r="B47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C47" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D47" t="s">
         <v>23</v>
       </c>
       <c r="E47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
+        <v>105</v>
+      </c>
+      <c r="B48" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="C48" t="s">
         <v>19</v>
       </c>
       <c r="D48" t="s">
         <v>23</v>
       </c>
       <c r="E48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
+        <v>107</v>
+      </c>
+      <c r="B49" t="s">
         <v>108</v>
       </c>
-      <c r="B49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C49" t="s">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="D49" t="s">
         <v>23</v>
       </c>
       <c r="E49">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
+        <v>109</v>
+      </c>
+      <c r="B50" t="s">
         <v>110</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" t="s">
+        <v>7</v>
+      </c>
+      <c r="D50" t="s">
         <v>111</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="E50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>112</v>
       </c>
       <c r="B51" t="s">
         <v>113</v>
       </c>
       <c r="C51" t="s">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="D51" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="E51">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
         <v>114</v>
       </c>
       <c r="B52" t="s">
         <v>115</v>
       </c>
       <c r="C52" t="s">
         <v>7</v>
       </c>
       <c r="D52" t="s">
         <v>23</v>
       </c>
       <c r="E52">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
         <v>116</v>
       </c>
       <c r="B53" t="s">
         <v>117</v>
       </c>
       <c r="C53" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="D53" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="E53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>118</v>
       </c>
       <c r="B54" t="s">
         <v>119</v>
       </c>
       <c r="C54" t="s">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="D54" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="E54">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>120</v>
       </c>
       <c r="B55" t="s">
         <v>121</v>
       </c>
       <c r="C55" t="s">
         <v>19</v>
       </c>
       <c r="D55" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="E55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>122</v>
       </c>
       <c r="B56" t="s">
         <v>123</v>
       </c>
       <c r="C56" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="D56" t="s">
         <v>23</v>
       </c>
       <c r="E56">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" t="s">
+        <v>124</v>
+      </c>
+      <c r="B57" t="s">
+        <v>125</v>
+      </c>
+      <c r="C57" t="s">
+        <v>19</v>
+      </c>
+      <c r="D57" t="s">
+        <v>23</v>
+      </c>
+      <c r="E57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" t="s">
+        <v>126</v>
+      </c>
+      <c r="B58" t="s">
+        <v>127</v>
+      </c>
+      <c r="C58" t="s">
+        <v>7</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" t="s">
+        <v>128</v>
+      </c>
+      <c r="B59" t="s">
+        <v>129</v>
+      </c>
+      <c r="C59" t="s">
+        <v>7</v>
+      </c>
+      <c r="D59" t="s">
+        <v>20</v>
+      </c>
+      <c r="E59">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" t="s">
+        <v>130</v>
+      </c>
+      <c r="B60" t="s">
+        <v>131</v>
+      </c>
+      <c r="C60" t="s">
+        <v>19</v>
+      </c>
+      <c r="D60" t="s">
+        <v>23</v>
+      </c>
+      <c r="E60">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" t="s">
+        <v>132</v>
+      </c>
+      <c r="B61" t="s">
+        <v>133</v>
+      </c>
+      <c r="C61" t="s">
+        <v>26</v>
+      </c>
+      <c r="D61" t="s">
+        <v>23</v>
+      </c>
+      <c r="E61">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" t="s">
+        <v>134</v>
+      </c>
+      <c r="B62" t="s">
+        <v>135</v>
+      </c>
+      <c r="C62" t="s">
+        <v>19</v>
+      </c>
+      <c r="D62" t="s">
+        <v>20</v>
+      </c>
+      <c r="E62">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" t="s">
+        <v>136</v>
+      </c>
+      <c r="B63" t="s">
+        <v>137</v>
+      </c>
+      <c r="C63" t="s">
+        <v>7</v>
+      </c>
+      <c r="D63" t="s">
+        <v>23</v>
+      </c>
+      <c r="E63">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" t="s">
+        <v>138</v>
+      </c>
+      <c r="B64" t="s">
+        <v>139</v>
+      </c>
+      <c r="C64" t="s">
+        <v>7</v>
+      </c>
+      <c r="D64" t="s">
+        <v>8</v>
+      </c>
+      <c r="E64">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" t="s">
+        <v>140</v>
+      </c>
+      <c r="B65" t="s">
+        <v>141</v>
+      </c>
+      <c r="C65" t="s">
+        <v>19</v>
+      </c>
+      <c r="D65" t="s">
+        <v>20</v>
+      </c>
+      <c r="E65">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" t="s">
+        <v>142</v>
+      </c>
+      <c r="B66" t="s">
+        <v>143</v>
+      </c>
+      <c r="C66" t="s">
+        <v>19</v>
+      </c>
+      <c r="D66" t="s">
+        <v>23</v>
+      </c>
+      <c r="E66">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" t="s">
+        <v>144</v>
+      </c>
+      <c r="B67" t="s">
+        <v>145</v>
+      </c>
+      <c r="C67" t="s">
+        <v>19</v>
+      </c>
+      <c r="D67" t="s">
+        <v>23</v>
+      </c>
+      <c r="E67">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>