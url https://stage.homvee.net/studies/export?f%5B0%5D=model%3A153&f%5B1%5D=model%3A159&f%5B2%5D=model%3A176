--- v0 (2025-10-14)
+++ v1 (2026-06-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="191">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV003427</t>
   </si>
   <si>
     <t>Allen, L., Sethi, A., &amp; Astuto, J. (2007). An evaluation of graduates of a toddlerhood home visiting program at kindergarten age. NHSA Dialog: A Research-to-Practice Journal for the Early Intervention Field, 10(1), 36–57. https://doi.org/10.1080/15240750701301811</t>
   </si>
   <si>
     <t>ParentChild+® Family Home Visiting Model</t>
   </si>
   <si>
@@ -146,50 +146,56 @@
   <si>
     <t>WWHV007543</t>
   </si>
   <si>
     <t>Bartik, T. J. (2009). How policymakers should deal with the delayed benefits of early childhood programs. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV017486</t>
   </si>
   <si>
     <t>Bartik, T. J., &amp; WE Upjohn Institute for Employment Research. (2009). Distributional effects of early childhood programs and business incentives and their implications for policy. Upjohn Institute staff working paper no. 09-151W. Kalamazoo, MI: W.E. Upjohn Institute for Employment Research.</t>
   </si>
   <si>
     <t>WWHV026487</t>
   </si>
   <si>
     <t>Bauer, S. C., Smith, P. J., Chien,  A. T., Berry, A. D., &amp; Msall, M. E. (2009). Educating pediatric residents  about developmental and social-emotional health. Infants &amp; Young Children, 22(4),  309–320.</t>
   </si>
   <si>
     <t>WWHV070440</t>
   </si>
   <si>
     <t>Benjamin, S. (2010). Preparing the youngest children for school success: The parent-child home program. ZERO TO THREE (J), 30(3), 34–38.</t>
   </si>
   <si>
+    <t>WWHV095773</t>
+  </si>
+  <si>
+    <t>Billey, T., Kushman, E., Meese, J., Martin, L., Jim, L., Austin-Garrison, M. A., &amp; Allison-Burbank, J. D. (2024). Development of a culturally enhanced caregiver-facilitated language nutrition intervention “+ Language is Medicine” to address developmental delay in Diné (Navajo) toddlers. Frontiers in Public Health, 12. https://doi.org/10.3389/fpubh.2024.1376742</t>
+  </si>
+  <si>
     <t>WWHV016410</t>
   </si>
   <si>
     <t>Bishai, D., Trevitt, J. L., Zhang, Y., McKenzie, L. B., Leventhal, T., Gielen, A. C., &amp; Guyer, B. (2008). Risk factors for unintentional injuries in children: Are grandparents protective? Pediatrics, 122(5), e980–e987.</t>
   </si>
   <si>
     <t>WWHV088172</t>
   </si>
   <si>
     <t>BMC. (2019). Evaluation of the effectiveness of the ParentChild+ home visiting programme (ISRCTN96216897). https://doi.org/10.1186/ISRCTN96216897</t>
   </si>
   <si>
     <t>WWHV027880</t>
   </si>
   <si>
     <t>Bracaliello, C., &amp; Manz, P. (2011). The Parent Child Home Program’s impact on Latino caregiver’s enrollment and continued placement in early childhood preschool services: A brief report. Lehigh University. [Unpublished report].</t>
   </si>
   <si>
     <t>WWHV017032</t>
   </si>
   <si>
     <t>Bradshaw-McAnulty, G., &amp; Delaney, L. (1979). An evaluation of the Mother-Child Home Program, ESEA, Title-I, for the Pittsfield Public School District. Pittsfield Public Schools. https://www.parentchildplus.org/wp-content/uploads/2021/04/ParentChild-…</t>
   </si>
   <si>
     <t>WWHV095252</t>
@@ -272,50 +278,62 @@
   <si>
     <t>WWHV086258</t>
   </si>
   <si>
     <t>Haroz, E. E., Ingalls, A., Wadlin, J., Kee, C., Begay, M., Neault, N., &amp; Barlow, A. (2020). Utilizing broad-based partnerships to design a precision approach to implementing evidence-based home visiting. Journal of Community Psychology, 48(4), 1100-1113. https://doi.org/10.1002%2Fjcop.22281</t>
   </si>
   <si>
     <t>WWHV016198</t>
   </si>
   <si>
     <t>Huebner, C. E., Barlow, W. E., Tyll, L. T., Johnston, B. D., &amp; Thompson, R. S. (2004). Expanding developmental and behavioral services for newborns in primary care: Program design, delivery, and evaluation framework. American Journal of Preventive Medicine, 26(4), 344–355.</t>
   </si>
   <si>
     <t>WWHV004004</t>
   </si>
   <si>
     <t>Huebner, C. E., Tyll, L., Luallen, J., Johnston, B. D., &amp; Thompson, R. S. (2001). PrePare: A program of enhanced prenatal services within health-maintenance organization settings. Health Education Research, 16(1), 71–80.</t>
   </si>
   <si>
     <t>WWHV090807</t>
   </si>
   <si>
     <t>Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Martin, L., Team, P. F. S. S., West, A. L., Neault, N., &amp; Haroz, E. E. (2021). Precision Family Spirit: A pilot randomized implementation trial of a precision home visiting approach with families in Michigan-trial rationale and study protocol. Pilot &amp; Feasibility Studies, 7(1), 1-11. https://doi.org/10.1186/s40814-020-00753-4</t>
   </si>
   <si>
+    <t>WWHV094974</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rebman, P., Martin, L., Kushman, E., Leonard, A., Cisler, A., Gschwind, I., Brayak, A., Amsler, A.M., &amp; Haroz, E. E. (2022). Towards precision home visiting: Results at six months postpartum from a randomized pilot implementation trial to assess the feasibility of a precision approach to Family Spirit. BMC Pregnancy and Childbirth, 22(1), 725. https://doi.org/10.1186/s12884-022-05057-4</t>
+  </si>
+  <si>
+    <t>WWHV074886</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rosenstock, S., Foy Cuddy, R., Neault, N., Yessilth, S., Goklish, N., Nelson, L., Reid, R., &amp; Barlow, A. (2019). Family Spirit Nurture (FSN)—a randomized controlled trial to prevent early childhood obesity in American Indian populations: Trial rationale and study protocol. BMC Obesity, 6(1), 18. https://doi.org/10.1186/s40608-019-0233-9</t>
+  </si>
+  <si>
     <t>WWHV003737</t>
   </si>
   <si>
     <t>Johnston,  B. D., Huebner, C. E., Anderson, M. L., Tyll, L. T., &amp; Thompson, R. S.  (2006). Healthy Steps in an integrated delivery system: Child and parent  outcomes at 30 months. Archives of  Pediatrics &amp; Adolescent Medicine, 160(8), 793–800.</t>
   </si>
   <si>
     <t>WWHV016714</t>
   </si>
   <si>
     <t>Johnston,  B. D., Huebner, C. E., Tyll, L. T., Barlow, W. E., &amp; Thompson, R. S.  (2004). Expanding developmental and behavioral services for newborns in primary  care: Effects on parental well-being, practice, and satisfaction. American Journal of Preventative Medicine,  26(4), 356–366.</t>
   </si>
   <si>
     <t>WWHV016710</t>
   </si>
   <si>
     <t>Kaplan-Sanoff, M. (2001). Healthy Steps: Delivering developmental services for young children through pediatric primary care. Infants and Young Children, 13(3), 69–76.</t>
   </si>
   <si>
     <t>WWHV003905</t>
   </si>
   <si>
     <t>Kaplan-Sanoff, M., Lerner, C., &amp; Bernard, A. (2000). New roles for developmental specialists in pediatric primary care. Zero to Three, 21(2), 17–23.</t>
   </si>
   <si>
     <t>WWHV016218</t>
@@ -371,50 +389,56 @@
   <si>
     <t>Mann, V. (2014). Spanish-language home visitation to disadvantaged Latino preschoolers: A means of promoting language development and English school readiness. Creative Education, 5(6), 411–426. https://doi.org/10.4236/ce.2014.56051</t>
   </si>
   <si>
     <t>WWHV070710</t>
   </si>
   <si>
     <t>Mann, V., Sandoval, M., Garcia, L., &amp; Calderon, D. (2009). Using Spanish in the home to promote school readiness in English. In A.E. Harrison (Ed.), Speech Disorders: Causes, Treatment and Social Effects (pp. 1–22). Hauppauge, NY:  Nova Science Publishers, Incorporated.</t>
   </si>
   <si>
     <t>Not applicable (NA) - additional source</t>
   </si>
   <si>
     <t>WWHV027879</t>
   </si>
   <si>
     <t>Manz, P., Bracaliello, C. B., Pressimone, V. J., Eisenberg, R. A., Zuniga, C., &amp; Curry, A. (2011). Examining vocabulary outcomes in home visiting: Preliminary findings and methodological considerations. [Unpublished manuscript.]</t>
   </si>
   <si>
     <t>WWHV056669</t>
   </si>
   <si>
     <t>Manz, P. H., Bracaliello, C. B., Pressimone, V. J., Eisenberg, R. A., Gernhart, A. C., Fu, Q., &amp; Zuniga, C. (2016). Toddlers' expressive vocabulary outcomes after one year of Parent-Child Home Program services. Early Child Development and Care, 186(2), 229–248. https://doi.org/10.1080/03004430.2015.1025228</t>
   </si>
   <si>
+    <t>WWHV095157</t>
+  </si>
+  <si>
+    <t>Martin, L., Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Russette, H., &amp; Haroz, E. E. (2023). Respecting diverse journeys on many roads: First Peoples of North America can guide us on our path toward precision home visiting. AlterNative: An International Journal of Indigenous Peoples, 19(2), 499–503. https://doi.org/10.1177/11771801231169272</t>
+  </si>
+  <si>
     <t>WWHV014431</t>
   </si>
   <si>
     <t>Massachusetts Department of Early Education and Care. (2006). The Parent-Child Home Program in Massachusetts. Boston: Author.</t>
   </si>
   <si>
     <t>WWHV015881</t>
   </si>
   <si>
     <t>McCartney, K., &amp; Scarr, S. (1989). Far from the point: A reply to Levenstein. Child Development, 60(2), 517–518.</t>
   </si>
   <si>
     <t>WWHV015864</t>
   </si>
   <si>
     <t>McCartney, K., Scarr, S., Goldfarb, A., &amp; Hrncir, E. (1983). The screening, assessment and treatment of language delay in young children: An evaluation plan. First Language, 4(10, Pt 1), 63-65.</t>
   </si>
   <si>
     <t>WWHV015883</t>
   </si>
   <si>
     <t>McLaren, L. (1988). Fostering mother-child relationships. Child Welfare, 67(4), 353–365.</t>
   </si>
   <si>
     <t>WWHV016207</t>
@@ -425,132 +449,174 @@
   <si>
     <t>WWHV017034</t>
   </si>
   <si>
     <t>McLearn, K. T. (2006). The timing of maternal depressive symptoms and mothers' parenting practices with young children: Implications for pediatric practice. Pediatrics, 118(1), 174–182.</t>
   </si>
   <si>
     <t>WWHV016220</t>
   </si>
   <si>
     <t>McLearn, K. T., Hughart, N., Minkovitz, C., Strobino, D., Scharfstein, D., Genevro, J., et al.. (2000). The Healthy Steps for Young Children Program [and] effects of the Healthy Steps for Young Children Program at 2-4 months. Paper presented at the Head Start National Research Conference, Washington, D.C.</t>
   </si>
   <si>
     <t>WWHV016442</t>
   </si>
   <si>
     <t>McLearn, K. T., Strobino, D. M., Hughart, N., Minkovitz, C. S., Scharfstein, D., Marks, E., et al. (2004). Developmental services in primary care for low-income children: Clinicians' perceptions of the Healthy Steps for Young Children Program. Journal of Urban Health, 81(2), 206–221.</t>
   </si>
   <si>
     <t>WWHV014928</t>
   </si>
   <si>
     <t>McLearn, K. T., Strobino, D. M., Minkovitz, C. S., &amp; Marks, E. (2004). Narrowing the income gaps in preventive care for young children: Families in Healthy Steps. Journal of Urban Health: Bulletin of the New York Academy of Medicine, 81(4), 556–567.</t>
   </si>
   <si>
+    <t>WWHV095922</t>
+  </si>
+  <si>
+    <t>Meisch, A. D., Joraanstad, A., Willenborg, P., Lauderback, E., &amp; Atukpawu-Tipton, G. (2023). Mapping evidence-based home visiting provided by tribal-led organizations. National Home Visiting Resource Center Data in Action Brief. James Bell Associates and Urban Institute. https://nhvrc.org/product/mapping-home-visiting-tribal-led-organizations</t>
+  </si>
+  <si>
     <t>WWHV016716</t>
   </si>
   <si>
     <t>Miller, T., Guyer, B., Bishai, D., Burkom, D., Clark, B., Cosslett, A., et al. (2003). Healthy Steps: The first three years affiliate evaluation final report. Baltimore: Women’s and Children’s Health Policy Center, Johns Hopkins Bloomberg School of Public Health.</t>
   </si>
   <si>
     <t>WWHV014558</t>
   </si>
   <si>
     <t>Minkovitz, C. S., Hughart, N., Strobino, B. A., Scharfstein, D., Grason, H., Hou, W., et al. (2003). A practice-based intervention to enhance quality of care in the first 3 years of life: The Healthy Steps for Young Children Program. JAMA: The Journal of the American Medical Association, 290(23), 3081–3091.</t>
   </si>
   <si>
     <t>WWHV003589</t>
   </si>
   <si>
     <t>Minkovitz, C., Strobino, D., Hughart, N., Scharfstein, D., Guyer, B., &amp; Healthy Steps Evaluation Team (2001). Early effects of the Healthy Steps for Young Children Program. Archives of Pediatrics &amp; Adolescent Medicine, 155(4), 470–479.</t>
   </si>
   <si>
     <t>WWHV014560</t>
   </si>
   <si>
     <t>Minkovitz, C. S., Strobino, D., Mistry, K. B., Scharfstein, D. O., Grason, H., Hou, W., Guyer, B. (2007). Healthy Steps for Young Children: Sustained results at 5.5 years. Pediatrics, 120(3), 658–668.</t>
   </si>
   <si>
     <t>WWHV016206</t>
   </si>
   <si>
     <t>Minkovitz, C. S., Strobino, D., Scharfstein, D., Hou, W., Miller, T., Mistry, K. B., et al. (2005). Maternal depressive symptoms and children's receipt of health care in the first 3 years of life. Pediatrics, 115(2), 306–314. doi:10.1542/peds.2004-0341</t>
   </si>
   <si>
     <t>WWHV016195</t>
   </si>
   <si>
     <t>Mistry, K. B., Minkovitz, C. S., Strobino, D. M., &amp; Borzekowski, D. L. G. (2007). Children's television exposure and behavioral and social outcomes at 5.5 years: Does timing of exposure matter? Pediatrics, 120(4), 762–769. doi:10.1542/peds.2007-3573</t>
   </si>
   <si>
+    <t>WWHV095923</t>
+  </si>
+  <si>
+    <t>Moyer, N., Wesner, C., Sarche, M., Chavis, Gachupin, A. E., Nadler, A., Svoboda, E., Asdigian, N., Geary, E., Around Him, D., Dunn, C., &amp; Whitesell, N. (2024). Braiding Research Approaches to understand home visiting in Indigenous communities (OPRE Report No. 2024-366). Office of Planning, Research, and Evaluation; Administration for Children and Families; U.S. Department of Health and Human Services.</t>
+  </si>
+  <si>
     <t>WWHV035854</t>
   </si>
   <si>
     <t>Mullany, B., Barlow, A., Neault, N., Billy, T., Jones, T., Tortice, I., Lorenzo, S., Powers, J., Lake, K., Reid, R., &amp; Walkup, J. (2012). The Family Spirit trial for American Indian teen mothers and their children: CBPR rationale, design, methods and baseline characteristics. Society of Prevention Research, 13, 504-518.</t>
   </si>
   <si>
+    <t>WWHV095924</t>
+  </si>
+  <si>
+    <t>Nadler, A. T., Chavis, E., &amp; Atukpawu-Tipton, G. (2024). Indigenous food sovereignty in tribal home visiting. National Home Visiting Resource Center Innovation Roundup Brief. James Bell Associates. https://nhvrc.org/brief/indigenous-food-sovereignty-tribal-home-visitin…</t>
+  </si>
+  <si>
+    <t>WWHV095925</t>
+  </si>
+  <si>
+    <t>National Academies of Sciences, Engineering, and Medicine. (2023). Complementary Feeding Interventions for Infants and Young Children Under Age 2: Scoping of Promising Interventions to Implement at the Community or State Level. Washington, DC: The National Academies Press. https://doi.org/10.17226/27239</t>
+  </si>
+  <si>
     <t>WWHV095303</t>
   </si>
   <si>
     <t>O'Neill, S. (2023). Follow-up evaluation study of the ParentChild+ programme. National College of Ireland. https://norma.ncirl.ie/6837/1/Follow-up%20Evaluation%20Study%20of%20the…</t>
   </si>
   <si>
     <t>WWHV016216</t>
   </si>
   <si>
     <t>Nelson, E., Citarelli, M., Cook, D., &amp; Shaw, P. (2003). Reshaping health care delivery for adolescent parents: Healthy steps and telemedicine. Telemedicine Journal and e-Health, 9(4), 387–392.</t>
   </si>
   <si>
+    <t>WWHV095928</t>
+  </si>
+  <si>
+    <t>Nelson, L., Mata Lopez, L., Archuleta, S., Skavenski Van Wyk, S., Kushman, E., Martin, L., Mitchell, K., Leffler, E., Wewie, T., Kemp, C., Cuddy, R., Haroz, E.E. (2025). Testing the effectiveness of Family Spirit Strengths (FSS) – a culturally informed intervention designed to prevent mental health and substance misuse for Indigenous families through home visiting. Center for Open Science, https://doi.org/10.31235/osf.io/xv7hz_v1</t>
+  </si>
+  <si>
     <t>WWHV016199</t>
   </si>
   <si>
     <t>Niederman, L. G. (2007). Healthy Steps for Young Children Program in  pediatric residency training: Impact on primary care outcomes.</t>
   </si>
   <si>
     <t>WWHV095227</t>
   </si>
   <si>
     <t>ORS Impact. (2016). Long-term academic outcomes of participation in the Parent-Child Home Program (PCHP) in King County, WA. https://www.uwkc.org/wp-content/uploads/2016/02/Long-Term-Outcomes-PCHP-2-10-16.pdf</t>
   </si>
   <si>
     <t>WWHV095253</t>
   </si>
   <si>
     <t>Organizational Research Services (2010). Evaluation of the Parent-Child Home Program/Play &amp; Learn Group demonstration project 2005-2010: Final Report. Business Partnership for Early Learning.  https://parentchildplus.org/wp-content/uploads/2024/04/Evaluation-of-th…</t>
   </si>
   <si>
     <t>WWHV017035</t>
   </si>
   <si>
     <t>Piotrowski, C. C., Talavera, G. A., &amp; Mayer, J. A. (2009). Healthy Steps: A systematic review of a preventive practice-based model of pediatric care. Journal of Developmental &amp; Behavioral Pediatrics, 30(1), 91–103. doi:10.1097/DBP.0b013e3181976a95</t>
   </si>
   <si>
     <t>WWHV095254</t>
   </si>
   <si>
     <t>Rafoth, M. &amp; Knickelbein, B. (2005). Cohort one final report: Assessment summary for the Parent Child Home Program. An evaluation of the Armstrong Indiana County Intermediate Unit PCHP program. Indiana University of Pennsylvania, Department of Educational and School Psychology, Center for Educational and Program Evaluation. https://parentchildplus.org/wp-content/uploads/2024/04/IUP-Final-Report…</t>
+  </si>
+  <si>
+    <t>WWHV092234</t>
+  </si>
+  <si>
+    <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
+  </si>
+  <si>
+    <t>WWHV094422</t>
+  </si>
+  <si>
+    <t>Russette, H. C., Grubin, F., Ingalls, A., Martin, L., Leonard, A., Kushman, E., Cisler, A., Leffler, E., Herman, A., &amp; Haroz, E. E. (2022). Home visitor perspectives on implementing a precision approach to home visiting in communities serving Native American families. Infant Mental Health Journal, 43(5), 744–755. https://doi.org/10.1002/imhj.22012</t>
   </si>
   <si>
     <t>WWHV015880</t>
   </si>
   <si>
     <t>Scarr, S., &amp; McCartney, K. (1988). Far from home: An experimental evaluation of the Mother-Child Home Program in Bermuda. Child Development, 59(3), 531. https://doi.org/10.2307/1130555</t>
   </si>
   <si>
     <t>WWHV016212</t>
   </si>
   <si>
     <t>Schempf, A. H. (2007). Parental satisfaction with early pediatric care and immunization of young children: The mediating role of age-appropriate well-child care utilization. Archives of Pediatrics &amp; Adolescent Medicine, 161(1), 50–56.</t>
   </si>
   <si>
     <t>WWHV015895</t>
   </si>
   <si>
     <t>Shiminski, J. A., &amp; Pittsfield, P. S. (1992). "Unusually successful": Pittsfield Chapter 1. Pittsfield, MA: Massachusetts Chapter 1 Dissemination Project.</t>
   </si>
   <si>
     <t>WWHV016713</t>
   </si>
   <si>
     <t>Thompson, R. S., Lawrence, D. M., Huebner, C. E., &amp; Johnston, B. D. (2004). Expanding developmental and behavioral services for newborns in primary care: Implications of the findings. American Journal of Preventive Medicine, 26(4), 367–371.</t>
   </si>
@@ -623,52 +689,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -932,1591 +1001,1769 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E89"/>
+  <dimension ref="A1:E100"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E100"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="470.599" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="511.875" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
-[...2 lines deleted...]
-      <c r="D2" t="s">
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
+      <c r="E2" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...5 lines deleted...]
-      <c r="E3">
+      <c r="C3" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
-[...5 lines deleted...]
-      <c r="E4">
+      <c r="C4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="C5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="E5">
+      <c r="E5" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C6" t="s">
-[...2 lines deleted...]
-      <c r="D6" t="s">
+      <c r="C6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E6">
+      <c r="E6" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C7" t="s">
+      <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D7" t="s">
+      <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E7">
+      <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C8" t="s">
+      <c r="C8" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D8" t="s">
+      <c r="D8" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E8">
+      <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C9" t="s">
+      <c r="C9" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D9" t="s">
+      <c r="D9" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E9">
+      <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
-      <c r="A10" t="s">
+      <c r="A10" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="C10" t="s">
+      <c r="C10" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D10" t="s">
+      <c r="D10" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E10">
+      <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
-      <c r="A11" t="s">
+      <c r="A11" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="C11" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="C11" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="E11">
+      <c r="E11" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
-      <c r="A12" t="s">
+      <c r="A12" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="C12" t="s">
-[...5 lines deleted...]
-      <c r="E12">
+      <c r="C12" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="13" spans="1:5">
-      <c r="A13" t="s">
+      <c r="A13" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C13" t="s">
-[...5 lines deleted...]
-      <c r="E13">
+      <c r="C13" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
-      <c r="A14" t="s">
+      <c r="A14" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="C14" t="s">
-[...5 lines deleted...]
-      <c r="E14">
+      <c r="C14" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
-      <c r="A15" t="s">
+      <c r="A15" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="C15" t="s">
-[...5 lines deleted...]
-      <c r="E15">
+      <c r="C15" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
-      <c r="A16" t="s">
+      <c r="A16" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C16" t="s">
-[...5 lines deleted...]
-      <c r="E16">
+      <c r="C16" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
-      <c r="A17" t="s">
+      <c r="A17" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="C17" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="C17" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E17" s="1">
+        <v>2.3</v>
       </c>
     </row>
     <row r="18" spans="1:5">
-      <c r="A18" t="s">
+      <c r="A18" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B18" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="C18" t="s">
-[...5 lines deleted...]
-      <c r="E18">
+      <c r="C18" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
-[...12 lines deleted...]
-      <c r="E19">
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
-[...12 lines deleted...]
-      <c r="E20">
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
-[...9 lines deleted...]
-      <c r="D21" t="s">
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="E21">
+      <c r="E22" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
-[...9 lines deleted...]
-      <c r="D22" t="s">
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E22">
-[...13 lines deleted...]
-      <c r="D23" t="s">
+      <c r="E23" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E23">
-[...16 lines deleted...]
-      <c r="E24">
+      <c r="E24" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:5">
-      <c r="A25" t="s">
+      <c r="A25" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B25" t="s">
+      <c r="B25" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="C25" t="s">
-[...5 lines deleted...]
-      <c r="E25">
+      <c r="C25" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
-[...15 lines deleted...]
-    </row>
     <row r="27" spans="1:5">
-      <c r="A27" t="s">
+      <c r="A27" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B27" t="s">
+      <c r="B27" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="C27" t="s">
-[...5 lines deleted...]
-      <c r="E27">
+      <c r="C27" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
-[...9 lines deleted...]
-      <c r="D28" t="s">
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="E28">
-[...16 lines deleted...]
-      <c r="E29">
+      <c r="E29" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:5">
-      <c r="A30" t="s">
+      <c r="A30" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="B30" t="s">
+      <c r="B30" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="C30" t="s">
-[...2 lines deleted...]
-      <c r="D30" t="s">
+      <c r="C30" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D31" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E30">
-[...16 lines deleted...]
-      <c r="E31">
+      <c r="E31" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:5">
-      <c r="A32" t="s">
+      <c r="A32" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B32" t="s">
+      <c r="B32" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="C32" t="s">
-[...5 lines deleted...]
-      <c r="E32">
+      <c r="C32" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:5">
-      <c r="A33" t="s">
+      <c r="A33" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="B33" t="s">
+      <c r="B33" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="C33" t="s">
+      <c r="C33" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C34" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D33" t="s">
-[...2 lines deleted...]
-      <c r="E33">
+      <c r="D34" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
-[...6 lines deleted...]
-      <c r="C34" t="s">
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C35" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D34" t="s">
+      <c r="D35" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="E34">
+      <c r="E35" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
-[...9 lines deleted...]
-      <c r="D35" t="s">
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D36" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="E35">
-[...13 lines deleted...]
-      <c r="D36" t="s">
+      <c r="E36" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D37" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="E36">
-[...10 lines deleted...]
-      <c r="C37" t="s">
+      <c r="E37" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C38" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D37" t="s">
-[...2 lines deleted...]
-      <c r="E37">
+      <c r="D38" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
-[...15 lines deleted...]
-    </row>
     <row r="39" spans="1:5">
-      <c r="A39" t="s">
+      <c r="A39" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="B39" t="s">
+      <c r="B39" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="C39" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="C39" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" s="1">
+        <v>2.3</v>
       </c>
     </row>
     <row r="40" spans="1:5">
-      <c r="A40" t="s">
+      <c r="A40" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="B40" t="s">
+      <c r="B40" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="C40" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="C40" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" s="1">
+        <v>2.3</v>
       </c>
     </row>
     <row r="41" spans="1:5">
-      <c r="A41" t="s">
+      <c r="A41" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="B41" t="s">
+      <c r="B41" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="C41" t="s">
-[...2 lines deleted...]
-      <c r="D41" t="s">
+      <c r="C41" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D44" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="E41">
-[...13 lines deleted...]
-      <c r="D42" t="s">
+      <c r="E44" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D45" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="E42">
-[...13 lines deleted...]
-      <c r="D43" t="s">
+      <c r="E45" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D46" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="E43">
-[...33 lines deleted...]
-      <c r="E45">
+      <c r="E46" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
-[...12 lines deleted...]
-      <c r="E46">
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
-[...12 lines deleted...]
-      <c r="E47">
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
-[...12 lines deleted...]
-      <c r="E48">
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
-[...12 lines deleted...]
-      <c r="E49">
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
-[...9 lines deleted...]
-      <c r="D50" t="s">
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D53" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="E50">
+      <c r="E53" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
-[...29 lines deleted...]
-      <c r="E52">
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="E54" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
-[...9 lines deleted...]
-      <c r="D53" t="s">
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D56" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E53">
+      <c r="E56" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
-[...3 lines deleted...]
-      <c r="B54" t="s">
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E57" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E61" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E65" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E69" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E70" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E71" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D75" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="C54" t="s">
-[...53 lines deleted...]
-      <c r="D57" t="s">
+      <c r="E75" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E80" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E81" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E82" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E83" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E84" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E85" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E86" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D87" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="E57">
-[...64 lines deleted...]
-      <c r="D61" t="s">
+      <c r="E87" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E88" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E89" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E90" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D91" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="E61">
-[...81 lines deleted...]
-      <c r="D66" t="s">
+      <c r="E91" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E92" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E93" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D94" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E66">
-[...234 lines deleted...]
-      <c r="D80" t="s">
+      <c r="E94" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D95" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="E80">
-[...64 lines deleted...]
-      <c r="D84" t="s">
+      <c r="E95" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E96" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D97" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="E84">
-[...30 lines deleted...]
-      <c r="D86" t="s">
+      <c r="E97" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D98" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="E86">
-[...50 lines deleted...]
-      <c r="E89">
+      <c r="E98" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E99" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E100" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>