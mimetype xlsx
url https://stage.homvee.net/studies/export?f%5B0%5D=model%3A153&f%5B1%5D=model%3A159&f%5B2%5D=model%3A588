--- v0 (2025-10-18)
+++ v1 (2026-06-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="238">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV088752</t>
   </si>
   <si>
     <t>Alsancak-Akbulut, C., Sahin-Acar, B., &amp; Sumer, N. (2020). Effect of video-feedback intervention on turkish mothers' sensitivity and physical intrusiveness: A randomized control trial. Attachment &amp; Human Development, 1–19. https://doi.org/10.1080/14616734.2020.1753085</t>
   </si>
   <si>
     <t>Video-Feedback Intervention to promote Positive Parenting–Sensitive Discipline® (VIPP–SD)</t>
   </si>
   <si>
@@ -155,50 +155,56 @@
   <si>
     <t>WWHV016712</t>
   </si>
   <si>
     <t>Barth, M. C., &amp; Sherlock, C. H. (2003). The diffusion of a pediatric care innovation in a large urban nonprofit health care system. Nonprofit Management and Leadership, 14(1), 93-106.</t>
   </si>
   <si>
     <t>Healthy Steps (National Evaluation 1996 Protocol)</t>
   </si>
   <si>
     <t>Not applicable (NA) - implementation study</t>
   </si>
   <si>
     <t>WWHV026487</t>
   </si>
   <si>
     <t>Bauer, S. C., Smith, P. J., Chien,  A. T., Berry, A. D., &amp; Msall, M. E. (2009). Educating pediatric residents  about developmental and social-emotional health. Infants &amp; Young Children, 22(4),  309–320.</t>
   </si>
   <si>
     <t>WWHV090069</t>
   </si>
   <si>
     <t>Bergström, M., Gebreslassie, M., Hedqvist, M., Lindberg, L., Sarkadi, A., &amp; Hjern, A. (2020). Narrative review of interventions suitable for well‐baby clinics to promote infant attachment security and parents’ sensitivity. Acta Paediatrica, 109(9), 1745–1757.</t>
   </si>
   <si>
+    <t>WWHV095773</t>
+  </si>
+  <si>
+    <t>Billey, T., Kushman, E., Meese, J., Martin, L., Jim, L., Austin-Garrison, M. A., &amp; Allison-Burbank, J. D. (2024). Development of a culturally enhanced caregiver-facilitated language nutrition intervention “+ Language is Medicine” to address developmental delay in Diné (Navajo) toddlers. Frontiers in Public Health, 12. https://doi.org/10.3389/fpubh.2024.1376742</t>
+  </si>
+  <si>
     <t>WWHV016410</t>
   </si>
   <si>
     <t>Bishai, D., Trevitt, J. L., Zhang, Y., McKenzie, L. B., Leventhal, T., Gielen, A. C., &amp; Guyer, B. (2008). Risk factors for unintentional injuries in children: Are grandparents protective? Pediatrics, 122(5), e980–e987.</t>
   </si>
   <si>
     <t>WWHV069944</t>
   </si>
   <si>
     <t>Casonato, M., Nazzari, S., &amp; Frigerio, A. (2017). Feasibility and efficacy of an attachment-based intervention in a maltreatment sample in residential care: A pilot study. Clinical Child Psychology and Psychiatry, 22(4), 561–571.</t>
   </si>
   <si>
     <t>WWHV069799</t>
   </si>
   <si>
     <t>WWHV016219</t>
   </si>
   <si>
     <t>Caughy, M. O., Huang, K., Miller, T., &amp; Genevro, J. L. (2004). The effects of Healthy Steps for Young Children Program: Results from observations of parenting and child development. Early Childhood Research Quarterly, 19(4), 611–630.</t>
   </si>
   <si>
     <t>WWHV016711</t>
   </si>
   <si>
     <t>Caughy, M. O., Miller, T., Genevro, J. L., Huang, K., &amp; Nautiyal, C. (2003). The effects of Healthy Steps on discipline strategies of parents of young children. Journal of Applied Developmental Psychology, 24(5), 517–534.</t>
@@ -290,50 +296,62 @@
   <si>
     <t>WWHV016198</t>
   </si>
   <si>
     <t>Huebner, C. E., Barlow, W. E., Tyll, L. T., Johnston, B. D., &amp; Thompson, R. S. (2004). Expanding developmental and behavioral services for newborns in primary care: Program design, delivery, and evaluation framework. American Journal of Preventive Medicine, 26(4), 344–355.</t>
   </si>
   <si>
     <t>WWHV004004</t>
   </si>
   <si>
     <t>Huebner, C. E., Tyll, L., Luallen, J., Johnston, B. D., &amp; Thompson, R. S. (2001). PrePare: A program of enhanced prenatal services within health-maintenance organization settings. Health Education Research, 16(1), 71–80.</t>
   </si>
   <si>
     <t>WWHV069754</t>
   </si>
   <si>
     <t>Iles, J. E., Rosan, C., Wilkinson, E., &amp; Ramchandani, P. G. (2017). Adapting and developing a video-feedback intervention for co-parents of infants at risk of externalising behaviour problems (VIPP-Co): A feasibility study. Clinical Child Psychology and Psychiatry, 22(3), 483–499.</t>
   </si>
   <si>
     <t>WWHV090807</t>
   </si>
   <si>
     <t>Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Martin, L., Team, P. F. S. S., West, A. L., Neault, N., &amp; Haroz, E. E. (2021). Precision Family Spirit: A pilot randomized implementation trial of a precision home visiting approach with families in Michigan-trial rationale and study protocol. Pilot &amp; Feasibility Studies, 7(1), 1-11. https://doi.org/10.1186/s40814-020-00753-4</t>
   </si>
   <si>
+    <t>WWHV094974</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rebman, P., Martin, L., Kushman, E., Leonard, A., Cisler, A., Gschwind, I., Brayak, A., Amsler, A.M., &amp; Haroz, E. E. (2022). Towards precision home visiting: Results at six months postpartum from a randomized pilot implementation trial to assess the feasibility of a precision approach to Family Spirit. BMC Pregnancy and Childbirth, 22(1), 725. https://doi.org/10.1186/s12884-022-05057-4</t>
+  </si>
+  <si>
+    <t>WWHV074886</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rosenstock, S., Foy Cuddy, R., Neault, N., Yessilth, S., Goklish, N., Nelson, L., Reid, R., &amp; Barlow, A. (2019). Family Spirit Nurture (FSN)—a randomized controlled trial to prevent early childhood obesity in American Indian populations: Trial rationale and study protocol. BMC Obesity, 6(1), 18. https://doi.org/10.1186/s40608-019-0233-9</t>
+  </si>
+  <si>
     <t>WWHV003737</t>
   </si>
   <si>
     <t>Johnston,  B. D., Huebner, C. E., Anderson, M. L., Tyll, L. T., &amp; Thompson, R. S.  (2006). Healthy Steps in an integrated delivery system: Child and parent  outcomes at 30 months. Archives of  Pediatrics &amp; Adolescent Medicine, 160(8), 793–800.</t>
   </si>
   <si>
     <t>WWHV016714</t>
   </si>
   <si>
     <t>Johnston,  B. D., Huebner, C. E., Tyll, L. T., Barlow, W. E., &amp; Thompson, R. S.  (2004). Expanding developmental and behavioral services for newborns in primary  care: Effects on parental well-being, practice, and satisfaction. American Journal of Preventative Medicine,  26(4), 356–366.</t>
   </si>
   <si>
     <t>WWHV069880</t>
   </si>
   <si>
     <t>Juffer, F., &amp; Bakermans‐Kranenburg, M. J. (2018). Working with Video‐feedback Intervention to promote Positive Parenting and Sensitive Discipline (VIPP‐SD): A case study. Journal of Clinical Psychology, 74(8), 1346–1357.</t>
   </si>
   <si>
     <t>WWHV046146</t>
   </si>
   <si>
     <t>Juffer, F., Bakermans-Kranenburg, M. J., &amp; van IJzendoorn, M. H. (Eds.). (2012). Promoting Positive Parenting: An Attachment-Based Intervention. New York, NY: Lawrence Erlbaum Associates, Taylor &amp; Francis Group.</t>
   </si>
   <si>
     <t>WWHV070067</t>
@@ -386,180 +404,228 @@
   <si>
     <t>WWHV060946</t>
   </si>
   <si>
     <t>Kolijn, L., Euser, S., van den Bulk, B. G., Huffmeijer, R., van IJzendoorn, M. H., &amp; Bakermans-Kranenburg, M. J. (2017). Which neural mechanisms mediate the effects of a parenting intervention program on parenting behavior: Design of a randomized controlled trial. BMC Psychology, 5(1), 9.</t>
   </si>
   <si>
     <t>WWHV088727</t>
   </si>
   <si>
     <t>Kolijn, L., Huffmeijer, R., Van Den Bulk, Bianca G., Vrijhof, C. I., Van IJzendoorn, M. H., &amp; Bakermans-Kranenburg, M. (2020). Effects of the video-feedback intervention to promote positive parenting and sensitive discipline on mothers' neural responses to child faces: A randomized controlled ERP study including pre- and post-intervention measures. Social Neuroscience, 15(1), 108-122. https://doi.org/10.1080/17470919.2019.1660709</t>
   </si>
   <si>
     <t>WWHV069868</t>
   </si>
   <si>
     <t>Lawrence, P. J., Davies, B., &amp; Ramchandani, P. G. (2013). Using video feedback to improve early father–infant interaction: A pilot study. Clinical Child Psychology and Psychiatry, 18(1), 61–71.</t>
   </si>
   <si>
     <t>WWHV016218</t>
   </si>
   <si>
     <t>Lawrence, P. R., Magee, T., &amp; Bernard, A. (2001). Reshaping primary care: The Healthy Steps initiative. Journal of Pediatric Healthcare, 15(2), 58–62.</t>
   </si>
   <si>
+    <t>WWHV095157</t>
+  </si>
+  <si>
+    <t>Martin, L., Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Russette, H., &amp; Haroz, E. E. (2023). Respecting diverse journeys on many roads: First Peoples of North America can guide us on our path toward precision home visiting. AlterNative: An International Journal of Indigenous Peoples, 19(2), 499–503. https://doi.org/10.1177/11771801231169272</t>
+  </si>
+  <si>
     <t>WWHV016207</t>
   </si>
   <si>
     <t>McLearn, K. T. (2006). Maternal depressive symptoms at 2 to 4 months post partum and early parenting practices. Archives of Pediatrics &amp; Adolescent Medicine, 160(3), 279–284.</t>
   </si>
   <si>
     <t>WWHV017034</t>
   </si>
   <si>
     <t>McLearn, K. T. (2006). The timing of maternal depressive symptoms and mothers' parenting practices with young children: Implications for pediatric practice. Pediatrics, 118(1), 174–182.</t>
   </si>
   <si>
     <t>WWHV016220</t>
   </si>
   <si>
     <t>McLearn, K. T., Hughart, N., Minkovitz, C., Strobino, D., Scharfstein, D., Genevro, J., et al.. (2000). The Healthy Steps for Young Children Program [and] effects of the Healthy Steps for Young Children Program at 2-4 months. Paper presented at the Head Start National Research Conference, Washington, D.C.</t>
   </si>
   <si>
     <t>WWHV016442</t>
   </si>
   <si>
     <t>McLearn, K. T., Strobino, D. M., Hughart, N., Minkovitz, C. S., Scharfstein, D., Marks, E., et al. (2004). Developmental services in primary care for low-income children: Clinicians' perceptions of the Healthy Steps for Young Children Program. Journal of Urban Health, 81(2), 206–221.</t>
   </si>
   <si>
     <t>WWHV014928</t>
   </si>
   <si>
     <t>McLearn, K. T., Strobino, D. M., Minkovitz, C. S., &amp; Marks, E. (2004). Narrowing the income gaps in preventive care for young children: Families in Healthy Steps. Journal of Urban Health: Bulletin of the New York Academy of Medicine, 81(4), 556–567.</t>
   </si>
   <si>
+    <t>WWHV095922</t>
+  </si>
+  <si>
+    <t>Meisch, A. D., Joraanstad, A., Willenborg, P., Lauderback, E., &amp; Atukpawu-Tipton, G. (2023). Mapping evidence-based home visiting provided by tribal-led organizations. National Home Visiting Resource Center Data in Action Brief. James Bell Associates and Urban Institute. https://nhvrc.org/product/mapping-home-visiting-tribal-led-organizations</t>
+  </si>
+  <si>
     <t>WWHV016716</t>
   </si>
   <si>
     <t>Miller, T., Guyer, B., Bishai, D., Burkom, D., Clark, B., Cosslett, A., et al. (2003). Healthy Steps: The first three years affiliate evaluation final report. Baltimore: Women’s and Children’s Health Policy Center, Johns Hopkins Bloomberg School of Public Health.</t>
   </si>
   <si>
     <t>WWHV014558</t>
   </si>
   <si>
     <t>Minkovitz, C. S., Hughart, N., Strobino, B. A., Scharfstein, D., Grason, H., Hou, W., et al. (2003). A practice-based intervention to enhance quality of care in the first 3 years of life: The Healthy Steps for Young Children Program. JAMA: The Journal of the American Medical Association, 290(23), 3081–3091.</t>
   </si>
   <si>
     <t>WWHV003589</t>
   </si>
   <si>
     <t>Minkovitz, C., Strobino, D., Hughart, N., Scharfstein, D., Guyer, B., &amp; Healthy Steps Evaluation Team (2001). Early effects of the Healthy Steps for Young Children Program. Archives of Pediatrics &amp; Adolescent Medicine, 155(4), 470–479.</t>
   </si>
   <si>
     <t>WWHV014560</t>
   </si>
   <si>
     <t>Minkovitz, C. S., Strobino, D., Mistry, K. B., Scharfstein, D. O., Grason, H., Hou, W., Guyer, B. (2007). Healthy Steps for Young Children: Sustained results at 5.5 years. Pediatrics, 120(3), 658–668.</t>
   </si>
   <si>
     <t>WWHV016206</t>
   </si>
   <si>
     <t>Minkovitz, C. S., Strobino, D., Scharfstein, D., Hou, W., Miller, T., Mistry, K. B., et al. (2005). Maternal depressive symptoms and children's receipt of health care in the first 3 years of life. Pediatrics, 115(2), 306–314. doi:10.1542/peds.2004-0341</t>
   </si>
   <si>
     <t>WWHV016195</t>
   </si>
   <si>
     <t>Mistry, K. B., Minkovitz, C. S., Strobino, D. M., &amp; Borzekowski, D. L. G. (2007). Children's television exposure and behavioral and social outcomes at 5.5 years: Does timing of exposure matter? Pediatrics, 120(4), 762–769. doi:10.1542/peds.2007-3573</t>
   </si>
   <si>
+    <t>WWHV095923</t>
+  </si>
+  <si>
+    <t>Moyer, N., Wesner, C., Sarche, M., Chavis, Gachupin, A. E., Nadler, A., Svoboda, E., Asdigian, N., Geary, E., Around Him, D., Dunn, C., &amp; Whitesell, N. (2024). Braiding Research Approaches to understand home visiting in Indigenous communities (OPRE Report No. 2024-366). Office of Planning, Research, and Evaluation; Administration for Children and Families; U.S. Department of Health and Human Services.</t>
+  </si>
+  <si>
     <t>WWHV035854</t>
   </si>
   <si>
     <t>Mullany, B., Barlow, A., Neault, N., Billy, T., Jones, T., Tortice, I., Lorenzo, S., Powers, J., Lake, K., Reid, R., &amp; Walkup, J. (2012). The Family Spirit trial for American Indian teen mothers and their children: CBPR rationale, design, methods and baseline characteristics. Society of Prevention Research, 13, 504-518.</t>
   </si>
   <si>
     <t>Not applicable (NA) - additional source</t>
   </si>
   <si>
+    <t>WWHV095924</t>
+  </si>
+  <si>
+    <t>Nadler, A. T., Chavis, E., &amp; Atukpawu-Tipton, G. (2024). Indigenous food sovereignty in tribal home visiting. National Home Visiting Resource Center Innovation Roundup Brief. James Bell Associates. https://nhvrc.org/brief/indigenous-food-sovereignty-tribal-home-visitin…</t>
+  </si>
+  <si>
+    <t>WWHV095925</t>
+  </si>
+  <si>
+    <t>National Academies of Sciences, Engineering, and Medicine. (2023). Complementary Feeding Interventions for Infants and Young Children Under Age 2: Scoping of Promising Interventions to Implement at the Community or State Level. Washington, DC: The National Academies Press. https://doi.org/10.17226/27239</t>
+  </si>
+  <si>
     <t>WWHV069793</t>
   </si>
   <si>
     <t>Negrão, M., Pereira, M., Soares, I., &amp; Mesman, J. (2014). Enhancing positive parent-child interactions and family functioning in a poverty sample: A randomized control trial. Attachment &amp; Human Development, 16(4), 315-328.</t>
   </si>
   <si>
     <t>WWHV016216</t>
   </si>
   <si>
     <t>Nelson, E., Citarelli, M., Cook, D., &amp; Shaw, P. (2003). Reshaping health care delivery for adolescent parents: Healthy steps and telemedicine. Telemedicine Journal and e-Health, 9(4), 387–392.</t>
   </si>
   <si>
+    <t>WWHV095928</t>
+  </si>
+  <si>
+    <t>Nelson, L., Mata Lopez, L., Archuleta, S., Skavenski Van Wyk, S., Kushman, E., Martin, L., Mitchell, K., Leffler, E., Wewie, T., Kemp, C., Cuddy, R., Haroz, E.E. (2025). Testing the effectiveness of Family Spirit Strengths (FSS) – a culturally informed intervention designed to prevent mental health and substance misuse for Indigenous families through home visiting. Center for Open Science, https://doi.org/10.31235/osf.io/xv7hz_v1</t>
+  </si>
+  <si>
     <t>WWHV016199</t>
   </si>
   <si>
     <t>Niederman, L. G. (2007). Healthy Steps for Young Children Program in  pediatric residency training: Impact on primary care outcomes.</t>
   </si>
   <si>
     <t>WWHV069851</t>
   </si>
   <si>
     <t>Overbeek, M. M., Sterkenburg, P. S., Kef, S., &amp; Schuengel, C. (2015). The effectiveness of VIPP-V parenting training for parents of young children with a visual or visual-and-intellectual disability: Study protocol of a multicenter randomized controlled trial. Trials, 16(1), 401.</t>
   </si>
   <si>
     <t>WWHV044947</t>
   </si>
   <si>
     <t>Pereira, M., Negrão, M., Soares, I., &amp; Mesman, J. (2014). Decreasing harsh discipline in mothers at risk for maltreatment: A randomized control trial. Infant Mental Health Journal, 35(6), 604–613.</t>
   </si>
   <si>
     <t>WWHV069771</t>
   </si>
   <si>
     <t>WWHV017035</t>
   </si>
   <si>
     <t>Piotrowski, C. C., Talavera, G. A., &amp; Mayer, J. A. (2009). Healthy Steps: A systematic review of a preventive practice-based model of pediatric care. Journal of Developmental &amp; Behavioral Pediatrics, 30(1), 91–103. doi:10.1097/DBP.0b013e3181976a95</t>
   </si>
   <si>
     <t>WWHV069853</t>
   </si>
   <si>
     <t>Platje, E., Sterkenburg, P., Overbeek, M., Kef, S., &amp; Schuengel, C. (2018). The efficacy of VIPP-V parenting training for parents of young children with a visual or visual-and-intellectual disability: A randomized controlled trial. Attachment &amp; Human Development, 20(5), 455–472.</t>
   </si>
   <si>
     <t>WWHV070207</t>
   </si>
   <si>
     <t>Powell, D. R. (2010). Early intervention. The Wiley‐Blackwell Handbook of Infant Development, 2, 339–358.</t>
   </si>
   <si>
     <t>WWHV069833</t>
   </si>
   <si>
     <t>Ramchandani, P. G., O’Farrelly, C., Babalis, D., Bakermans-Kranenburg, M. J., Byford, S., Grimas, E. S., . . . Stein, A. (2017). Preventing enduring behavioral problems in young children through early psychological intervention (Healthy Start, Happy Start): Study protocol for a randomized controlled trial. Trials, 18(1), 543.</t>
+  </si>
+  <si>
+    <t>WWHV092234</t>
+  </si>
+  <si>
+    <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
+  </si>
+  <si>
+    <t>WWHV094422</t>
+  </si>
+  <si>
+    <t>Russette, H. C., Grubin, F., Ingalls, A., Martin, L., Leonard, A., Kushman, E., Cisler, A., Leffler, E., Herman, A., &amp; Haroz, E. E. (2022). Home visitor perspectives on implementing a precision approach to home visiting in communities serving Native American families. Infant Mental Health Journal, 43(5), 744–755. https://doi.org/10.1002/imhj.22012</t>
   </si>
   <si>
     <t>WWHV016212</t>
   </si>
   <si>
     <t>Schempf, A. H. (2007). Parental satisfaction with early pediatric care and immunization of young children: The mediating role of age-appropriate well-child care utilization. Archives of Pediatrics &amp; Adolescent Medicine, 161(1), 50–56.</t>
   </si>
   <si>
     <t>WWHV094369</t>
   </si>
   <si>
     <t>Schoemaker, N. K. (2020). I'll take you under my wing: Positive parenting in foster care [Doctoral dissertation, Leiden University].</t>
   </si>
   <si>
     <t>WWHV070079</t>
   </si>
   <si>
     <t>Schoemaker, N. K., Jagersma, G., Stoltenborgh, M., Maras, A., Vermeer, H. J., Juffer, F., &amp; Alink, L. R. (2018). The effectiveness of Video-feedback Intervention to promote Positive Parenting for Foster Care (VIPP-FC): Study protocol for a randomized controlled trial. BMC Psychology, 6(1), 38.</t>
   </si>
   <si>
     <t>WWHV088735</t>
   </si>
   <si>
     <t>Schoemaker, N. K., Juffer, F., Rippe, R. C. A., Vermeer, H. J., Stoltenborgh, M., Jagersma, G. J., Maras, A., &amp; Alink, L. R. A. (2020). Positive parenting in foster care: Testing the effectiveness of a video-feedback intervention program on foster parents' behavior and attitudes. Children &amp; Youth Services Review, 110. https://doi.org/10.1016/j.childyouth.2020.104779</t>
   </si>
@@ -698,52 +764,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1007,1812 +1076,1990 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E102"/>
+  <dimension ref="A1:E113"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E113"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="511.875" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="175.671" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
-[...5 lines deleted...]
-      <c r="E2">
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...5 lines deleted...]
-      <c r="E3">
+      <c r="C3" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C4" t="s">
-[...5 lines deleted...]
-      <c r="E4">
+      <c r="C4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C5" t="s">
-[...5 lines deleted...]
-      <c r="E5">
+      <c r="C5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C6" t="s">
-[...2 lines deleted...]
-      <c r="D6" t="s">
+      <c r="C6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="E6">
+      <c r="E6" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C7" t="s">
-[...5 lines deleted...]
-      <c r="E7">
+      <c r="C7" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C8" t="s">
-[...5 lines deleted...]
-      <c r="E8">
+      <c r="C8" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C9" t="s">
+      <c r="C9" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D9" t="s">
+      <c r="D9" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="E9">
+      <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
-      <c r="A10" t="s">
+      <c r="A10" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C10" t="s">
+      <c r="C10" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D10" t="s">
+      <c r="D10" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="E10">
+      <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
-      <c r="A11" t="s">
+      <c r="A11" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C11" t="s">
+      <c r="C11" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D11" t="s">
+      <c r="D11" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="E11">
+      <c r="E11" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
-      <c r="A12" t="s">
+      <c r="A12" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C12" t="s">
+      <c r="C12" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D12" t="s">
+      <c r="D12" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="E12">
+      <c r="E12" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
-      <c r="A13" t="s">
+      <c r="A13" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C13" t="s">
-[...5 lines deleted...]
-      <c r="E13">
+      <c r="C13" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
-      <c r="A14" t="s">
+      <c r="A14" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C14" t="s">
-[...5 lines deleted...]
-      <c r="E14">
+      <c r="C14" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
-      <c r="A15" t="s">
+      <c r="A15" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C15" t="s">
-[...5 lines deleted...]
-      <c r="E15">
+      <c r="C15" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
-      <c r="A16" t="s">
+      <c r="A16" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="C16" t="s">
-[...2 lines deleted...]
-      <c r="D16" t="s">
+      <c r="C16" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="E16">
+      <c r="E16" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
-      <c r="A17" t="s">
+      <c r="A17" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="C17" t="s">
-[...5 lines deleted...]
-      <c r="E17">
+      <c r="C17" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
-      <c r="A18" t="s">
+      <c r="A18" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B18" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="C18" t="s">
-[...5 lines deleted...]
-      <c r="E18">
+      <c r="C18" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
-      <c r="A19" t="s">
+      <c r="A19" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B19" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="C19" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="C19" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E19" s="1">
+        <v>2.3</v>
       </c>
     </row>
     <row r="20" spans="1:5">
-      <c r="A20" t="s">
+      <c r="A20" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B20" t="s">
+      <c r="B20" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="C20" t="s">
-[...2 lines deleted...]
-      <c r="D20" t="s">
+      <c r="C20" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="E20">
+      <c r="E21" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
-[...15 lines deleted...]
-    </row>
     <row r="22" spans="1:5">
-      <c r="A22" t="s">
+      <c r="A22" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B22" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B22" t="s">
-[...5 lines deleted...]
-      <c r="D22" t="s">
+      <c r="C22" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="E22">
-[...13 lines deleted...]
-      <c r="D23" t="s">
+      <c r="E23" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="E23">
-[...16 lines deleted...]
-      <c r="E24">
+      <c r="E24" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:5">
-      <c r="A25" t="s">
+      <c r="A25" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B25" t="s">
+      <c r="B25" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="C25" t="s">
-[...2 lines deleted...]
-      <c r="D25" t="s">
+      <c r="C25" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="E25">
+      <c r="E26" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
-[...15 lines deleted...]
-    </row>
     <row r="27" spans="1:5">
-      <c r="A27" t="s">
+      <c r="A27" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="B27" t="s">
+      <c r="B27" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="C27" t="s">
-[...5 lines deleted...]
-      <c r="E27">
+      <c r="C27" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:5">
-      <c r="A28" t="s">
+      <c r="A28" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B28" t="s">
+      <c r="B28" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="C28" t="s">
-[...5 lines deleted...]
-      <c r="E28">
+      <c r="C28" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
-[...12 lines deleted...]
-      <c r="E29">
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
-[...9 lines deleted...]
-      <c r="D30" t="s">
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D31" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="E30">
+      <c r="E31" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
-[...15 lines deleted...]
-    </row>
     <row r="32" spans="1:5">
-      <c r="A32" t="s">
+      <c r="A32" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="B32" t="s">
+      <c r="B32" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="C32" t="s">
-[...2 lines deleted...]
-      <c r="D32" t="s">
+      <c r="C32" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E32" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D33" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="E32">
-[...16 lines deleted...]
-      <c r="E33">
+      <c r="E33" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:5">
-      <c r="A34" t="s">
+      <c r="A34" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="B34" t="s">
+      <c r="B34" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="C34" t="s">
-[...5 lines deleted...]
-      <c r="E34">
+      <c r="C34" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E34" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
-      <c r="A35" t="s">
+      <c r="A35" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="B35" t="s">
+      <c r="B35" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="C35" t="s">
+      <c r="C35" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C36" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D35" t="s">
-[...2 lines deleted...]
-      <c r="E35">
+      <c r="D36" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E36" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
-[...6 lines deleted...]
-      <c r="C36" t="s">
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C37" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D36" t="s">
+      <c r="D37" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="E36">
+      <c r="E37" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
-[...9 lines deleted...]
-      <c r="D37" t="s">
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D38" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="E37">
-[...13 lines deleted...]
-      <c r="D38" t="s">
+      <c r="E38" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D39" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="E38">
-[...13 lines deleted...]
-      <c r="D39" t="s">
+      <c r="E39" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D40" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="E39">
-[...16 lines deleted...]
-      <c r="E40">
+      <c r="E40" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:5">
-      <c r="A41" t="s">
+      <c r="A41" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="B41" t="s">
+      <c r="B41" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="C41" t="s">
+      <c r="C41" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E41" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C42" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D41" t="s">
-[...2 lines deleted...]
-      <c r="E41">
+      <c r="D42" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
-[...15 lines deleted...]
-    </row>
     <row r="43" spans="1:5">
-      <c r="A43" t="s">
+      <c r="A43" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="B43" t="s">
+      <c r="B43" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="C43" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="C43" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E43" s="1">
+        <v>2.3</v>
       </c>
     </row>
     <row r="44" spans="1:5">
-      <c r="A44" t="s">
+      <c r="A44" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B44" t="s">
+      <c r="B44" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="C44" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="C44" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E44" s="1">
+        <v>2.3</v>
       </c>
     </row>
     <row r="45" spans="1:5">
-      <c r="A45" t="s">
+      <c r="A45" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="B45" t="s">
+      <c r="B45" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="C45" t="s">
-[...5 lines deleted...]
-      <c r="E45">
+      <c r="C45" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E45" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:5">
-      <c r="A46" t="s">
+      <c r="A46" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="B46" t="s">
+      <c r="B46" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="C46" t="s">
-[...5 lines deleted...]
-      <c r="E46">
+      <c r="C46" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E46" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:5">
-      <c r="A47" t="s">
+      <c r="A47" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="B47" t="s">
+      <c r="B47" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="C47" t="s">
-[...5 lines deleted...]
-      <c r="E47">
+      <c r="C47" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E47" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:5">
-      <c r="A48" t="s">
+      <c r="A48" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="B48" t="s">
+      <c r="B48" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="C48" t="s">
-[...5 lines deleted...]
-      <c r="E48">
+      <c r="C48" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E48" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:5">
-      <c r="A49" t="s">
+      <c r="A49" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="B49" t="s">
+      <c r="B49" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="C49" t="s">
-[...5 lines deleted...]
-      <c r="E49">
+      <c r="C49" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E49" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:5">
-      <c r="A50" t="s">
+      <c r="A50" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="B50" t="s">
+      <c r="B50" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="C50" t="s">
-[...2 lines deleted...]
-      <c r="D50" t="s">
+      <c r="C50" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E50" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E51" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E52" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D53" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="E50">
-[...50 lines deleted...]
-      <c r="E53">
+      <c r="E53" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E54" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E55" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E56" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
-[...29 lines deleted...]
-      <c r="E55">
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E57" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E58" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
-[...26 lines deleted...]
-      <c r="D57" t="s">
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E59" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D60" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="E57">
-[...50 lines deleted...]
-      <c r="E60">
+      <c r="E60" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:5">
-      <c r="A61" t="s">
+      <c r="A61" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="B61" t="s">
+      <c r="B61" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="C61" t="s">
-[...2 lines deleted...]
-      <c r="D61" t="s">
+      <c r="C61" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D61" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="E61">
-        <v>1</v>
+      <c r="E61" s="1">
+        <v>2.3</v>
       </c>
     </row>
     <row r="62" spans="1:5">
-      <c r="A62" t="s">
+      <c r="A62" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="B62" t="s">
+      <c r="B62" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="C62" t="s">
-[...5 lines deleted...]
-      <c r="E62">
+      <c r="C62" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E62" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:5">
-      <c r="A63" t="s">
+      <c r="A63" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="B63" t="s">
+      <c r="B63" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="C63" t="s">
-[...5 lines deleted...]
-      <c r="E63">
+      <c r="C63" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E63" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:5">
-      <c r="A64" t="s">
+      <c r="A64" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="B64" t="s">
+      <c r="B64" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="C64" t="s">
-[...2 lines deleted...]
-      <c r="D64" t="s">
+      <c r="C64" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E64" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E65" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E66" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E67" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E68" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D69" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="E64">
-[...13 lines deleted...]
-      <c r="D65" t="s">
+      <c r="E69" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D70" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="E65">
-[...13 lines deleted...]
-      <c r="D66" t="s">
+      <c r="E70" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D71" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="E66">
-[...44 lines deleted...]
-      <c r="C69" t="s">
+      <c r="E71" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E72" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E73" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C74" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D69" t="s">
-[...16 lines deleted...]
-      <c r="D70" t="s">
+      <c r="D74" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E74" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="E75" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E76" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E77" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D78" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="E70">
+      <c r="E78" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
-[...26 lines deleted...]
-      <c r="D72" t="s">
+    <row r="79" spans="1:5">
+      <c r="A79" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E79" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E80" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D81" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="E72">
-[...30 lines deleted...]
-      <c r="D74" t="s">
+      <c r="E81" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E82" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D83" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="E74">
+      <c r="E83" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
-[...114 lines deleted...]
-      <c r="E81">
+    <row r="84" spans="1:5">
+      <c r="A84" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E84" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E85" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E86" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E87" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E88" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E89" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E90" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E91" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E92" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
-[...29 lines deleted...]
-      <c r="E83">
+    <row r="93" spans="1:5">
+      <c r="A93" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E93" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E94" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
-[...12 lines deleted...]
-      <c r="E84">
+    <row r="95" spans="1:5">
+      <c r="A95" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E95" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
-[...29 lines deleted...]
-      <c r="E86">
+    <row r="96" spans="1:5">
+      <c r="A96" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E96" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="E97" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
-[...9 lines deleted...]
-      <c r="D87" t="s">
+    <row r="98" spans="1:5">
+      <c r="A98" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D98" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="E87">
-[...10 lines deleted...]
-      <c r="C88" t="s">
+      <c r="E98" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="C99" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D88" t="s">
-[...2 lines deleted...]
-      <c r="E88">
+      <c r="D99" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E99" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
-[...46 lines deleted...]
-      <c r="E91">
+    <row r="100" spans="1:5">
+      <c r="A100" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E100" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E101" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E102" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
-[...26 lines deleted...]
-      <c r="D93" t="s">
+    <row r="103" spans="1:5">
+      <c r="A103" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E103" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D104" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="E93">
+      <c r="E104" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
-[...6 lines deleted...]
-      <c r="C94" t="s">
+    <row r="105" spans="1:5">
+      <c r="A105" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="C105" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D94" t="s">
+      <c r="D105" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="E94">
-[...16 lines deleted...]
-      <c r="E95">
+      <c r="E105" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E106" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
-[...26 lines deleted...]
-      <c r="D97" t="s">
+    <row r="107" spans="1:5">
+      <c r="A107" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E107" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D108" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="E97">
-[...30 lines deleted...]
-      <c r="D99" t="s">
+      <c r="E108" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E109" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D110" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="E99">
+      <c r="E110" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
-[...46 lines deleted...]
-      <c r="E102">
+    <row r="111" spans="1:5">
+      <c r="A111" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E111" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E112" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E113" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>