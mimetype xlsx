--- v0 (2026-05-23)
+++ v1 (2026-07-19)
@@ -12,202 +12,196 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV040826</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Billy, T., Hastings, R., Lorenzo, S., ... Walkup, J. T. (2014). A randomized controlled trial of a paraprofessional-delivered, home-visiting intervention: Three-year outcomes for American Indian teen mothers and their children. Manuscript under review.</t>
   </si>
   <si>
     <t>Family Spirit®</t>
   </si>
   <si>
     <t>Moderate</t>
   </si>
   <si>
     <t>WWHV029496</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Compton, S., Carter, A., Hastings, R., Billy, T., CohoMescal, V., Lorenzo, S., &amp; Walkup, J. T. (Jan 2013). Effect of a paraprofessional home-visiting intervention on American Indian teen mothers’ and infants’ behavioral risks: A randomized controlled trial. The American Journal of Psychiatry, 170(1), 83-93.</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>WWHV047724</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Goklish, N., Billy, T., Hastings, R., ... Walkup, J. T. (2015). Paraprofessional-delivered home-visiting intervention for American Indian teen mothers and children: 3-Year outcomes from a randomized controlled trial. American Journal of Psychiatry, 172(2), 154-162.</t>
   </si>
   <si>
     <t>WWHV003768</t>
   </si>
   <si>
     <t>Barlow, A., Varipatis-Baker, E., Speakman, K., Ginsburg, G., Friberg, I., Goklish, N., Cowboy, B., Fields, P., Hastings, R., Pan, William., Reid, R., Santosham, M., Walkup, J. (2006). Home-visiting intervention to improve child care among American Indian adolescent mothers: A randomized trial. Archives of Pediatrics &amp; Adolescent Medicine, 160(11), 1101-1107.</t>
   </si>
   <si>
-    <t>Low</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV016712</t>
   </si>
   <si>
     <t>Barth, M. C., &amp; Sherlock, C. H. (2003). The diffusion of a pediatric care innovation in a large urban nonprofit health care system. Nonprofit Management and Leadership, 14(1), 93-106.</t>
   </si>
   <si>
-    <t>Healthy Steps (National Evaluation 1996 Protocol)</t>
+    <t>WWHV026487</t>
+  </si>
+  <si>
+    <t>Bauer, S. C., Smith, P. J., Chien,  A. T., Berry, A. D., &amp; Msall, M. E. (2009). Educating pediatric residents  about developmental and social-emotional health. Infants &amp; Young Children, 22(4),  309–320.</t>
+  </si>
+  <si>
+    <t>WWHV095773</t>
+  </si>
+  <si>
+    <t>Billey, T., Kushman, E., Meese, J., Martin, L., Jim, L., Austin-Garrison, M. A., &amp; Allison-Burbank, J. D. (2024). Development of a culturally enhanced caregiver-facilitated language nutrition intervention “+ Language is Medicine” to address developmental delay in Diné (Navajo) toddlers. Frontiers in Public Health, 12. https://doi.org/10.3389/fpubh.2024.1376742</t>
   </si>
   <si>
     <t>Not applicable (NA) - implementation study</t>
   </si>
   <si>
-    <t>WWHV026487</t>
-[...2 lines deleted...]
-    <t>Bauer, S. C., Smith, P. J., Chien,  A. T., Berry, A. D., &amp; Msall, M. E. (2009). Educating pediatric residents  about developmental and social-emotional health. Infants &amp; Young Children, 22(4),  309–320.</t>
+    <t>WWHV016410</t>
+  </si>
+  <si>
+    <t>Bishai, D., Trevitt, J. L., Zhang, Y., McKenzie, L. B., Leventhal, T., Gielen, A. C., &amp; Guyer, B. (2008). Risk factors for unintentional injuries in children: Are grandparents protective? Pediatrics, 122(5), e980–e987.</t>
+  </si>
+  <si>
+    <t>WWHV016219</t>
+  </si>
+  <si>
+    <t>Caughy, M. O., Huang, K., Miller, T., &amp; Genevro, J. L. (2004). The effects of Healthy Steps for Young Children Program: Results from observations of parenting and child development. Early Childhood Research Quarterly, 19(4), 611–630.</t>
+  </si>
+  <si>
+    <t>WWHV016711</t>
+  </si>
+  <si>
+    <t>Caughy, M. O., Miller, T., Genevro, J. L., Huang, K., &amp; Nautiyal, C. (2003). The effects of Healthy Steps on discipline strategies of parents of young children. Journal of Applied Developmental Psychology, 24(5), 517–534.</t>
+  </si>
+  <si>
+    <t>WWHV016205</t>
+  </si>
+  <si>
+    <t>Crowley, A. A., &amp; Magee, T. K. (2003). Integrating Healthy Steps into PNP graduate education. Journal of Pediatric Healthcare, 17(5), 232–239.</t>
+  </si>
+  <si>
+    <t>WWHV016715</t>
+  </si>
+  <si>
+    <t>Guyer, B., Barth, M., Bishai, D., Caughy, M., Clark, B., Burkom, D., Tang, C. (2003). The Healthy Steps for Young Children Program National Evaluation. Baltimore: Women’s and Children’s Health Policy Center, Department of Population and Family Health Sciences, Johns Hopkins Bloomberg School of Public Health.</t>
+  </si>
+  <si>
+    <t>WWHV011592</t>
+  </si>
+  <si>
+    <t>Guyer, B., Hughart, N., Strobino, D., Jones, A., &amp; Scharfstein, D. (2000). Assessing the impact of pediatric-based developmental services on infants, families, and clinicians: Challenges to evaluating the Healthy Steps program. Pediatrics, 105(3), E33.</t>
+  </si>
+  <si>
+    <t>WWHV016211</t>
+  </si>
+  <si>
+    <t>Halfon, N., &amp; Inkelas, M. (2003). Optimizing the health and development of children. JAMA: The Journal of the American Medical Association, 290(23), 3136–3138.</t>
+  </si>
+  <si>
+    <t>WWHV075668</t>
+  </si>
+  <si>
+    <t>Haroz, E. E., Ingalls, A., Kee, C., Goklish, N., Neault, N., Begay, M., &amp; Barlow, A. (2019). Informing precision home visiting: Identifying meaningful subgroups of families who benefit most from Family Spirit. Prevention Science : The Official Journal of the Society for Prevention Research, 8, 1244-1254. https://doi.org/10.1007/s11121-019-01039-9</t>
+  </si>
+  <si>
+    <t>WWHV086258</t>
+  </si>
+  <si>
+    <t>Haroz, E. E., Ingalls, A., Wadlin, J., Kee, C., Begay, M., Neault, N., &amp; Barlow, A. (2020). Utilizing broad-based partnerships to design a precision approach to implementing evidence-based home visiting. Journal of Community Psychology, 48(4), 1100-1113. https://doi.org/10.1002%2Fjcop.22281</t>
+  </si>
+  <si>
+    <t>WWHV016198</t>
+  </si>
+  <si>
+    <t>Huebner, C. E., Barlow, W. E., Tyll, L. T., Johnston, B. D., &amp; Thompson, R. S. (2004). Expanding developmental and behavioral services for newborns in primary care: Program design, delivery, and evaluation framework. American Journal of Preventive Medicine, 26(4), 344–355.</t>
+  </si>
+  <si>
+    <t>WWHV004004</t>
+  </si>
+  <si>
+    <t>Huebner, C. E., Tyll, L., Luallen, J., Johnston, B. D., &amp; Thompson, R. S. (2001). PrePare: A program of enhanced prenatal services within health-maintenance organization settings. Health Education Research, 16(1), 71–80.</t>
+  </si>
+  <si>
+    <t>WWHV090807</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Martin, L., Team, P. F. S. S., West, A. L., Neault, N., &amp; Haroz, E. E. (2021). Precision Family Spirit: A pilot randomized implementation trial of a precision home visiting approach with families in Michigan-trial rationale and study protocol. Pilot &amp; Feasibility Studies, 7(1), 1-11. https://doi.org/10.1186/s40814-020-00753-4</t>
   </si>
   <si>
     <t>Does not pass screens</t>
   </si>
   <si>
-    <t>WWHV095773</t>
-[...76 lines deleted...]
-  <si>
     <t>WWHV094974</t>
   </si>
   <si>
     <t>Ingalls, A., Rebman, P., Martin, L., Kushman, E., Leonard, A., Cisler, A., Gschwind, I., Brayak, A., Amsler, A.M., &amp; Haroz, E. E. (2022). Towards precision home visiting: Results at six months postpartum from a randomized pilot implementation trial to assess the feasibility of a precision approach to Family Spirit. BMC Pregnancy and Childbirth, 22(1), 725. https://doi.org/10.1186/s12884-022-05057-4</t>
   </si>
   <si>
     <t>WWHV074886</t>
   </si>
   <si>
     <t>Ingalls, A., Rosenstock, S., Foy Cuddy, R., Neault, N., Yessilth, S., Goklish, N., Nelson, L., Reid, R., &amp; Barlow, A. (2019). Family Spirit Nurture (FSN)—a randomized controlled trial to prevent early childhood obesity in American Indian populations: Trial rationale and study protocol. BMC Obesity, 6(1), 18. https://doi.org/10.1186/s40608-019-0233-9</t>
   </si>
   <si>
     <t>WWHV003737</t>
   </si>
   <si>
     <t>Johnston,  B. D., Huebner, C. E., Anderson, M. L., Tyll, L. T., &amp; Thompson, R. S.  (2006). Healthy Steps in an integrated delivery system: Child and parent  outcomes at 30 months. Archives of  Pediatrics &amp; Adolescent Medicine, 160(8), 793–800.</t>
   </si>
   <si>
     <t>WWHV016714</t>
   </si>
   <si>
     <t>Johnston,  B. D., Huebner, C. E., Tyll, L. T., Barlow, W. E., &amp; Thompson, R. S.  (2004). Expanding developmental and behavioral services for newborns in primary  care: Effects on parental well-being, practice, and satisfaction. American Journal of Preventative Medicine,  26(4), 356–366.</t>
   </si>
   <si>
     <t>WWHV016710</t>
@@ -294,53 +288,50 @@
     <t>Minkovitz, C. S., Strobino, D., Mistry, K. B., Scharfstein, D. O., Grason, H., Hou, W., Guyer, B. (2007). Healthy Steps for Young Children: Sustained results at 5.5 years. Pediatrics, 120(3), 658–668.</t>
   </si>
   <si>
     <t>WWHV016206</t>
   </si>
   <si>
     <t>Minkovitz, C. S., Strobino, D., Scharfstein, D., Hou, W., Miller, T., Mistry, K. B., et al. (2005). Maternal depressive symptoms and children's receipt of health care in the first 3 years of life. Pediatrics, 115(2), 306–314. doi:10.1542/peds.2004-0341</t>
   </si>
   <si>
     <t>WWHV016195</t>
   </si>
   <si>
     <t>Mistry, K. B., Minkovitz, C. S., Strobino, D. M., &amp; Borzekowski, D. L. G. (2007). Children's television exposure and behavioral and social outcomes at 5.5 years: Does timing of exposure matter? Pediatrics, 120(4), 762–769. doi:10.1542/peds.2007-3573</t>
   </si>
   <si>
     <t>WWHV095923</t>
   </si>
   <si>
     <t>Moyer, N., Wesner, C., Sarche, M., Chavis, Gachupin, A. E., Nadler, A., Svoboda, E., Asdigian, N., Geary, E., Around Him, D., Dunn, C., &amp; Whitesell, N. (2024). Braiding Research Approaches to understand home visiting in Indigenous communities (OPRE Report No. 2024-366). Office of Planning, Research, and Evaluation; Administration for Children and Families; U.S. Department of Health and Human Services.</t>
   </si>
   <si>
     <t>WWHV035854</t>
   </si>
   <si>
     <t>Mullany, B., Barlow, A., Neault, N., Billy, T., Jones, T., Tortice, I., Lorenzo, S., Powers, J., Lake, K., Reid, R., &amp; Walkup, J. (2012). The Family Spirit trial for American Indian teen mothers and their children: CBPR rationale, design, methods and baseline characteristics. Society of Prevention Research, 13, 504-518.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Not applicable (NA) - additional source</t>
   </si>
   <si>
     <t>WWHV095924</t>
   </si>
   <si>
     <t>Nadler, A. T., Chavis, E., &amp; Atukpawu-Tipton, G. (2024). Indigenous food sovereignty in tribal home visiting. National Home Visiting Resource Center Innovation Roundup Brief. James Bell Associates. https://nhvrc.org/brief/indigenous-food-sovereignty-tribal-home-visitin…</t>
   </si>
   <si>
     <t>WWHV095925</t>
   </si>
   <si>
     <t>National Academies of Sciences, Engineering, and Medicine. (2023). Complementary Feeding Interventions for Infants and Young Children Under Age 2: Scoping of Promising Interventions to Implement at the Community or State Level. Washington, DC: The National Academies Press. https://doi.org/10.17226/27239</t>
   </si>
   <si>
     <t>WWHV016216</t>
   </si>
   <si>
     <t>Nelson, E., Citarelli, M., Cook, D., &amp; Shaw, P. (2003). Reshaping health care delivery for adolescent parents: Healthy steps and telemedicine. Telemedicine Journal and e-Health, 9(4), 387–392.</t>
   </si>
   <si>
     <t>WWHV095928</t>
   </si>
   <si>
     <t>Nelson, L., Mata Lopez, L., Archuleta, S., Skavenski Van Wyk, S., Kushman, E., Martin, L., Mitchell, K., Leffler, E., Wewie, T., Kemp, C., Cuddy, R., Haroz, E.E. (2025). Testing the effectiveness of Family Spirit Strengths (FSS) – a culturally informed intervention designed to prevent mental health and substance misuse for Indigenous families through home visiting. Center for Open Science, https://doi.org/10.31235/osf.io/xv7hz_v1</t>
   </si>
@@ -425,52 +416,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -737,1044 +731,875 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="511.875" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="58.843" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="D2" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
+      <c r="E2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D3" t="s">
+      <c r="D3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E3">
+      <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C4" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D4" t="s">
+      <c r="D4" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E4">
+      <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C5" t="s">
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C8" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D5" t="s">
-[...27 lines deleted...]
-      <c r="B7" t="s">
+      <c r="D8" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C7" t="s">
-[...2 lines deleted...]
-      <c r="D7" t="s">
+      <c r="E8" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E7">
-[...4 lines deleted...]
-      <c r="A8" t="s">
+      <c r="B9" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C8" t="s">
+      <c r="B10" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C20" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D8" t="s">
-[...2 lines deleted...]
-      <c r="E8">
+      <c r="D20" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E20" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E21" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="9" spans="1:5">
-[...26 lines deleted...]
-      <c r="D10" t="s">
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E22" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E28" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C33" s="1"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E34" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C35" s="1"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C38" s="1"/>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C39" s="1"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C40" s="1"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E41" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E43" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E44" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C45" s="1"/>
+      <c r="D45" s="1"/>
+      <c r="E45" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E46" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="C47" s="1"/>
+      <c r="D47" s="1"/>
+      <c r="E47" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C48" s="1"/>
+      <c r="D48" s="1"/>
+      <c r="E48" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E50" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="C51" s="1"/>
+      <c r="D51" s="1"/>
+      <c r="E51" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C52" s="1"/>
+      <c r="D52" s="1"/>
+      <c r="E52" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="C53" s="1"/>
+      <c r="D53" s="1"/>
+      <c r="E53" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D54" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E10">
-[...721 lines deleted...]
-      <c r="B53" t="s">
+      <c r="E54" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="C53" t="s">
-[...10 lines deleted...]
-      <c r="A54" t="s">
+      <c r="B55" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C55" s="1"/>
+      <c r="D55" s="1"/>
+      <c r="E55" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="C54" t="s">
-[...10 lines deleted...]
-      <c r="A55" t="s">
+      <c r="B56" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C56" s="1"/>
+      <c r="D56" s="1"/>
+      <c r="E56" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="C55" t="s">
-[...10 lines deleted...]
-      <c r="A56" t="s">
+      <c r="B57" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="B56" t="s">
-[...25 lines deleted...]
-      <c r="E57">
+      <c r="C57" s="1"/>
+      <c r="D57" s="1"/>
+      <c r="E57" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>