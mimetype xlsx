--- v0 (2026-05-23)
+++ v1 (2026-07-18)
@@ -12,476 +12,464 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="268">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="264">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV090248</t>
   </si>
   <si>
     <t>Abdulaziz, N. A. (2022). The impact of Texas HIPPY on school readiness and academic achievement: Optimal full propensity score analysis approach. Early Childhood Education Journal, 50(6), 925-935.</t>
   </si>
   <si>
-    <t>Home Instruction for Parents of Preschool Youngsters (HIPPY)®</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV014612</t>
   </si>
   <si>
     <t>Baker, A. J. L., &amp; Piotrkowski, C. S. (1993). The  effects of participation in HIPPY on children’s classroom adaptation: Teacher  ratings. New York: National Council of Jewish Women, Center for the Child.</t>
   </si>
   <si>
+    <t>WWHV014613</t>
+  </si>
+  <si>
+    <t>Baker, A. J. L., &amp; Piotrkowski, C. S. (1996). Parents and children through the school years: The effects of the home instruction program for preschool youngsters. New York: National Council of Jewish Women, Center for the Child.</t>
+  </si>
+  <si>
+    <t>WWHV014611</t>
+  </si>
+  <si>
+    <t>Baker, A. J. L., Piotrkowski, C. S., &amp; Brooks-Gunn, J. (1998). The effects of the Home Instruction Program for Preschool  Youngsters on children’s school performance at the end of the program and one year later. Early Childhood Research Quarterly, 13(4), 571–586.</t>
+  </si>
+  <si>
+    <t>WWHV006096</t>
+  </si>
+  <si>
+    <t>Baker, A. J. L., Piotrkowski, C. S., &amp; Brooks-Gunn, J. (1999). The Home Instruction Program for Preschool Youngsters (HIPPY). Future of Children, 9(1), 116–133</t>
+  </si>
+  <si>
+    <t>WWHV081571</t>
+  </si>
+  <si>
+    <t>Baker, A. J. L., Piotrkowski, C. S., Brooks-Gunn, J. (2003). Program effectiveness and parent involvement in HIPPY (Study 3, NY/AR/MI sample). In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 8).The Hebrew University Magnes Press.</t>
+  </si>
+  <si>
+    <t>WWHV081570</t>
+  </si>
+  <si>
+    <t>Baker, A. J. L., Piotrkowski, C. S., Brooks-Gunn, J. (2003). Program effectiveness and parent involvement in HIPPY (Study 2, AR sample, cohort 1). In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 8).The Hebrew University Magnes Press.</t>
+  </si>
+  <si>
+    <t>WWHV081554</t>
+  </si>
+  <si>
+    <t>Baker, A. J. L., Piotrkowski, C. S., &amp; Brooks-Gunn, J. (2003). Program effectiveness and parent involvement in HIPPY (Study 1, NY sample, cohort 1). In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 8).The Hebrew University Magnes Press.</t>
+  </si>
+  <si>
+    <t>WWHV081572</t>
+  </si>
+  <si>
+    <t>Baker, A. J. L., Piotrkowski, C. S., &amp; Brooks-Gunn, J. (2003). Program effectiveness and parent involvement in HIPPY (Study 1, NY sample, cohort 2). In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 8).The Hebrew University Magnes Press.</t>
+  </si>
+  <si>
+    <t>WWHV081573</t>
+  </si>
+  <si>
+    <t>Baker, A. J. L., Piotrkowski, C. S., Brooks-Gunn, J. (2003). Program effectiveness and parent involvement in HIPPY (Study 2, AR sample, cohort 2). In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 8).The Hebrew University Magnes Press.</t>
+  </si>
+  <si>
+    <t>WWHV080507</t>
+  </si>
+  <si>
+    <t>Baker, A. J. L., &amp; Roth, J. L. (1997). Predictors of parent involvement in an early intervention program: Comparing sites, cohorts, and type of involvement. Applied Behavioral Science Review, 5(2), 199–217. https://doi.org/10.1016/S1068-8595(97)80015-3</t>
+  </si>
+  <si>
+    <t>WWHV004376</t>
+  </si>
+  <si>
+    <t>Barhava-Monteith, G., Harre, N.,  &amp; Field, J. (1999). A promising start: An evaluation of the HIPPY program  in New Zealand. Early Child Development  and Care, 159, 145–157.</t>
+  </si>
+  <si>
+    <t>WWHV016133</t>
+  </si>
+  <si>
+    <t>Barhava-Monteith, G., Harre, N.,  &amp; Field, J. (2003). An evaluation of a HIPPY early intervention program:  Can parents benefit too? In M. Westheimer (Ed.), Parents making a difference: International research on the Home  Instruction for Parents of Preschool Youngsters (HIPPY) program (pp. 193-206). Jerusalem, Israel: Hebrew University  Magnes Press.</t>
+  </si>
+  <si>
+    <t>WWHV081553</t>
+  </si>
+  <si>
+    <t>BarHava-Monteith, G., Harre, N., &amp; Field, J. (2003). A promising start: An evaluation of the HIPPY program in New Zealand (Study 1). In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 5).The Hebrew University Magnes Press.</t>
+  </si>
+  <si>
+    <t>WWHV081568</t>
+  </si>
+  <si>
+    <t>BarHava-Monteith, G., Harre, N., &amp; Field, J. (2003). A promising start: An evaluation of the HIPPY program in New Zealand (Study 2). In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 5).The Hebrew University Magnes Press.</t>
+  </si>
+  <si>
+    <t>WWHV081569</t>
+  </si>
+  <si>
+    <t>BarHava-Monteith, G., Harre, N., &amp; Field, J. (2003). A promising start: An evaluation of the HIPPY program in New Zealand (Study 3). In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 5).The Hebrew University Magnes Press.</t>
+  </si>
+  <si>
+    <t>WWHV081560</t>
+  </si>
+  <si>
+    <t>BarHava-Monteith, G., Harre, N., &amp; Field, J. (2003). An evaluation of a HIPPY early intervention program: Can parents benefit too? In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 5).The Hebrew University Magnes Press.</t>
+  </si>
+  <si>
+    <t>WWHV040826</t>
+  </si>
+  <si>
+    <t>Barlow, A., Mullany, B., Neault, N., Billy, T., Hastings, R., Lorenzo, S., ... Walkup, J. T. (2014). A randomized controlled trial of a paraprofessional-delivered, home-visiting intervention: Three-year outcomes for American Indian teen mothers and their children. Manuscript under review.</t>
+  </si>
+  <si>
+    <t>Family Spirit®</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
+    <t>WWHV029496</t>
+  </si>
+  <si>
+    <t>Barlow, A., Mullany, B., Neault, N., Compton, S., Carter, A., Hastings, R., Billy, T., CohoMescal, V., Lorenzo, S., &amp; Walkup, J. T. (Jan 2013). Effect of a paraprofessional home-visiting intervention on American Indian teen mothers’ and infants’ behavioral risks: A randomized controlled trial. The American Journal of Psychiatry, 170(1), 83-93.</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>WWHV047724</t>
+  </si>
+  <si>
+    <t>Barlow, A., Mullany, B., Neault, N., Goklish, N., Billy, T., Hastings, R., ... Walkup, J. T. (2015). Paraprofessional-delivered home-visiting intervention for American Indian teen mothers and children: 3-Year outcomes from a randomized controlled trial. American Journal of Psychiatry, 172(2), 154-162.</t>
+  </si>
+  <si>
+    <t>WWHV003768</t>
+  </si>
+  <si>
+    <t>Barlow, A., Varipatis-Baker, E., Speakman, K., Ginsburg, G., Friberg, I., Goklish, N., Cowboy, B., Fields, P., Hastings, R., Pan, William., Reid, R., Santosham, M., Walkup, J. (2006). Home-visiting intervention to improve child care among American Indian adolescent mothers: A randomized trial. Archives of Pediatrics &amp; Adolescent Medicine, 160(11), 1101-1107.</t>
+  </si>
+  <si>
+    <t>WWHV080469</t>
+  </si>
+  <si>
+    <t>Barnett, T., Roost, F. D., &amp; McEachran, J. (2012). Evaluating the effectiveness of the Home Interaction Program for Parents and Youngsters (HIPPY). Family Matters, 91, 27–37.</t>
+  </si>
+  <si>
+    <t>WWHV016084</t>
+  </si>
+  <si>
+    <t>Beatch, M. (2006).  Taking ownership: The implementation of a non-Aboriginal early education program for on-reserve children. Unpublished master’s thesis, Simon Fraser University,  Burnaby, B.C. Canada.</t>
+  </si>
+  <si>
+    <t>WWHV080681</t>
+  </si>
+  <si>
+    <t>Beatch, M., &amp; Le Mare, L. (2007). Taking ownership: The implementation of a non-Aboriginal early education programme for on-reserve children. Australian Journal of Indigenous Education, 36, 77–87.</t>
+  </si>
+  <si>
+    <t>WWHV095773</t>
+  </si>
+  <si>
+    <t>Billey, T., Kushman, E., Meese, J., Martin, L., Jim, L., Austin-Garrison, M. A., &amp; Allison-Burbank, J. D. (2024). Development of a culturally enhanced caregiver-facilitated language nutrition intervention “+ Language is Medicine” to address developmental delay in Diné (Navajo) toddlers. Frontiers in Public Health, 12. https://doi.org/10.3389/fpubh.2024.1376742</t>
+  </si>
+  <si>
+    <t>Not applicable (NA) - implementation study</t>
+  </si>
+  <si>
+    <t>WWHV014200</t>
+  </si>
+  <si>
+    <t>Black, M., &amp; Powell, D. (2005). Florida HIPPY research brief  6. Tampa, FL: University of South Florida, Louis de la Parte Florida Mental Health Institute, Department of Child &amp; Family Studies.</t>
+  </si>
+  <si>
+    <t>WWHV014201</t>
+  </si>
+  <si>
+    <t>Black, M., &amp; Powell, D. (2005). Florida HIPPY research brief  7. Tampa, FL: University of South Florida, Louis de la Parte Florida Mental Health Institute, Department of Child &amp; Family Studies.</t>
+  </si>
+  <si>
+    <t>WWHV016072</t>
+  </si>
+  <si>
+    <t>Black, M. M., &amp; Powell, D. (2005). Year One HIPPY AmeriCorps evaluation: Parent involvement in literacy activities and children’s receptive vocabulary development. Tampa, FL: University of South Florida, Department of Child and Family Studies.</t>
+  </si>
+  <si>
+    <t>WWHV016075</t>
+  </si>
+  <si>
+    <t>Black, M., &amp; Powell, D. (2006). Year Two HIPPY AmeriCorps evaluation: Children’s receptive vocabulary development, parental involvement in literacy activities for first-year parents, and additional benefits for second-year HIPPY parents. Tampa, FL: University of South Florida, Department of Child and Family Studies.</t>
+  </si>
+  <si>
+    <t>WWHV016076</t>
+  </si>
+  <si>
+    <t>Black, M., &amp; Powell, D. (2007). Year Three HIPPY AmeriCorps evaluation: Children’s receptive vocabulary development, parental involvement in literacy activities for first-year parents, and additional benefits for second-year HIPPY parents. Tampa, FL: University of South Florida, Department of Child and Family Studies.</t>
+  </si>
+  <si>
+    <t>WWHV006104</t>
+  </si>
+  <si>
+    <t>Bradley, R. H., &amp; Gilkey, B.  (2002). The impact of the Home Instructional Program for Preschool Youngsters  (HIPPY) on school performance in 3rd and 6th grades. Early Education and Development, 13(3), 301–311.</t>
+  </si>
+  <si>
+    <t>WWHV081552</t>
+  </si>
+  <si>
+    <t>Bradley, R. H., &amp; Gilkey, B. (2003). The impact of HIPPY on school performance in third and sixth grades. In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 4).The Hebrew University Magnes Press.</t>
+  </si>
+  <si>
+    <t>WWHV081567</t>
+  </si>
+  <si>
+    <t>Bredekamp, S. (2003). Principles of child development, learning, and partnerships: Where does the HIPPY program fit? In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 2).The Hebrew University Magnes Press.</t>
+  </si>
+  <si>
+    <t>WWHV016081</t>
+  </si>
+  <si>
+    <t>O’Brien, T. (2007). Colorado HIPPY evaluation: Early childhood home observation for the measurement of the environment. Denver, CO: University of Colorado at Denver, Center for Educational Policy Analysis.</t>
+  </si>
+  <si>
+    <t>WWHV016066</t>
+  </si>
+  <si>
+    <t>O’Brien, T., Garnett, D., &amp; Proctor, K. (2003). Five-year study of the impact of HIPPY in Alamosa, Colorado. Denver, CO: University of Colorado at Denver, Center for Human Investment Policy.</t>
+  </si>
+  <si>
+    <t>WWHV080448</t>
+  </si>
+  <si>
+    <t>Britt, D. W. (1998). Beyond elaborating the obvious: Context-dependent parental-involvement scenarios in a preschool program. Applied Behavioral Science Review, 6(2), 179–197. https://doi.org/10.1016/S1068-8595(99)80012-9</t>
+  </si>
+  <si>
+    <t>WWHV016134</t>
+  </si>
+  <si>
+    <t>Britt, D. W. (1998). Reaching out  and making a difference: The context of meaning in a home-based preschool  program. Journal  of Community Psychology, 26(2), 103.</t>
+  </si>
+  <si>
+    <t>WWHV081561</t>
+  </si>
+  <si>
+    <t>Britt, D. W. (2003). Reaching out and making a difference: The context of meaning in a home-based preschool program. In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 13).The Hebrew University Magnes Press.</t>
+  </si>
+  <si>
+    <t>WWHV080699</t>
+  </si>
+  <si>
+    <t>Brown, A. L. (2008). Children of teenage mothers: School readiness outcomes and predictors of school success (Publication No. 304554438) [Doctoral dissertation, University of North Texas]. ProQuest Dissertations and Theses.</t>
+  </si>
+  <si>
+    <t>WWHV034790</t>
+  </si>
+  <si>
+    <t>Brown, A. L. (2009). Children of teenage mothers: School readiness outcomes and predictors of school success. Dissertation Abstracts International Section A: Humanities and Social Sciences, 70(4-A), 1160.</t>
+  </si>
+  <si>
+    <t>WWHV049526</t>
+  </si>
+  <si>
+    <t>Brown, A. L. (2015). The impact of early intervention on the school readiness of children born to teenage mothers. Journal of Early Childhood Research, 13(2), 181–195. https://doi.org/10.1177/1476718X13479048</t>
+  </si>
+  <si>
+    <t>WWHV029487</t>
+  </si>
+  <si>
+    <t>Brown, A. Evaluating the efficacy of Children’s participating HIPPY in Head Start centers. Unpublished Manuscript.</t>
+  </si>
+  <si>
+    <t>WWHV094848</t>
+  </si>
+  <si>
+    <t>Brown, A. L., &amp; Jain, P. (2022). Satisfaction of Latina Mothers with Supports Received during HIPPY Program Participation. School Community Journal, 32(2), 273-294.</t>
+  </si>
+  <si>
+    <t>WWHV044320</t>
+  </si>
+  <si>
+    <t>Brown, A. L., &amp; Lee, J. (2014). School performance in elementary, middle, and high school: A comparison of children based on HIPPY participation during the preschool years. School Community Journal, 24(2), 83–106.</t>
+  </si>
+  <si>
+    <t>WWHV060331</t>
+  </si>
+  <si>
+    <t>Brown, A. L., &amp; Lee, J. (2017). Evaluating the efficacy of children participating in Home Instruction for Parents of Preschool Youngsters and Head Start. Journal of Early Childhood Research, 15(1), 61–72. https://doi.org/10.1177/1476718X15577006</t>
+  </si>
+  <si>
+    <t>WWHV080702</t>
+  </si>
+  <si>
+    <t>Cates, K. K. (1995). Early intervention of at-risk children: Effects on academic performance (Publication No. 304169333) [Doctoral dissertation, University of Arkansas]. ProQuest Dissertations and Theses.</t>
+  </si>
+  <si>
+    <t>WWHV094849</t>
+  </si>
+  <si>
+    <t>Connolly, J., &amp; Mallett, S. (2020). Changing children’s trajectories: results of the HIPPY Longitudinal Study. Brotherhood of St Laurence.</t>
+  </si>
+  <si>
+    <t>WWHV016135</t>
+  </si>
+  <si>
+    <t>Dean, S., Leung, C., Gilley, T., &amp; Grady, J. (2003). HIPPY implementation and research in Australia: Progress and prospect. In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (pp. 305-321). Jerusalem, Israel: Hebrew University Magnes Press.</t>
+  </si>
+  <si>
+    <t>WWHV081566</t>
+  </si>
+  <si>
+    <t>Dean, S., Leung, C., Gilley, T., &amp; Grady, J. (2003). HIPPY implementation and research in Australia: Progress and prospect. In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 18).The Hebrew University Magnes Press.</t>
+  </si>
+  <si>
+    <t>WWHV081564</t>
+  </si>
+  <si>
+    <t>Deuel, L.-L. S., Lindsey, M., &amp; Rampersad, D. (2003). The Florida HIPPY recipe for research. In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 16).The Hebrew University Magnes Press.</t>
+  </si>
+  <si>
+    <t>WWHV080579</t>
+  </si>
+  <si>
+    <t>Doyle, M. E. (2005). HIPPY: Home Instruction for Parents of Preschool Youngsters program. New England Reading Association Journal, 41(2), 28–29.</t>
+  </si>
+  <si>
+    <t>WWHV034248</t>
+  </si>
+  <si>
+    <t>Flores, M. J. Marital conflict and marital satisfaction among latina mothers: A comparison of participants in an early intervention program and non-participants. (AAI1463554 , 2488. MSTAR_60334079; 201009729)</t>
+  </si>
+  <si>
+    <t>WWHV087670</t>
+  </si>
+  <si>
+    <t>Forte, S. (2019). Examination of an intergenerational literacy curriculum for parents and children in Liberia: A case study [Doctoral dissertation, Cabrini University].</t>
+  </si>
+  <si>
+    <t>WWHV016069</t>
+  </si>
+  <si>
+    <t>Garcia, M. (2006). The impact of HIPPY on reading, math  and language achievement of Hispanic English language learners. Unpublished doctoral dissertation, University of North  Texas, Denton.</t>
+  </si>
+  <si>
+    <t>WWHV016086</t>
+  </si>
+  <si>
+    <t>Geib, V. (2009). Niedrigschwellige Familienbildungsprogramme für Familien mit igrationshintergrund: Ein Überblick über innovative Angebote der Elternbildung und frühkindlichen Förderung mit einer empirischen Analyse des Hausbesuchsprogramms HIPPY [Low-threshold family programs for families with migration background: An overview of innovative offers for parental education and early childhood support including an empirical analysis of the home education program HIPPY]. Unpublished doctoral dissertation, Wuerzburg-Schweinfurt University of Applied Sciences, Germany.</t>
+  </si>
+  <si>
+    <t>WWHV016071</t>
+  </si>
+  <si>
+    <t>Godfrey, C. (2006). Responses to an early childhood educational intervention with disadvantaged families: An exploratory study. Unpublished doctoral dissertation.  University of Victoria, Australia.</t>
+  </si>
+  <si>
+    <t>WWHV081557</t>
+  </si>
+  <si>
+    <t>Gumpel, T. (2003). The use of item response theory to develop a measure of first grade readiness. In M. Westheimer (Eds.), Parents making a difference: International research on the home instruction for parents of preschool youngsters (HIPPY) program. The Hebrew University Magnes Press.</t>
+  </si>
+  <si>
+    <t>WWHV075668</t>
+  </si>
+  <si>
+    <t>Haroz, E. E., Ingalls, A., Kee, C., Goklish, N., Neault, N., Begay, M., &amp; Barlow, A. (2019). Informing precision home visiting: Identifying meaningful subgroups of families who benefit most from Family Spirit. Prevention Science : The Official Journal of the Society for Prevention Research, 8, 1244-1254. https://doi.org/10.1007/s11121-019-01039-9</t>
+  </si>
+  <si>
+    <t>WWHV086258</t>
+  </si>
+  <si>
+    <t>Haroz, E. E., Ingalls, A., Wadlin, J., Kee, C., Begay, M., Neault, N., &amp; Barlow, A. (2020). Utilizing broad-based partnerships to design a precision approach to implementing evidence-based home visiting. Journal of Community Psychology, 48(4), 1100-1113. https://doi.org/10.1002%2Fjcop.22281</t>
+  </si>
+  <si>
+    <t>WWHV016070</t>
+  </si>
+  <si>
+    <t>Haviland, M., Orr, L., &amp; Longbottom, S. (2004). HIPPY La Perouse: An evaluation report.  LaPerouse, Australia.</t>
+  </si>
+  <si>
+    <t>WWHV094834</t>
+  </si>
+  <si>
+    <t>Holmes, V. R. (2019). Supporting school readiness through Home Instruction for Parents of Preschool Youngsters (HIPPY) and the Texas Maternal, Infant and Early Childhood Home Visiting (MIECHV) Programs in HISD, 2018-2019 (Research Educational Program Report). Houston Independent School District.</t>
+  </si>
+  <si>
+    <t>WWHV093926</t>
+  </si>
+  <si>
+    <t>Holmes, V. R. (2020). Improving school readiness during the coronavirus pandemic through Home Instruction for Parents of Preschool Youngsters (HIPPY) and the Department of Family and Protective Services Texas Home Visiting Grant, 2019-2020 (Research Educational Program Report). Houston Independent School District.</t>
+  </si>
+  <si>
+    <t>WWHV094835</t>
+  </si>
+  <si>
+    <t>Holmes, V. R. (2021). Investigating current performance trends and academic persistence from prekindergarten to first grade of HISD HIPPY Students, 2020-2021 (Research Educational Program Report). Houston Independent School District.</t>
+  </si>
+  <si>
+    <t>WWHV090807</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Martin, L., Team, P. F. S. S., West, A. L., Neault, N., &amp; Haroz, E. E. (2021). Precision Family Spirit: A pilot randomized implementation trial of a precision home visiting approach with families in Michigan-trial rationale and study protocol. Pilot &amp; Feasibility Studies, 7(1), 1-11. https://doi.org/10.1186/s40814-020-00753-4</t>
+  </si>
+  <si>
     <t>Does not pass screens</t>
-  </si>
-[...388 lines deleted...]
-    <t>Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Martin, L., Team, P. F. S. S., West, A. L., Neault, N., &amp; Haroz, E. E. (2021). Precision Family Spirit: A pilot randomized implementation trial of a precision home visiting approach with families in Michigan-trial rationale and study protocol. Pilot &amp; Feasibility Studies, 7(1), 1-11. https://doi.org/10.1186/s40814-020-00753-4</t>
   </si>
   <si>
     <t>WWHV094974</t>
   </si>
   <si>
     <t>Ingalls, A., Rebman, P., Martin, L., Kushman, E., Leonard, A., Cisler, A., Gschwind, I., Brayak, A., Amsler, A.M., &amp; Haroz, E. E. (2022). Towards precision home visiting: Results at six months postpartum from a randomized pilot implementation trial to assess the feasibility of a precision approach to Family Spirit. BMC Pregnancy and Childbirth, 22(1), 725. https://doi.org/10.1186/s12884-022-05057-4</t>
   </si>
   <si>
     <t>WWHV074886</t>
   </si>
   <si>
     <t>Ingalls, A., Rosenstock, S., Foy Cuddy, R., Neault, N., Yessilth, S., Goklish, N., Nelson, L., Reid, R., &amp; Barlow, A. (2019). Family Spirit Nurture (FSN)—a randomized controlled trial to prevent early childhood obesity in American Indian populations: Trial rationale and study protocol. BMC Obesity, 6(1), 18. https://doi.org/10.1186/s40608-019-0233-9</t>
   </si>
   <si>
     <t>WWHV081565</t>
   </si>
   <si>
     <t>Jacobson, A. L. (2003). Evaluating HIPPY in Texas: Process and progress. In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 17).The Hebrew University Magnes Press.</t>
   </si>
   <si>
     <t>WWHV014626</t>
   </si>
   <si>
     <t>Jacobson, A. L., &amp; Ramisetty-Mikler, S. (2000). The HIPPYCORPS initiative: Getting things done. 1999-2000 annual program evaluation report. Dallas, TX: Texas HIPPY Center, System Center at Dallas, Texas.</t>
   </si>
@@ -854,52 +842,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1166,2251 +1157,1798 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E128"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E128"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="672.264" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="72.982" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="E21" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
-[...224 lines deleted...]
-      <c r="B16" t="s">
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C26" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="C16" t="s">
-[...10 lines deleted...]
-      <c r="A17" t="s">
+      <c r="D26" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E26" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C33" s="1"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C34" s="1"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C35" s="1"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C38" s="1"/>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C39" s="1"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C40" s="1"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C41" s="1"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C43" s="1"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C44" s="1"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C45" s="1"/>
+      <c r="D45" s="1"/>
+      <c r="E45" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C46" s="1"/>
+      <c r="D46" s="1"/>
+      <c r="E46" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C47" s="1"/>
+      <c r="D47" s="1"/>
+      <c r="E47" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C48" s="1"/>
+      <c r="D48" s="1"/>
+      <c r="E48" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C49" s="1"/>
+      <c r="D49" s="1"/>
+      <c r="E49" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C50" s="1"/>
+      <c r="D50" s="1"/>
+      <c r="E50" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C51" s="1"/>
+      <c r="D51" s="1"/>
+      <c r="E51" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C52" s="1"/>
+      <c r="D52" s="1"/>
+      <c r="E52" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C53" s="1"/>
+      <c r="D53" s="1"/>
+      <c r="E53" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C54" s="1"/>
+      <c r="D54" s="1"/>
+      <c r="E54" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C55" s="1"/>
+      <c r="D55" s="1"/>
+      <c r="E55" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C56" s="1"/>
+      <c r="D56" s="1"/>
+      <c r="E56" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C57" s="1"/>
+      <c r="D57" s="1"/>
+      <c r="E57" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C58" s="1"/>
+      <c r="D58" s="1"/>
+      <c r="E58" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C59" s="1"/>
+      <c r="D59" s="1"/>
+      <c r="E59" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C60" s="1"/>
+      <c r="D60" s="1"/>
+      <c r="E60" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C61" s="1"/>
+      <c r="D61" s="1"/>
+      <c r="E61" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C62" s="1"/>
+      <c r="D62" s="1"/>
+      <c r="E62" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C63" s="1"/>
+      <c r="D63" s="1"/>
+      <c r="E63" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C64" s="1"/>
+      <c r="D64" s="1"/>
+      <c r="E64" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="E65" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="E66" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="E67" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C68" s="1"/>
+      <c r="D68" s="1"/>
+      <c r="E68" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="C69" s="1"/>
+      <c r="D69" s="1"/>
+      <c r="E69" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C70" s="1"/>
+      <c r="D70" s="1"/>
+      <c r="E70" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C71" s="1"/>
+      <c r="D71" s="1"/>
+      <c r="E71" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="C72" s="1"/>
+      <c r="D72" s="1"/>
+      <c r="E72" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="C73" s="1"/>
+      <c r="D73" s="1"/>
+      <c r="E73" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C74" s="1"/>
+      <c r="D74" s="1"/>
+      <c r="E74" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C75" s="1"/>
+      <c r="D75" s="1"/>
+      <c r="E75" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C76" s="1"/>
+      <c r="D76" s="1"/>
+      <c r="E76" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="C77" s="1"/>
+      <c r="D77" s="1"/>
+      <c r="E77" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="C78" s="1"/>
+      <c r="D78" s="1"/>
+      <c r="E78" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="C79" s="1"/>
+      <c r="D79" s="1"/>
+      <c r="E79" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C80" s="1"/>
+      <c r="D80" s="1"/>
+      <c r="E80" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E81" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="C82" s="1"/>
+      <c r="D82" s="1"/>
+      <c r="E82" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="E83" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="E84" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="C85" s="1"/>
+      <c r="D85" s="1"/>
+      <c r="E85" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="E86" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="C87" s="1"/>
+      <c r="D87" s="1"/>
+      <c r="E87" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="C88" s="1"/>
+      <c r="D88" s="1"/>
+      <c r="E88" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="E89" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C90" s="1"/>
+      <c r="D90" s="1"/>
+      <c r="E90" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="E91" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="C92" s="1"/>
+      <c r="D92" s="1"/>
+      <c r="E92" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="C93" s="1"/>
+      <c r="D93" s="1"/>
+      <c r="E93" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="C94" s="1"/>
+      <c r="D94" s="1"/>
+      <c r="E94" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="C95" s="1"/>
+      <c r="D95" s="1"/>
+      <c r="E95" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="C96" s="1"/>
+      <c r="D96" s="1"/>
+      <c r="E96" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C97" s="1"/>
+      <c r="D97" s="1"/>
+      <c r="E97" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C98" s="1"/>
+      <c r="D98" s="1"/>
+      <c r="E98" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C99" s="1"/>
+      <c r="D99" s="1"/>
+      <c r="E99" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="C100" s="1"/>
+      <c r="D100" s="1"/>
+      <c r="E100" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C101" s="1"/>
+      <c r="D101" s="1"/>
+      <c r="E101" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="C102" s="1"/>
+      <c r="D102" s="1"/>
+      <c r="E102" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="C103" s="1"/>
+      <c r="D103" s="1"/>
+      <c r="E103" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="E104" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C105" s="1"/>
+      <c r="D105" s="1"/>
+      <c r="E105" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E106" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="C107" s="1"/>
+      <c r="D107" s="1"/>
+      <c r="E107" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="C108" s="1"/>
+      <c r="D108" s="1"/>
+      <c r="E108" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C109" s="1"/>
+      <c r="D109" s="1"/>
+      <c r="E109" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="C110" s="1"/>
+      <c r="D110" s="1"/>
+      <c r="E110" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="C111" s="1"/>
+      <c r="D111" s="1"/>
+      <c r="E111" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="C112" s="1"/>
+      <c r="D112" s="1"/>
+      <c r="E112" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="C113" s="1"/>
+      <c r="D113" s="1"/>
+      <c r="E113" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="C114" s="1"/>
+      <c r="D114" s="1"/>
+      <c r="E114" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="C115" s="1"/>
+      <c r="D115" s="1"/>
+      <c r="E115" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="C116" s="1"/>
+      <c r="D116" s="1"/>
+      <c r="E116" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="C117" s="1"/>
+      <c r="D117" s="1"/>
+      <c r="E117" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="C118" s="1"/>
+      <c r="D118" s="1"/>
+      <c r="E118" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="C119" s="1"/>
+      <c r="D119" s="1"/>
+      <c r="E119" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="C120" s="1"/>
+      <c r="D120" s="1"/>
+      <c r="E120" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="C121" s="1"/>
+      <c r="D121" s="1"/>
+      <c r="E121" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D122" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B17" t="s">
-[...1764 lines deleted...]
-      <c r="A121" t="s">
+      <c r="E122" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123" s="1" t="s">
         <v>252</v>
       </c>
-      <c r="B121" t="s">
+      <c r="B123" s="1" t="s">
         <v>253</v>
       </c>
-      <c r="C121" t="s">
-[...10 lines deleted...]
-      <c r="A122" t="s">
+      <c r="C123" s="1"/>
+      <c r="D123" s="1"/>
+      <c r="E123" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" s="1" t="s">
         <v>254</v>
       </c>
-      <c r="B122" t="s">
+      <c r="B124" s="1" t="s">
         <v>255</v>
       </c>
-      <c r="C122" t="s">
-[...10 lines deleted...]
-      <c r="A123" t="s">
+      <c r="C124" s="1"/>
+      <c r="D124" s="1"/>
+      <c r="E124" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
+      <c r="A125" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="B123" t="s">
+      <c r="B125" s="1" t="s">
         <v>257</v>
       </c>
-      <c r="C123" t="s">
-[...10 lines deleted...]
-      <c r="A124" t="s">
+      <c r="C125" s="1"/>
+      <c r="D125" s="1"/>
+      <c r="E125" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126" s="1" t="s">
         <v>258</v>
       </c>
-      <c r="B124" t="s">
+      <c r="B126" s="1" t="s">
         <v>259</v>
       </c>
-      <c r="C124" t="s">
-[...10 lines deleted...]
-      <c r="A125" t="s">
+      <c r="C126" s="1"/>
+      <c r="D126" s="1"/>
+      <c r="E126" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
+      <c r="A127" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="B125" t="s">
+      <c r="B127" s="1" t="s">
         <v>261</v>
       </c>
-      <c r="C125" t="s">
-[...10 lines deleted...]
-      <c r="A126" t="s">
+      <c r="C127" s="1"/>
+      <c r="D127" s="1"/>
+      <c r="E127" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
+      <c r="A128" s="1" t="s">
         <v>262</v>
       </c>
-      <c r="B126" t="s">
+      <c r="B128" s="1" t="s">
         <v>263</v>
       </c>
-      <c r="C126" t="s">
-[...39 lines deleted...]
-      <c r="E128">
+      <c r="C128" s="1"/>
+      <c r="D128" s="1"/>
+      <c r="E128" s="1">
         <v>2.1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>