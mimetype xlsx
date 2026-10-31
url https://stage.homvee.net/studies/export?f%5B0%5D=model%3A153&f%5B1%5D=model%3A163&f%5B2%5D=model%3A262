--- v0 (2026-06-15)
+++ v1 (2026-10-31)
@@ -3503,51 +3503,51 @@
       </c>
       <c r="B107" s="1" t="s">
         <v>229</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E107" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="1" t="s">
         <v>230</v>
       </c>
       <c r="B108" s="1" t="s">
         <v>231</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="E108" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="1" t="s">
         <v>232</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>233</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E109" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="1" t="s">
         <v>234</v>