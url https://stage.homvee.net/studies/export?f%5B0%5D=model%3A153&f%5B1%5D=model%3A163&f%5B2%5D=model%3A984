--- v0 (2025-11-13)
+++ v1 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV094841</t>
   </si>
   <si>
     <t>Aslam, H., Kemp, L., Harris, E., &amp; Gilbert, E. (2009). Socio‐cultural perceptions of sudden infant death syndrome among migrant Indian mothers. Journal of Paediatrics and Child Health, 45(11), 670-675.</t>
   </si>
   <si>
     <t>Maternal Early Childhood Sustained Home-Visiting Program (MECSH)</t>
   </si>
   <si>
@@ -101,50 +101,56 @@
   <si>
     <t>WWHV089822</t>
   </si>
   <si>
     <t>Bigelow, K. M. (2006). Communication promotion and planned activities with families experiencing multiple risks (Publication No. 305325077). ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>SafeCare Parent-Child Interaction (PCI)</t>
   </si>
   <si>
     <t>WWHV004272</t>
   </si>
   <si>
     <t>Bigelow, K. M., Carta, J. J., &amp; Lefever, J. B. (2008). Txt u ltr: Using cellular phone technology to enhance a parenting intervention for families at risk for neglect. Child Maltreatment, 13(4), 362–367.</t>
   </si>
   <si>
     <t>Not applicable (NA) - implementation study</t>
   </si>
   <si>
     <t>WWHV027461</t>
   </si>
   <si>
     <t>Bigelow, K. M., &amp; Lutzker, J. R. (1998). Using video to teach planned activities to parents reported for child abuse. Child &amp; Family Behavior Therapy, 20(4), 1–14.</t>
   </si>
   <si>
+    <t>WWHV095773</t>
+  </si>
+  <si>
+    <t>Billey, T., Kushman, E., Meese, J., Martin, L., Jim, L., Austin-Garrison, M. A., &amp; Allison-Burbank, J. D. (2024). Development of a culturally enhanced caregiver-facilitated language nutrition intervention “+ Language is Medicine” to address developmental delay in Diné (Navajo) toddlers. Frontiers in Public Health, 12. https://doi.org/10.3389/fpubh.2024.1376742</t>
+  </si>
+  <si>
     <t>WWHV065886</t>
   </si>
   <si>
     <t>Bruce, T., Byrne, F., &amp; Kemp, L. (2018). Using Skype to support remote clinical supervision for health professionals delivering a sustained maternal early childhood programme: A phenomenographical study. Contemporary Nurse, 54(1), 4–12.</t>
   </si>
   <si>
     <t>WWHV094355</t>
   </si>
   <si>
     <t>Bryson, H., Mensah, F., Price, A., Gold, L., Mudiyanselage, S. B., Kenny, B., Dakin, P., Bruce, T., Noble, K., Kemp, L., &amp; Goldfeld, S. (2021). Clinical, financial and social impacts of COVID-19 and their associations with mental health for mothers and children experiencing adversity in Australia. PLoS ONE, 16(9), Article e0257357.</t>
   </si>
   <si>
     <t>WWHV036986</t>
   </si>
   <si>
     <t>Carta, J. J., Lefever, J. B., Bigelow, K., Borkowski, J., &amp; Warren, S. F. (2013). Randomized trial of a cellular-phone enhanced home visitation parenting intervention. [Study 1: SafeCare Parent-Child Interaction (PCI) module]. Pediatrics, 132(2), S167–S173. https://doi.org/10.1542/peds.2013-1021Q</t>
   </si>
   <si>
     <t>Indeterminate</t>
   </si>
   <si>
     <t>WWHV095888</t>
   </si>
   <si>
     <t>Carta, J. J., Lefever, J. B., Bigelow, K., Borkowski, J., &amp; Warren, S. F. (2013). Randomized trial of a cellular-phone enhanced home visitation parenting intervention. [Study 2: Cellular Phone-Enhanced Version of SafeCare Parent-Child Interaction (PCI) module]. Pediatrics, 132(2), S167–S173. https://doi.org/10.1542/peds.2013-1021Q</t>
@@ -221,50 +227,62 @@
   <si>
     <t>WWHV086258</t>
   </si>
   <si>
     <t>Haroz, E. E., Ingalls, A., Wadlin, J., Kee, C., Begay, M., Neault, N., &amp; Barlow, A. (2020). Utilizing broad-based partnerships to design a precision approach to implementing evidence-based home visiting. Journal of Community Psychology, 48(4), 1100-1113. https://doi.org/10.1002%2Fjcop.22281</t>
   </si>
   <si>
     <t>WWHV016750</t>
   </si>
   <si>
     <t>Harrold, M., Lutzker, J. R., Campbell, R. V., &amp; Touchette, P. E. (1992). Improving parent-child interactions for families of children with developmental disabilities. Journal of Behavioral Therapy and Experimental Psychiatry, 23(2), 89–100.</t>
   </si>
   <si>
     <t>WWHV016774</t>
   </si>
   <si>
     <t>Huynen, K. B., Lutzker, J. R., Bigelow, K. M., Touchette, P. E., &amp; Campbell, R. V. (1996). Planned activities training for mothers of children with developmental disabilities: Community generalization and follow-up. Behavior Modification, 20(4), 406–427.</t>
   </si>
   <si>
     <t>WWHV090807</t>
   </si>
   <si>
     <t>Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Martin, L., Team, P. F. S. S., West, A. L., Neault, N., &amp; Haroz, E. E. (2021). Precision Family Spirit: A pilot randomized implementation trial of a precision home visiting approach with families in Michigan-trial rationale and study protocol. Pilot &amp; Feasibility Studies, 7(1), 1-11. https://doi.org/10.1186/s40814-020-00753-4</t>
   </si>
   <si>
+    <t>WWHV094974</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rebman, P., Martin, L., Kushman, E., Leonard, A., Cisler, A., Gschwind, I., Brayak, A., Amsler, A.M., &amp; Haroz, E. E. (2022). Towards precision home visiting: Results at six months postpartum from a randomized pilot implementation trial to assess the feasibility of a precision approach to Family Spirit. BMC Pregnancy and Childbirth, 22(1), 725. https://doi.org/10.1186/s12884-022-05057-4</t>
+  </si>
+  <si>
+    <t>WWHV074886</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rosenstock, S., Foy Cuddy, R., Neault, N., Yessilth, S., Goklish, N., Nelson, L., Reid, R., &amp; Barlow, A. (2019). Family Spirit Nurture (FSN)—a randomized controlled trial to prevent early childhood obesity in American Indian populations: Trial rationale and study protocol. BMC Obesity, 6(1), 18. https://doi.org/10.1186/s40608-019-0233-9</t>
+  </si>
+  <si>
     <t>WWHV094356</t>
   </si>
   <si>
     <t>June, K. J., Lee, J. Y., &amp; Cho, S. H. (2021). Infant mother's experiences with the sustained nurse home-visiting program. Journal of The Korean Society of Maternal and Child Health, 25(1), 31–41.</t>
   </si>
   <si>
     <t>WWHV094357</t>
   </si>
   <si>
     <t>Kanda, K., Blythe, S., Grace, R., Elcombe, E., &amp; Kemp, L. (2022). Variations in sustained home visiting care for mothers and children experiencing adversity. Public Health Nursing, 39(1), 71–81.</t>
   </si>
   <si>
     <t>WWHV094842</t>
   </si>
   <si>
     <t>Kanda, K., Blythe, S., Grace, R., Elcombe, E., &amp; Kemp, L. (2022). Does customised care improve satisfaction and positively enable parents in sustained home visiting for mothers and children experiencing adversity?. BMC Health Services Research, 22(1), 1361.</t>
   </si>
   <si>
     <t>WWHV029484</t>
   </si>
   <si>
     <t>Kardamanidis, K., Kemp, L., &amp; Schmied, V. (2009). Uncovering psychosocial needs: Perspectives of Australian child and family health nurses in a sustained home visiting trial. Contemporary Nurse, 33(1), 50-58.</t>
   </si>
   <si>
     <t>WWHV081343</t>
@@ -389,108 +407,156 @@
   <si>
     <t>WWHV060516</t>
   </si>
   <si>
     <t>Lefever, J. E. B., Bigelow, K. M., Carta, J. J., Borkowski, J. G., Grandfield, E., McCune, L., Irvin, D. W., &amp; Warren, S. F. (2017). Long-term impact of a cell phone-enhanced parenting intervention. [Study 1: SafeCare Parent-Child Interaction (PCI) module]. Child Maltreatment, 22(4), 305-315. https://doi.org/10.1177/1077559517723125</t>
   </si>
   <si>
     <t>WWHV095892</t>
   </si>
   <si>
     <t>Lefever, J. E. B., Bigelow, K. M., Carta, J. J., Borkowski, J. G., Grandfield, E., McCune, L., Irvin, D. W., &amp; Warren, S. F. (2017). Long-term impact of a cell phone-enhanced parenting intervention. [Study 2: Cellular Phone-Enhanced Version of SafeCare Parent-Child Interaction (PCI) module]. Child Maltreatment, 22(4), 305-315. https://doi.org/10.1177/1077559517723125</t>
   </si>
   <si>
     <t>WWHV027462</t>
   </si>
   <si>
     <t>Lutzker, J. R., Bigelow, K. M., Doctor, R. M., Gershater, R. M., &amp; Greene, B. F. (1998). An ecobehavioral model for the prevention and treatment of child abuse and neglect: History and Applications. In J. R. Lutzker (Ed.), Handbook of child abuse research and treatment. New York: Plenum Press.</t>
   </si>
   <si>
     <t>WWHV014632</t>
   </si>
   <si>
     <t>Lutzker, J. R., Bigelow, K. M., Doctor, R. M., &amp; Kessler, M. L. (1998). Safety, health care, and bonding within an ecobehavioral approach to treating and preventing child abuse and neglect. Journal of Family Violence, 13(2), 163–185.</t>
   </si>
   <si>
+    <t>WWHV095157</t>
+  </si>
+  <si>
+    <t>Martin, L., Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Russette, H., &amp; Haroz, E. E. (2023). Respecting diverse journeys on many roads: First Peoples of North America can guide us on our path toward precision home visiting. AlterNative: An International Journal of Indigenous Peoples, 19(2), 499–503. https://doi.org/10.1177/11771801231169272</t>
+  </si>
+  <si>
+    <t>WWHV095922</t>
+  </si>
+  <si>
+    <t>Meisch, A. D., Joraanstad, A., Willenborg, P., Lauderback, E., &amp; Atukpawu-Tipton, G. (2023). Mapping evidence-based home visiting provided by tribal-led organizations. National Home Visiting Resource Center Data in Action Brief. James Bell Associates and Urban Institute. https://nhvrc.org/product/mapping-home-visiting-tribal-led-organizations</t>
+  </si>
+  <si>
     <t>WWHV095028</t>
   </si>
   <si>
     <t>Mills, A. L., Lopez Mader, L., Burke Lefever, J., Nuttall, A. K., Bigelow, K., Carta, J. J., &amp; Borkowski, J. G. (2022). Effects of a brief parenting intervention on Latinx mothers and their children. Family Process, 61(4). https://doi.org/10.1111/famp.12738</t>
   </si>
   <si>
     <t>On hold</t>
   </si>
   <si>
     <t>WWHV062675</t>
   </si>
   <si>
     <t>Morales, Y., Lutzker, J. R., Shanley, J. R., &amp; Guastaferro, K. M. (2016). Parent-infant interaction training with a Latino mother. In J. Merrick (Ed.), Child Health and Human Development Yearbook 2015 (pp. 155–168). Hauppauge, NY: Nova Science Publishers.</t>
   </si>
   <si>
     <t>Not applicable (NA) - additional source</t>
   </si>
   <si>
     <t>WWHV048865</t>
   </si>
   <si>
     <t>Morales, Y., Lutzker, J. R., Shanley, J. R., &amp; Guastaferro, K. M. (2015). Parent-infant interaction training with a Latino mother. International Journal of Child Health and Human Development, 8(2), 135-145.</t>
   </si>
   <si>
+    <t>WWHV095923</t>
+  </si>
+  <si>
+    <t>Moyer, N., Wesner, C., Sarche, M., Chavis, Gachupin, A. E., Nadler, A., Svoboda, E., Asdigian, N., Geary, E., Around Him, D., Dunn, C., &amp; Whitesell, N. (2024). Braiding Research Approaches to understand home visiting in Indigenous communities (OPRE Report No. 2024-366). Office of Planning, Research, and Evaluation; Administration for Children and Families; U.S. Department of Health and Human Services.</t>
+  </si>
+  <si>
     <t>WWHV035854</t>
   </si>
   <si>
     <t>Mullany, B., Barlow, A., Neault, N., Billy, T., Jones, T., Tortice, I., Lorenzo, S., Powers, J., Lake, K., Reid, R., &amp; Walkup, J. (2012). The Family Spirit trial for American Indian teen mothers and their children: CBPR rationale, design, methods and baseline characteristics. Society of Prevention Research, 13, 504-518.</t>
   </si>
   <si>
+    <t>WWHV095924</t>
+  </si>
+  <si>
+    <t>Nadler, A. T., Chavis, E., &amp; Atukpawu-Tipton, G. (2024). Indigenous food sovereignty in tribal home visiting. National Home Visiting Resource Center Innovation Roundup Brief. James Bell Associates. https://nhvrc.org/brief/indigenous-food-sovereignty-tribal-home-visitin…</t>
+  </si>
+  <si>
+    <t>WWHV095925</t>
+  </si>
+  <si>
+    <t>National Academies of Sciences, Engineering, and Medicine. (2023). Complementary Feeding Interventions for Infants and Young Children Under Age 2: Scoping of Promising Interventions to Implement at the Community or State Level. Washington, DC: The National Academies Press. https://doi.org/10.17226/27239</t>
+  </si>
+  <si>
+    <t>WWHV095928</t>
+  </si>
+  <si>
+    <t>Nelson, L., Mata Lopez, L., Archuleta, S., Skavenski Van Wyk, S., Kushman, E., Martin, L., Mitchell, K., Leffler, E., Wewie, T., Kemp, C., Cuddy, R., Haroz, E.E. (2025). Testing the effectiveness of Family Spirit Strengths (FSS) – a culturally informed intervention designed to prevent mental health and substance misuse for Indigenous families through home visiting. Center for Open Science, https://doi.org/10.31235/osf.io/xv7hz_v1</t>
+  </si>
+  <si>
     <t>WWHV094562</t>
   </si>
   <si>
     <t>Nguyen, H. N. J., Mensah, F., Goldfeld, S., Mainzer, R., &amp; Price, A. (2022) The complementary impacts of nurse home visiting and high quality childcare for children experiencing adversity. Journal of Paediatrics and Child Health, 58 (S2), 136.</t>
   </si>
   <si>
     <t>WWHV081393</t>
   </si>
   <si>
     <t>Plastow, L. (2013). Implementing maternal early childhood sustained home visiting in Essex. Journal of Health Visiting, 1(2), 96–103.</t>
   </si>
   <si>
     <t>WWHV094847</t>
   </si>
   <si>
     <t>Price, A., Bryson, H., Mensah, F., Kemp, L., Bishop, L., &amp; Goldfeld, S. (2017). The feasibility and acceptability of a population‐level antenatal risk factor survey: Cross‐sectional pilot study. Journal of Paediatrics and Child Health, 53(6), 572–577.</t>
   </si>
   <si>
     <t>WWHV094846</t>
   </si>
   <si>
     <t>Price, A., Bryson, H., Mensah, F., Kemp, L., Smith, C., Orsini, F., Hiscock, H., Gold, L., Smith, A., Bishop, L., Goldfeld S. (2019). A brief survey to identify pregnant women experiencing increased psychosocial and socioeconomic risk. Women and Birth, 32(3), e351–e358.</t>
   </si>
   <si>
     <t>WWHV094446</t>
   </si>
   <si>
     <t>Price, A., Mudiyanselage, S. B., Schembri, R., Mensah, F., Kemp, L., Harris, D., &amp; Goldfeld, S. (2022). The impact of nurse home visiting on the use, dose and quality of formal childcare: 3-Year Follow-Up of a randomized trial. Academic Pediatrics, 22(2), 233–243.</t>
+  </si>
+  <si>
+    <t>WWHV092234</t>
+  </si>
+  <si>
+    <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
+  </si>
+  <si>
+    <t>WWHV094422</t>
+  </si>
+  <si>
+    <t>Russette, H. C., Grubin, F., Ingalls, A., Martin, L., Leonard, A., Kushman, E., Cisler, A., Leffler, E., Herman, A., &amp; Haroz, E. E. (2022). Home visitor perspectives on implementing a precision approach to home visiting in communities serving Native American families. Infant Mental Health Journal, 43(5), 744–755. https://doi.org/10.1002/imhj.22012</t>
   </si>
   <si>
     <t>WWHV014540</t>
   </si>
   <si>
     <t>Sanders, M. R., &amp; Dadds, M. R. (1982). The effects of planned activities and child management procedures in parent training: An analysis of setting generality. Behavior Therapy, 13, 452-461.</t>
   </si>
   <si>
     <t>WWHV043929</t>
   </si>
   <si>
     <t>Sanders, M. R., &amp; Plant, K. (1989). Programming for generalization to high and low risk parenting situations in families with oppositional developmentally disabled preschoolers. Behavior Modification, 13(3), 283-305. https://doi.org/10.1177/01454455890133001</t>
   </si>
   <si>
     <t>WWHV091370</t>
   </si>
   <si>
     <t>Short, K., Eadie, P., &amp; Kemp, L. (2020). Influential factor combinations leading to language outcomes following a home visiting intervention: A qualitative comparative analysis (QCA). International Journal of Language &amp; Communication Disorders, 55(6), 936–954.</t>
   </si>
   <si>
     <t>WWHV091398</t>
   </si>
   <si>
     <t>Smith, J., Levickis, P., Goldfeld, S., Kemp, L., &amp; Conway, L. (2021). Maternal linguistic input and child language in a cohort at risk of experiencing social adversity. Language Learning and Development, 17(3), 254–271.</t>
   </si>
@@ -539,52 +605,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -848,1336 +917,1514 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E74"/>
+  <dimension ref="A1:E85"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E85"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="484.739" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="511.875" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="136.681" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
-[...5 lines deleted...]
-      <c r="E2">
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
+      <c r="D3" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E3">
+      <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C4" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D4" t="s">
+      <c r="D4" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E4">
+      <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C5" t="s">
+      <c r="C5" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D5" t="s">
+      <c r="D5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E5">
+      <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C6" t="s">
+      <c r="C6" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D6" t="s">
+      <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="E6">
+      <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C7" t="s">
+      <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D7" t="s">
-[...2 lines deleted...]
-      <c r="E7">
+      <c r="D7" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C8" t="s">
+      <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D8" t="s">
+      <c r="D8" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="E8">
+      <c r="E8" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="C9" t="s">
+      <c r="C9" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D9" t="s">
-[...2 lines deleted...]
-      <c r="E9">
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="10" spans="1:5">
-      <c r="A10" t="s">
+      <c r="A10" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C10" t="s">
-[...2 lines deleted...]
-      <c r="D10" t="s">
+      <c r="C10" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="E10">
-        <v>2.1</v>
+      <c r="E10" s="1">
+        <v>2.3</v>
       </c>
     </row>
     <row r="11" spans="1:5">
-      <c r="A11" t="s">
+      <c r="A11" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C11" t="s">
-[...5 lines deleted...]
-      <c r="E11">
+      <c r="C11" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E11" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
-      <c r="A12" t="s">
+      <c r="A12" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C12" t="s">
+      <c r="C12" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C13" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D12" t="s">
-[...10 lines deleted...]
-      <c r="B13" t="s">
+      <c r="D13" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C13" t="s">
+      <c r="E13" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C14" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D13" t="s">
-[...20 lines deleted...]
-        <v>2.1</v>
+      <c r="D14" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E14" s="1">
+        <v>2.3</v>
       </c>
     </row>
     <row r="15" spans="1:5">
-      <c r="A15" t="s">
+      <c r="A15" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="C15" t="s">
-[...5 lines deleted...]
-      <c r="E15">
+      <c r="C15" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="16" spans="1:5">
-[...6 lines deleted...]
-      <c r="C16" t="s">
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="D16" t="s">
-[...7 lines deleted...]
-      <c r="A17" t="s">
+      <c r="B17" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="C17" t="s">
-[...6 lines deleted...]
-        <v>2.1</v>
+      <c r="D17" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" s="1">
+        <v>2.3</v>
       </c>
     </row>
     <row r="18" spans="1:5">
-      <c r="A18" t="s">
+      <c r="A18" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B18" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="C18" t="s">
-[...2 lines deleted...]
-      <c r="D18" t="s">
+      <c r="C18" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E18">
-[...16 lines deleted...]
-      <c r="E19">
+      <c r="E19" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="20" spans="1:5">
-      <c r="A20" t="s">
+      <c r="A20" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="B20" t="s">
+      <c r="B20" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="C20" t="s">
-[...5 lines deleted...]
-      <c r="E20">
+      <c r="C20" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E20" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
-      <c r="A21" t="s">
+      <c r="A21" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B21" t="s">
+      <c r="B21" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="C21" t="s">
-[...2 lines deleted...]
-      <c r="D21" t="s">
+      <c r="C21" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="E21">
-[...13 lines deleted...]
-      <c r="D22" t="s">
+      <c r="E22" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E22">
-[...10 lines deleted...]
-      <c r="C23" t="s">
+      <c r="E23" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C24" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D23" t="s">
-[...13 lines deleted...]
-      <c r="C24" t="s">
+      <c r="D24" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C25" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D24" t="s">
-[...13 lines deleted...]
-      <c r="C25" t="s">
+      <c r="D25" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C26" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D25" t="s">
+      <c r="D26" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="E25">
-[...10 lines deleted...]
-      <c r="C26" t="s">
+      <c r="E26" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C27" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D26" t="s">
-[...2 lines deleted...]
-      <c r="E26">
+      <c r="D27" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
-[...6 lines deleted...]
-      <c r="C27" t="s">
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C28" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D27" t="s">
-[...13 lines deleted...]
-      <c r="C28" t="s">
+      <c r="D28" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C29" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D28" t="s">
-[...19 lines deleted...]
-      <c r="E29">
+      <c r="D29" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="30" spans="1:5">
-      <c r="A30" t="s">
+      <c r="A30" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="B30" t="s">
+      <c r="B30" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="C30" t="s">
-[...2 lines deleted...]
-      <c r="D30" t="s">
+      <c r="C30" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E31" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E32" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D33" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="E30">
-[...13 lines deleted...]
-      <c r="D31" t="s">
+      <c r="E33" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="E31">
-[...13 lines deleted...]
-      <c r="D32" t="s">
+      <c r="E34" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D35" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="E32">
+      <c r="E35" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
-[...9 lines deleted...]
-      <c r="D33" t="s">
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D36" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="E33">
-[...13 lines deleted...]
-      <c r="D34" t="s">
+      <c r="E36" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D37" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="E34">
-[...47 lines deleted...]
-      <c r="D37" t="s">
+      <c r="E37" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E38" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E39" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D40" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="E37">
-[...30 lines deleted...]
-      <c r="D39" t="s">
+      <c r="E40" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E41" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D42" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="E39">
+      <c r="E42" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
-[...9 lines deleted...]
-      <c r="D40" t="s">
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D43" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="E40">
-[...33 lines deleted...]
-      <c r="E42">
+      <c r="E43" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E44" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E45" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
-[...26 lines deleted...]
-      <c r="D44" t="s">
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E46" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D47" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E44">
+      <c r="E47" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
-[...9 lines deleted...]
-      <c r="D45" t="s">
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D48" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E45">
+      <c r="E48" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
-[...12 lines deleted...]
-      <c r="E46">
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E49" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
-[...9 lines deleted...]
-      <c r="D47" t="s">
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D50" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="E47">
-[...50 lines deleted...]
-      <c r="E50">
+      <c r="E50" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="51" spans="1:5">
-      <c r="A51" t="s">
+      <c r="A51" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="B51" t="s">
+      <c r="B51" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="C51" t="s">
-[...5 lines deleted...]
-      <c r="E51">
+      <c r="C51" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E51" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="52" spans="1:5">
-      <c r="A52" t="s">
+      <c r="A52" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="B52" t="s">
+      <c r="B52" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="C52" t="s">
-[...5 lines deleted...]
-      <c r="E52">
+      <c r="C52" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E52" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="53" spans="1:5">
-      <c r="A53" t="s">
+      <c r="A53" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="B53" t="s">
+      <c r="B53" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="C53" t="s">
+      <c r="C53" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E53" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E54" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E55" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C56" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D53" t="s">
-[...13 lines deleted...]
-      <c r="C54" t="s">
+      <c r="D56" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E56" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C57" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D54" t="s">
-[...13 lines deleted...]
-      <c r="C55" t="s">
+      <c r="D57" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E57" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C58" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D55" t="s">
-[...13 lines deleted...]
-      <c r="C56" t="s">
+      <c r="D58" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E58" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C59" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D56" t="s">
-[...13 lines deleted...]
-      <c r="C57" t="s">
+      <c r="D59" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E59" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E60" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E61" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C62" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D57" t="s">
-[...13 lines deleted...]
-      <c r="C58" t="s">
+      <c r="D62" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="E62" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C63" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D58" t="s">
-[...13 lines deleted...]
-      <c r="C59" t="s">
+      <c r="D63" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="E63" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C64" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D59" t="s">
+      <c r="D64" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="E59">
-[...10 lines deleted...]
-      <c r="C60" t="s">
+      <c r="E64" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C65" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D60" t="s">
-[...2 lines deleted...]
-      <c r="E60">
+      <c r="D65" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E65" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="E66" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
-[...26 lines deleted...]
-      <c r="D62" t="s">
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E67" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E68" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E69" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E70" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D71" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="E62">
-[...129 lines deleted...]
-      <c r="C70" t="s">
+      <c r="E71" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E72" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E73" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E74" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C75" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D70" t="s">
-[...13 lines deleted...]
-      <c r="C71" t="s">
+      <c r="D75" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E75" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C76" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D71" t="s">
+      <c r="D76" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E76" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E77" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E78" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E79" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E80" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E81" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D82" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E71">
+      <c r="E82" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
-[...6 lines deleted...]
-      <c r="C72" t="s">
+    <row r="83" spans="1:5">
+      <c r="A83" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="C83" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D72" t="s">
-[...13 lines deleted...]
-      <c r="C73" t="s">
+      <c r="D83" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E83" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="C84" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D73" t="s">
-[...16 lines deleted...]
-      <c r="D74" t="s">
+      <c r="D84" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E84" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D85" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="E74">
+      <c r="E85" s="1">
         <v>2.1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>