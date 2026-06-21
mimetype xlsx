--- v0 (2025-10-26)
+++ v1 (2026-06-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV049561</t>
   </si>
   <si>
     <t>Atkinson, E., Job, J., Pei, J., Poth, C., O'Riordan, T., &amp; Taylor, L. (2013). Capturing the experiences of FASD prevention workers through quilting. First Peoples Child &amp; Family Review, 8(1), 123-130.</t>
   </si>
   <si>
     <t>Parent-Child Assistance Program (PCAP)</t>
   </si>
   <si>
@@ -77,183 +77,249 @@
   <si>
     <t>WWHV029496</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Compton, S., Carter, A., Hastings, R., Billy, T., CohoMescal, V., Lorenzo, S., &amp; Walkup, J. T. (Jan 2013). Effect of a paraprofessional home-visiting intervention on American Indian teen mothers’ and infants’ behavioral risks: A randomized controlled trial. The American Journal of Psychiatry, 170(1), 83-93.</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>WWHV047724</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Goklish, N., Billy, T., Hastings, R., ... Walkup, J. T. (2015). Paraprofessional-delivered home-visiting intervention for American Indian teen mothers and children: 3-Year outcomes from a randomized controlled trial. American Journal of Psychiatry, 172(2), 154-162.</t>
   </si>
   <si>
     <t>WWHV003768</t>
   </si>
   <si>
     <t>Barlow, A., Varipatis-Baker, E., Speakman, K., Ginsburg, G., Friberg, I., Goklish, N., Cowboy, B., Fields, P., Hastings, R., Pan, William., Reid, R., Santosham, M., Walkup, J. (2006). Home-visiting intervention to improve child care among American Indian adolescent mothers: A randomized trial. Archives of Pediatrics &amp; Adolescent Medicine, 160(11), 1101-1107.</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
+    <t>WWHV095773</t>
+  </si>
+  <si>
+    <t>Billey, T., Kushman, E., Meese, J., Martin, L., Jim, L., Austin-Garrison, M. A., &amp; Allison-Burbank, J. D. (2024). Development of a culturally enhanced caregiver-facilitated language nutrition intervention “+ Language is Medicine” to address developmental delay in Diné (Navajo) toddlers. Frontiers in Public Health, 12. https://doi.org/10.3389/fpubh.2024.1376742</t>
+  </si>
+  <si>
+    <t>Not applicable (NA) - implementation study</t>
+  </si>
+  <si>
     <t>WWHV013064</t>
   </si>
   <si>
     <t>Ernst, C., Grant, T., Streissguth, A., &amp; Sampson, P. (1999). Intervention with high-risk alcohol and drug-abusing mothers: II. Three-year findings from the Seattle model of paraprofessional advocacy. Journal of Community Psychology, 27(1), 19-38.</t>
   </si>
   <si>
     <t>WWHV029847</t>
   </si>
   <si>
     <t>Grant, T. (2012). Maternal alcohol and drug abuse: Effective case management with high-risk mothers and their children. In A. Rubin (Ed.), Programs and Interventions for Maltreated Children and Families at Risk: Clinician’s Guide to Evidence-Based Practice (pp. 207-221). Hoboken, NJ: Wiley Blackwell Publishers.</t>
   </si>
   <si>
     <t>WWHV049537</t>
   </si>
   <si>
     <t>Grant, T., Christopher Graham, J., Ernst, C. C., Peavy, K. M., &amp; Brown, N. (2014). Improving pregnancy outcomes among high-risk mothers who abuse alcohol and drugs: Factors associated with subsequent exposed births. Children and Youth Services Review, 46, 11-18.</t>
   </si>
   <si>
     <t>WWHV049543</t>
   </si>
   <si>
     <t>Grant, T., Ernst, C., Pagalilauan, G. and Streissguth, A. (2003). Postprogram follow-up effects of paraprofessional intervention with high-risk women who abused alcohol and drugs during pregnancy. Journal of Community Psychology, 31(3), 211–222.</t>
   </si>
   <si>
     <t>WWHV049694</t>
   </si>
   <si>
     <t>Grant, T., Ernst, C., &amp; Streissguth, A. (1996). An intervention with high-risk mothers who abuse alcohol and drugs: The Seattle advocacy model. American Journal of Public Health, 86(12), 1816-1817.</t>
   </si>
   <si>
     <t>WWHV032478</t>
   </si>
   <si>
     <t>Grant, T., Ernst, C., &amp; Streissguth, A. (1999). Intervention with high-risk alcohol and drug-abusing mothers: I. Administrative strategies of the Seattle model of paraprofessional advocacy. Journal of Community Psychology, 27(1), 1-18.</t>
   </si>
   <si>
     <t>WWHV012001</t>
   </si>
   <si>
     <t>Grant, T., Ernst, C., Streissguth, A., Phipps, P., &amp; Gendler, B. (1996). When case management isn't enough: A model of paraprofessional advocacy for drug- and alcohol-abusing mothers. Journal of Case Management, 5(1), 3-11.</t>
   </si>
   <si>
     <t>WWHV004013</t>
   </si>
   <si>
     <t>Grant, T., Ernst, C., Streissguth, A., &amp; Stark, K. (2005). Preventing alcohol and drug exposed births in Washington State: Intervention findings from three Parent-Child Assistance Program sites. American Journal of Drug &amp; Alcohol Abuse, 31(3), 471-490. doi:10.1081/ADA-2000568 13</t>
   </si>
   <si>
-    <t>Not applicable (NA) - implementation study</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV012833</t>
   </si>
   <si>
     <t>Grant, T., Huggins, J., Connor, P., Pedersen, J., Whitney, N., &amp; Streissguth, A. (2004). A pilot community intervention for young women with fetal alcohol spectrum disorders. Community Mental Health Journal, 40(6), 499-511.</t>
   </si>
   <si>
     <t>WWHV049542</t>
   </si>
   <si>
     <t>Grant, T., Huggins, J., Graham, C., Ernst, C., Whitney, N., and Wilson, D. (2011). Maternal substance abuse and disrupted parenting: Distinguishing mothers who keep their children from those who do not. Children and Youth Services Review, 33(11), 2176-2185.</t>
   </si>
   <si>
     <t>WWHV049592</t>
   </si>
   <si>
     <t>Grant, T., Pedersen, J., Whitney, N., &amp; Ernst, C. (2011). The role of therapeutic intervention with substance abusing mothers: Preventing FASD in the next generation. In K. O’Malley (Ed.), Attention Deficit Hyperactivity Disorder and Fetal Alcohol Spectrum Disorders: The Diagnostic, Natural History and Therapeutic Issues Through the Lifespan (pp. 69-94). Hauppauge, NY: Nova Science Publishers, Inc.</t>
   </si>
   <si>
     <t>WWHV032471</t>
   </si>
   <si>
     <t>Grant, T., Streissguth, A., &amp; Ernst, C. (2002). Benefits and challenges of paraprofessional advocacy with mothers who abuse alcohol and drugs and their children. Zero to Three, 23(2), 14-20.</t>
   </si>
   <si>
     <t>WWHV075668</t>
   </si>
   <si>
     <t>Haroz, E. E., Ingalls, A., Kee, C., Goklish, N., Neault, N., Begay, M., &amp; Barlow, A. (2019). Informing precision home visiting: Identifying meaningful subgroups of families who benefit most from Family Spirit. Prevention Science : The Official Journal of the Society for Prevention Research, 8, 1244-1254. https://doi.org/10.1007/s11121-019-01039-9</t>
   </si>
   <si>
     <t>WWHV086258</t>
   </si>
   <si>
     <t>Haroz, E. E., Ingalls, A., Wadlin, J., Kee, C., Begay, M., Neault, N., &amp; Barlow, A. (2020). Utilizing broad-based partnerships to design a precision approach to implementing evidence-based home visiting. Journal of Community Psychology, 48(4), 1100-1113. https://doi.org/10.1002%2Fjcop.22281</t>
   </si>
   <si>
     <t>WWHV090807</t>
   </si>
   <si>
     <t>Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Martin, L., Team, P. F. S. S., West, A. L., Neault, N., &amp; Haroz, E. E. (2021). Precision Family Spirit: A pilot randomized implementation trial of a precision home visiting approach with families in Michigan-trial rationale and study protocol. Pilot &amp; Feasibility Studies, 7(1), 1-11. https://doi.org/10.1186/s40814-020-00753-4</t>
   </si>
   <si>
+    <t>WWHV094974</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rebman, P., Martin, L., Kushman, E., Leonard, A., Cisler, A., Gschwind, I., Brayak, A., Amsler, A.M., &amp; Haroz, E. E. (2022). Towards precision home visiting: Results at six months postpartum from a randomized pilot implementation trial to assess the feasibility of a precision approach to Family Spirit. BMC Pregnancy and Childbirth, 22(1), 725. https://doi.org/10.1186/s12884-022-05057-4</t>
+  </si>
+  <si>
+    <t>WWHV074886</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rosenstock, S., Foy Cuddy, R., Neault, N., Yessilth, S., Goklish, N., Nelson, L., Reid, R., &amp; Barlow, A. (2019). Family Spirit Nurture (FSN)—a randomized controlled trial to prevent early childhood obesity in American Indian populations: Trial rationale and study protocol. BMC Obesity, 6(1), 18. https://doi.org/10.1186/s40608-019-0233-9</t>
+  </si>
+  <si>
     <t>WWHV004254</t>
   </si>
   <si>
     <t>Kartin, D., Grant, T. M., Streissguth, A. P., Sampson, P., &amp; Ernst, C. (2002). Three-year developmental outcomes in children with prenatal alcohol and drug exposure. Pediatric Physical Therapy, 14(3), 145-153.</t>
   </si>
   <si>
     <t>WWHV049599</t>
   </si>
   <si>
     <t>Kully-Martens, K., Wyper, K., &amp; Rasmussen, C. (2011). Research on interventions to prevent alcohol consumption during pregnancy. In J. Hoffman (Ed.), Pregnancy and Alcohol Consumption (pp. 155-173). Alberta, Canada: Nova Science Publishers, Inc.</t>
   </si>
   <si>
+    <t>WWHV095157</t>
+  </si>
+  <si>
+    <t>Martin, L., Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Russette, H., &amp; Haroz, E. E. (2023). Respecting diverse journeys on many roads: First Peoples of North America can guide us on our path toward precision home visiting. AlterNative: An International Journal of Indigenous Peoples, 19(2), 499–503. https://doi.org/10.1177/11771801231169272</t>
+  </si>
+  <si>
+    <t>WWHV095922</t>
+  </si>
+  <si>
+    <t>Meisch, A. D., Joraanstad, A., Willenborg, P., Lauderback, E., &amp; Atukpawu-Tipton, G. (2023). Mapping evidence-based home visiting provided by tribal-led organizations. National Home Visiting Resource Center Data in Action Brief. James Bell Associates and Urban Institute. https://nhvrc.org/product/mapping-home-visiting-tribal-led-organizations</t>
+  </si>
+  <si>
     <t>WWHV007994</t>
   </si>
   <si>
     <t>Mills, R., Siever, J., Hicks, M., Badry, D., Tough, S., &amp; Benzies, K. (2009). Child guardianship in a Canadian home visitation program for women who use substances in the perinatal period. Canadian Journal of Clinical Pharmacology/Journal Canadien De Pharmacologie Clinique, 16(1), e126-e139.</t>
   </si>
   <si>
+    <t>WWHV095923</t>
+  </si>
+  <si>
+    <t>Moyer, N., Wesner, C., Sarche, M., Chavis, Gachupin, A. E., Nadler, A., Svoboda, E., Asdigian, N., Geary, E., Around Him, D., Dunn, C., &amp; Whitesell, N. (2024). Braiding Research Approaches to understand home visiting in Indigenous communities (OPRE Report No. 2024-366). Office of Planning, Research, and Evaluation; Administration for Children and Families; U.S. Department of Health and Human Services.</t>
+  </si>
+  <si>
     <t>WWHV035854</t>
   </si>
   <si>
     <t>Mullany, B., Barlow, A., Neault, N., Billy, T., Jones, T., Tortice, I., Lorenzo, S., Powers, J., Lake, K., Reid, R., &amp; Walkup, J. (2012). The Family Spirit trial for American Indian teen mothers and their children: CBPR rationale, design, methods and baseline characteristics. Society of Prevention Research, 13, 504-518.</t>
   </si>
   <si>
     <t>Not applicable (NA) - additional source</t>
   </si>
   <si>
+    <t>WWHV095924</t>
+  </si>
+  <si>
+    <t>Nadler, A. T., Chavis, E., &amp; Atukpawu-Tipton, G. (2024). Indigenous food sovereignty in tribal home visiting. National Home Visiting Resource Center Innovation Roundup Brief. James Bell Associates. https://nhvrc.org/brief/indigenous-food-sovereignty-tribal-home-visitin…</t>
+  </si>
+  <si>
+    <t>WWHV095925</t>
+  </si>
+  <si>
+    <t>National Academies of Sciences, Engineering, and Medicine. (2023). Complementary Feeding Interventions for Infants and Young Children Under Age 2: Scoping of Promising Interventions to Implement at the Community or State Level. Washington, DC: The National Academies Press. https://doi.org/10.17226/27239</t>
+  </si>
+  <si>
+    <t>WWHV095928</t>
+  </si>
+  <si>
+    <t>Nelson, L., Mata Lopez, L., Archuleta, S., Skavenski Van Wyk, S., Kushman, E., Martin, L., Mitchell, K., Leffler, E., Wewie, T., Kemp, C., Cuddy, R., Haroz, E.E. (2025). Testing the effectiveness of Family Spirit Strengths (FSS) – a culturally informed intervention designed to prevent mental health and substance misuse for Indigenous families through home visiting. Center for Open Science, https://doi.org/10.31235/osf.io/xv7hz_v1</t>
+  </si>
+  <si>
     <t>WWHV038490</t>
   </si>
   <si>
     <t>Radcliffe, J. (2012). Predictors of maternal involvement in the MOM program randomized controlled home visiting program: Demographic and implementation factors. Final report to the Pew Home Visiting Campaign of the Pew Center on the States. Washington, DC: Pew Center on the States.</t>
   </si>
   <si>
     <t>MOM Program</t>
   </si>
   <si>
     <t>WWHV049546</t>
   </si>
   <si>
     <t>Rasmussen, C., Kully-Martens, K., Denys, K., Badry, D., Henneveld, D., Wyper, K., &amp; Grant, T. (2012). The effectiveness of a community-based intervention program for women at risk for giving birth to a child with Fetal Alcohol Spectrum Disorder (FASD). Community Mental Health Journal, 48(1), 12-21.</t>
+  </si>
+  <si>
+    <t>WWHV092234</t>
+  </si>
+  <si>
+    <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
+  </si>
+  <si>
+    <t>WWHV094422</t>
+  </si>
+  <si>
+    <t>Russette, H. C., Grubin, F., Ingalls, A., Martin, L., Leonard, A., Kushman, E., Cisler, A., Leffler, E., Herman, A., &amp; Haroz, E. E. (2022). Home visitor perspectives on implementing a precision approach to home visiting in communities serving Native American families. Infant Mental Health Journal, 43(5), 744–755. https://doi.org/10.1002/imhj.22012</t>
   </si>
   <si>
     <t>WWHV035512</t>
   </si>
   <si>
     <t>Schwarz, D. F., O’Sullivan, A. L., Guinn, J., Mautone, J. A., Carlson, E. C., Zhao, H., Zhang, X., Esposito, T. L., Askew, M., &amp; Radcliffe, J. (2012). Promoting early intervention referral through a randomized controlled home-visiting program. Journal of Early Intervention, 34(1), 20–39</t>
   </si>
   <si>
     <t>WWHV049553</t>
   </si>
   <si>
     <t>Shaw, M., Grant, T., &amp; Barbosa-Leiker, C. (2013). Rural vs. urban participant differences in the Parent-Child Assistance Program (PCAP). Communicating Nursing Research, 46, 636.</t>
   </si>
   <si>
     <t>WWHV049540</t>
   </si>
   <si>
     <t>Shaw, M., Grant, T., Barbosa-Leiker, C., Fleming, S., Henley, S., &amp; Graham, J. (2015). Intervention with substance-abusing mothers: Are there rural-urban differences? American Journal on Addictions, 24(2), 144-152. doi:10.1111/ajad.12155</t>
   </si>
   <si>
     <t>WWHV044447</t>
   </si>
   <si>
     <t>Thanh, N., Jonsson, E., Moffatt, J., Dennett, L., Chuck, A., &amp; Birchard, S. (2015). An economic evaluation of the Parent-Child Assistance Program for preventing fetal alcohol spectrum disorder in Alberta, Canada. Administration and Policy in Mental Health, 2, 10–18.</t>
   </si>
@@ -284,52 +350,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -593,639 +662,817 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E33"/>
+  <dimension ref="A1:E44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="474.17" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="511.875" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
-[...5 lines deleted...]
-      <c r="E2">
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="C3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E3">
+      <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4" t="s">
+      <c r="C4" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E4">
+      <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="C5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E5">
+      <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C6" t="s">
-[...2 lines deleted...]
-      <c r="D6" t="s">
+      <c r="C6" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="E6">
+      <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C7" t="s">
-[...2 lines deleted...]
-      <c r="D7" t="s">
+      <c r="C7" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E7" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="E7">
-[...4 lines deleted...]
-      <c r="A8" t="s">
+      <c r="E8" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B8" t="s">
-[...127 lines deleted...]
-      <c r="E15">
+      <c r="E15" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
-      <c r="A16" t="s">
+      <c r="A16" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="C16" t="s">
-[...5 lines deleted...]
-      <c r="E16">
+      <c r="C16" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
-      <c r="A17" t="s">
+      <c r="A17" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C17" t="s">
-[...5 lines deleted...]
-      <c r="E17">
+      <c r="C17" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
-      <c r="A18" t="s">
+      <c r="A18" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B18" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="C18" t="s">
-[...5 lines deleted...]
-      <c r="E18">
+      <c r="C18" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
-      <c r="A19" t="s">
+      <c r="A19" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B19" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="C19" t="s">
-[...5 lines deleted...]
-      <c r="E19">
+      <c r="C19" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
-[...12 lines deleted...]
-      <c r="E20">
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E21" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
-[...12 lines deleted...]
-      <c r="E21">
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
-[...9 lines deleted...]
-      <c r="D22" t="s">
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E23" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="E22">
-[...47 lines deleted...]
-      <c r="D25" t="s">
+      <c r="E25" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="E25">
-[...4 lines deleted...]
-      <c r="A26" t="s">
+      <c r="B26" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="C26" t="s">
+      <c r="B27" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="D26" t="s">
-[...7 lines deleted...]
-      <c r="A27" t="s">
+      <c r="C27" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E27" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B27" t="s">
+      <c r="B28" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="C27" t="s">
-[...10 lines deleted...]
-      <c r="A28" t="s">
+      <c r="C28" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="B28" t="s">
+      <c r="B29" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="C28" t="s">
-[...2 lines deleted...]
-      <c r="D28" t="s">
+      <c r="C29" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="E31" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E32" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E33" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E34" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E35" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E36" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E37" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E38" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D39" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E28">
-[...67 lines deleted...]
-      <c r="E32">
+      <c r="E39" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E40" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E41" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E43" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
-[...9 lines deleted...]
-      <c r="D33" t="s">
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D44" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E33">
+      <c r="E44" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>