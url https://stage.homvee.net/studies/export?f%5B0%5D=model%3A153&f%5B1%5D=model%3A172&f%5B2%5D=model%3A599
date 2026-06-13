--- v0 (2025-10-28)
+++ v1 (2026-06-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV040826</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Billy, T., Hastings, R., Lorenzo, S., ... Walkup, J. T. (2014). A randomized controlled trial of a paraprofessional-delivered, home-visiting intervention: Three-year outcomes for American Indian teen mothers and their children. Manuscript under review.</t>
   </si>
   <si>
     <t>Family Spirit®</t>
   </si>
   <si>
@@ -65,92 +65,98 @@
   <si>
     <t>WWHV029496</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Compton, S., Carter, A., Hastings, R., Billy, T., CohoMescal, V., Lorenzo, S., &amp; Walkup, J. T. (Jan 2013). Effect of a paraprofessional home-visiting intervention on American Indian teen mothers’ and infants’ behavioral risks: A randomized controlled trial. The American Journal of Psychiatry, 170(1), 83-93.</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>WWHV047724</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Goklish, N., Billy, T., Hastings, R., ... Walkup, J. T. (2015). Paraprofessional-delivered home-visiting intervention for American Indian teen mothers and children: 3-Year outcomes from a randomized controlled trial. American Journal of Psychiatry, 172(2), 154-162.</t>
   </si>
   <si>
     <t>WWHV003768</t>
   </si>
   <si>
     <t>Barlow, A., Varipatis-Baker, E., Speakman, K., Ginsburg, G., Friberg, I., Goklish, N., Cowboy, B., Fields, P., Hastings, R., Pan, William., Reid, R., Santosham, M., Walkup, J. (2006). Home-visiting intervention to improve child care among American Indian adolescent mothers: A randomized trial. Archives of Pediatrics &amp; Adolescent Medicine, 160(11), 1101-1107.</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
+    <t>WWHV095773</t>
+  </si>
+  <si>
+    <t>Billey, T., Kushman, E., Meese, J., Martin, L., Jim, L., Austin-Garrison, M. A., &amp; Allison-Burbank, J. D. (2024). Development of a culturally enhanced caregiver-facilitated language nutrition intervention “+ Language is Medicine” to address developmental delay in Diné (Navajo) toddlers. Frontiers in Public Health, 12. https://doi.org/10.3389/fpubh.2024.1376742</t>
+  </si>
+  <si>
+    <t>Not applicable (NA) - implementation study</t>
+  </si>
+  <si>
     <t>WWHV043405</t>
   </si>
   <si>
     <t>Bulman, A. (2008). Nursing mothers. American Journal of Nursing, 108(8), 86–87.</t>
   </si>
   <si>
     <t>Nurses for Newborns®</t>
   </si>
   <si>
     <t>Does not pass screens</t>
   </si>
   <si>
     <t>WWHV070302</t>
   </si>
   <si>
     <t>Dugravier, R., Guedeney, A., Saias, T., Greacen, T., &amp; Tubach, F. (2009). Compétences parentales et attachement dans la petite enfance: diminution des risques liés aux troubles de santé mentale et promotion de la résilience (CAPEDP): une étude longitudinale de prévention précoce des troubles de la relation mère–enfant [CAPEDP: A preventive longitudinal study on infant-mother relationship disorders]. Neuropsychiatrie de l'efance et de l'adolescence, 57, 482–486.</t>
   </si>
   <si>
     <t>Promoting Parental Skills and Enhancing Attachment in Early Childhood (CAPEDP) Trial</t>
   </si>
   <si>
     <t>WWHV070260</t>
   </si>
   <si>
     <t>Dugravier, R., Guedeney, A., Saias, T., Greacen, T., &amp; Tubach, F. (2009). Compétences parentales et attachement dans la petite enfance: diminution des risques liés aux troubles de santé mentale et promotion de la résilience (CAPEDP): une étude longitudinale de prévention précoce des troubles de la relation mère–enfant [CAPEDP: A preventive longitudinal study on infant-mother relationship disorders]. Neuropsychiatrie de l'efance et de l'adolescence, 57, 482–486</t>
   </si>
   <si>
     <t>WWHV038937</t>
   </si>
   <si>
     <t>Dugravier, R., Tubach, F., Saias, T., Guedeney, N., Pasquet, B., Purper-Ouakil, D., . . . Greacen, T. (2013). Impact of a manualized multifocal perinatal home-visiting program using psychologists on postnatal depression: The CAPEDP randomized controlled trial. PloS One, 8(8), e72216.</t>
   </si>
   <si>
     <t>WWHV050321</t>
   </si>
   <si>
     <t>Foulon, S., Greacen, T., Pasquet, B., Dugravier, R., Saïas, T., Guedeney, N., . . . CAPEDP Study Group. (2015). Predictors of study attrition in a randomized controlled trial evaluating a perinatal home-visiting program with mothers with psychosocial vulnerabilities. PloS One, 10(11), e0142495.</t>
   </si>
   <si>
-    <t>Not applicable (NA) - implementation study</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV070251</t>
   </si>
   <si>
     <t>Greacen, T., Welniarz, B., Purper‐ouakil, D., Wendland, J., Dugravier, R., Saïas, T., . . . Capedp Study Group. (2017). Best practice in individual supervision of psychologists working in the French CAPEDP preventive perinatal home‐visiting program: Results of a Delphi consensus process.Infant Mental Health Journal,38(2), 267–275.</t>
   </si>
   <si>
     <t>WWHV070237</t>
   </si>
   <si>
     <t>Greacen, T., Welniarz, B., Purper‐ouakil, D., Wendland, J., Dugravier, R., Saïas, T., . . . Capedp Study Group. (2017). Best practice in individual supervision of psychologists working in the French CAPEDP preventive perinatal home visiting program: Results of a Delphi consensus process. Infant Mental Health Journal, 38(2), 267–275.</t>
   </si>
   <si>
     <t>WWHV070272</t>
   </si>
   <si>
     <t>Guédeney, N., Tereno, S., Tissier, J., Guédeney, A., Greacen, T., Saïas, T., ... &amp; CAPEDP-A, G. (2012). Transmission du traumatisme. La question de l’attachement désorganisé: de la théorie à la pratique. Neuropsychiatrie de l’Enfance et de l’Adolescence, 60(5), 362–366.</t>
   </si>
   <si>
     <t>WWHV038938</t>
   </si>
   <si>
     <t>Guedeney, A., Wendland, J., Dugravier, R., Saïas, T., Tubach, F., Welniarz, B., . . . Pasquet, B. (2013). Impact of a randomized home‐visiting trial on infant social withdrawal in the CAPEDP prevention study. Infant Mental Health Journal, 34(6), 594–601.</t>
   </si>
   <si>
     <t>WWHV075668</t>
@@ -161,111 +167,171 @@
   <si>
     <t>WWHV086258</t>
   </si>
   <si>
     <t>Haroz, E. E., Ingalls, A., Wadlin, J., Kee, C., Begay, M., Neault, N., &amp; Barlow, A. (2020). Utilizing broad-based partnerships to design a precision approach to implementing evidence-based home visiting. Journal of Community Psychology, 48(4), 1100-1113. https://doi.org/10.1002%2Fjcop.22281</t>
   </si>
   <si>
     <t>WWHV070300</t>
   </si>
   <si>
     <t>Hok, V., Hoisnard, G., Simon-Vernier, E., Hauchecorne, A., Thomas, A., Menard, C., . . . Saïas, T. (2011). Des psychologues à domicile : pratiques, modèles et enjeux d’une intervention préventive [Psychologists at home: Practices, models and issues of a preventive intervention]. Pratiques Psychologiques, 17(2), 119–135.</t>
   </si>
   <si>
     <t>WWHV070262</t>
   </si>
   <si>
     <t>Hok, V., Hoisnard, G., Simon-Vernier, E., Hauchecorne, A., Thomas, A., Ménard, C., . . . Saïas, T. (2011). Des psychologues à domicile: pratiques, modèles et enjeux d’une intervention preventive [Psychologists at home: Practices, models and issues of a preventive intervention]. Pratiques Psychologiques, 17(2), 119–135.</t>
   </si>
   <si>
     <t>WWHV090807</t>
   </si>
   <si>
     <t>Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Martin, L., Team, P. F. S. S., West, A. L., Neault, N., &amp; Haroz, E. E. (2021). Precision Family Spirit: A pilot randomized implementation trial of a precision home visiting approach with families in Michigan-trial rationale and study protocol. Pilot &amp; Feasibility Studies, 7(1), 1-11. https://doi.org/10.1186/s40814-020-00753-4</t>
   </si>
   <si>
+    <t>WWHV094974</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rebman, P., Martin, L., Kushman, E., Leonard, A., Cisler, A., Gschwind, I., Brayak, A., Amsler, A.M., &amp; Haroz, E. E. (2022). Towards precision home visiting: Results at six months postpartum from a randomized pilot implementation trial to assess the feasibility of a precision approach to Family Spirit. BMC Pregnancy and Childbirth, 22(1), 725. https://doi.org/10.1186/s12884-022-05057-4</t>
+  </si>
+  <si>
+    <t>WWHV074886</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rosenstock, S., Foy Cuddy, R., Neault, N., Yessilth, S., Goklish, N., Nelson, L., Reid, R., &amp; Barlow, A. (2019). Family Spirit Nurture (FSN)—a randomized controlled trial to prevent early childhood obesity in American Indian populations: Trial rationale and study protocol. BMC Obesity, 6(1), 18. https://doi.org/10.1186/s40608-019-0233-9</t>
+  </si>
+  <si>
     <t>WWHV029495</t>
   </si>
   <si>
     <t>Jonson-Reid, M., &amp; Stahlschmidt, M.J. (2010). Child abuse prevention final report. Report to the Missouri Department of Social Services Children's Division &amp; Nurses for Newborns Foundation. St. Louis, MO: Washington University in St. Louis, George Warren Brown School of Social Work.</t>
   </si>
   <si>
     <t>WWHV045758</t>
   </si>
   <si>
     <t>Lanier, P. (2014). Child maltreatment prevention and health promotion: Examining the effectiveness of a nurse home-visiting program. Dissertation Abstracts International Section A: Humanities and Social Sciences, 74(8-A(E)).</t>
   </si>
   <si>
     <t>WWHV040783</t>
   </si>
   <si>
     <t>Lanier, P., Child Maltreatment Prevention and Health Promotion: Examining the Effectiveness of a Nurse Home-Visiting Program (2013). Available from the Electronic Theses and Dissertations database. (Paper 1144)</t>
   </si>
   <si>
     <t>WWHV044935</t>
   </si>
   <si>
     <t>Lanier, P., &amp; Jonson-Reid, M. Comparing primiparous and multiparous mothers in a nurse home visiting prevention program. Birth, 41(4), 344–352.</t>
   </si>
   <si>
+    <t>WWHV095157</t>
+  </si>
+  <si>
+    <t>Martin, L., Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Russette, H., &amp; Haroz, E. E. (2023). Respecting diverse journeys on many roads: First Peoples of North America can guide us on our path toward precision home visiting. AlterNative: An International Journal of Indigenous Peoples, 19(2), 499–503. https://doi.org/10.1177/11771801231169272</t>
+  </si>
+  <si>
     <t>WWHV070284</t>
   </si>
   <si>
     <t>Matos, I., Tereno, S., Wendland, J., Guédeney, N., Panaccione, E., Fuentealba, L., . . . Guédeney, A. (2017). La sensibilité maternelle et la sécurité de l’attachement dans un projet d’intervention précoce [Maternal sensitivity and attachment security in an early intervention project]. Neuropsychiatrie de l'Enfance et de l'Adolescence, 65(4), 219–224.</t>
   </si>
   <si>
     <t>WWHV060497</t>
   </si>
   <si>
     <t>Matos, I., Tereno, S., Wendland, J., Guédeney, N., Panaccione, E., Fuentealba, L., . . . Guédeney, A. (2017). La sensibilité maternelle et la sécurité de l’attachement dans un projet d’intervention précoce [Maternal sensitivity and attachment security in an early intervention project]. Neuropsychiatrie de l’Enfance et de l’Adolescence, 65(4), 219–224.</t>
   </si>
   <si>
+    <t>WWHV095922</t>
+  </si>
+  <si>
+    <t>Meisch, A. D., Joraanstad, A., Willenborg, P., Lauderback, E., &amp; Atukpawu-Tipton, G. (2023). Mapping evidence-based home visiting provided by tribal-led organizations. National Home Visiting Resource Center Data in Action Brief. James Bell Associates and Urban Institute. https://nhvrc.org/product/mapping-home-visiting-tribal-led-organizations</t>
+  </si>
+  <si>
+    <t>WWHV095923</t>
+  </si>
+  <si>
+    <t>Moyer, N., Wesner, C., Sarche, M., Chavis, Gachupin, A. E., Nadler, A., Svoboda, E., Asdigian, N., Geary, E., Around Him, D., Dunn, C., &amp; Whitesell, N. (2024). Braiding Research Approaches to understand home visiting in Indigenous communities (OPRE Report No. 2024-366). Office of Planning, Research, and Evaluation; Administration for Children and Families; U.S. Department of Health and Human Services.</t>
+  </si>
+  <si>
     <t>WWHV035854</t>
   </si>
   <si>
     <t>Mullany, B., Barlow, A., Neault, N., Billy, T., Jones, T., Tortice, I., Lorenzo, S., Powers, J., Lake, K., Reid, R., &amp; Walkup, J. (2012). The Family Spirit trial for American Indian teen mothers and their children: CBPR rationale, design, methods and baseline characteristics. Society of Prevention Research, 13, 504-518.</t>
   </si>
   <si>
     <t>Not applicable (NA) - additional source</t>
   </si>
   <si>
+    <t>WWHV095924</t>
+  </si>
+  <si>
+    <t>Nadler, A. T., Chavis, E., &amp; Atukpawu-Tipton, G. (2024). Indigenous food sovereignty in tribal home visiting. National Home Visiting Resource Center Innovation Roundup Brief. James Bell Associates. https://nhvrc.org/brief/indigenous-food-sovereignty-tribal-home-visitin…</t>
+  </si>
+  <si>
+    <t>WWHV095925</t>
+  </si>
+  <si>
+    <t>National Academies of Sciences, Engineering, and Medicine. (2023). Complementary Feeding Interventions for Infants and Young Children Under Age 2: Scoping of Promising Interventions to Implement at the Community or State Level. Washington, DC: The National Academies Press. https://doi.org/10.17226/27239</t>
+  </si>
+  <si>
+    <t>WWHV095928</t>
+  </si>
+  <si>
+    <t>Nelson, L., Mata Lopez, L., Archuleta, S., Skavenski Van Wyk, S., Kushman, E., Martin, L., Mitchell, K., Leffler, E., Wewie, T., Kemp, C., Cuddy, R., Haroz, E.E. (2025). Testing the effectiveness of Family Spirit Strengths (FSS) – a culturally informed intervention designed to prevent mental health and substance misuse for Indigenous families through home visiting. Center for Open Science, https://doi.org/10.31235/osf.io/xv7hz_v1</t>
+  </si>
+  <si>
     <t>WWHV043402</t>
   </si>
   <si>
     <t>Newborn RNs find niche: Teaching how to parent. (1990). American Journal of Nursing, 90(11), 80.</t>
   </si>
   <si>
     <t>WWHV014495</t>
   </si>
   <si>
     <t>Nurses for Newborns Program. Application for the Premier Cares national award: Nurses for Newborns Foundation's Bridge to the Future Program. Unpublished manuscript. (2007).</t>
   </si>
   <si>
     <t>WWHV009145</t>
   </si>
   <si>
     <t>Pfefferle, S. G., Cooper, B., Layton, D., &amp; Rohrbach, S. (2009). Early collaboration for adaptation: Addressing depression in low-income new mothers. Journal of Health Care for the Poor &amp; Underserved, 20(2), 539–544.</t>
+  </si>
+  <si>
+    <t>WWHV092234</t>
+  </si>
+  <si>
+    <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
+  </si>
+  <si>
+    <t>WWHV094422</t>
+  </si>
+  <si>
+    <t>Russette, H. C., Grubin, F., Ingalls, A., Martin, L., Leonard, A., Kushman, E., Cisler, A., Leffler, E., Herman, A., &amp; Haroz, E. E. (2022). Home visitor perspectives on implementing a precision approach to home visiting in communities serving Native American families. Infant Mental Health Journal, 43(5), 744–755. https://doi.org/10.1002/imhj.22012</t>
   </si>
   <si>
     <t>WWHV070288</t>
   </si>
   <si>
     <t>Saïas, T., David, M., Guedeney, A., Tereno, S., Tubach, F., Greacen, T., &amp; Dugravier, R. (2016). Enjeux cliniques de la prévention des dépressions périnatales chez des familles en situation de grande vulnérabilité [Prevention of perinatal depression in high-risk families through home visitation: Clinical issues.] Pratiques Psychologiques, 22(2), 159–175.</t>
   </si>
   <si>
     <t>WWHV070263</t>
   </si>
   <si>
     <t>Saïas, T., David, M., Guédeney, A., Tereno, S., Tubach, F., Greacen, T., &amp; Dugravier, R. (2016). Enjeux cliniques de la prévention des dépressions périnatales chez des familles en situation de grande vulnérabilité [Prevention of perinatal depression in high-risk families through home visitation: Clinical issues]. Pratiques Psychologiques, 22(2), 159–175.</t>
   </si>
   <si>
     <t>WWHV039523</t>
   </si>
   <si>
     <t>Saïas, T., Delawarde, C., Pintaux, E., Favriel, S., Menier, C., Matos, I., . . . Greacen, T. (2013). Les interventions préventives en santé mentale du jeune enfant vues par leurs bénéficiaires : l’exemple du projet CAPEDP  [Participants’ perception of a perinatal home visiting program conducted by psychologists: The CAPEDP project]. Pratiques Psychologiques, 19(4), 203–220.</t>
   </si>
   <si>
     <t>WWHV070248</t>
   </si>
   <si>
     <t>Saïas, T., Greacen, T., Tubach, F., Dugravier, R., Marcault, E., Tereno, S., . . . CAPEDP Study Group. (2013). Supporting families in challenging contexts: The CAPEDP project. Global Health Promotion, 20(2), 66–70.</t>
   </si>
@@ -344,52 +410,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -653,809 +722,987 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E43"/>
+  <dimension ref="A1:E54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="652.269" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="100.118" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
-[...2 lines deleted...]
-      <c r="D2" t="s">
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
+      <c r="E2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="C3" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E3">
+      <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4" t="s">
+      <c r="C4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E4">
+      <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="C5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="E5">
+      <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C6" t="s">
+      <c r="C6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="E6">
-[...4 lines deleted...]
-      <c r="A7" t="s">
+      <c r="B7" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C7" t="s">
-[...5 lines deleted...]
-      <c r="E7">
+      <c r="D7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C8" t="s">
-[...5 lines deleted...]
-      <c r="E8">
+      <c r="C8" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" t="s">
-[...2 lines deleted...]
-      <c r="B9" t="s">
+      <c r="A9" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C9" t="s">
-[...2 lines deleted...]
-      <c r="D9" t="s">
+      <c r="B9" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E9">
-[...16 lines deleted...]
-      <c r="E10">
+      <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
-      <c r="A11" t="s">
+      <c r="A11" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C11" t="s">
-[...5 lines deleted...]
-      <c r="E11">
+      <c r="C11" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E11" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
-      <c r="A12" t="s">
+      <c r="A12" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C12" t="s">
-[...5 lines deleted...]
-      <c r="E12">
+      <c r="C12" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E12" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
-      <c r="A13" t="s">
+      <c r="A13" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C13" t="s">
-[...5 lines deleted...]
-      <c r="E13">
+      <c r="C13" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E13" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
-      <c r="A14" t="s">
+      <c r="A14" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C14" t="s">
-[...2 lines deleted...]
-      <c r="D14" t="s">
+      <c r="C14" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="E14">
-[...16 lines deleted...]
-      <c r="E15">
+      <c r="E15" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E16" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="16" spans="1:5">
-[...12 lines deleted...]
-      <c r="E16">
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E17" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
-[...15 lines deleted...]
-    </row>
     <row r="18" spans="1:5">
-      <c r="A18" t="s">
+      <c r="A18" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B18" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="C18" t="s">
-[...5 lines deleted...]
-      <c r="E18">
+      <c r="C18" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E18" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
-      <c r="A19" t="s">
+      <c r="A19" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B19" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="C19" t="s">
-[...5 lines deleted...]
-      <c r="E19">
+      <c r="C19" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E20" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
-[...6 lines deleted...]
-      <c r="C20" t="s">
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E21" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E22" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E23" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E24" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E25" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E26" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D20" t="s">
+      <c r="E27" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E28" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E29" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E30" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E31" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E32" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E33" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E34" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E35" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E36" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E37" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E38" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E40" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E41" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E42" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E43" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E44" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E45" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E46" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E47" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E48" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D49" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="E20">
-[...356 lines deleted...]
-      <c r="E41">
+      <c r="E49" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E50" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E51" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E52" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
-[...9 lines deleted...]
-      <c r="D42" t="s">
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D53" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E42">
-[...16 lines deleted...]
-      <c r="E43">
+      <c r="E53" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E54" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>