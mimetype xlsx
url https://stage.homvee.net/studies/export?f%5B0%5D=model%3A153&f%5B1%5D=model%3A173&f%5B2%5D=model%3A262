--- v0 (2025-10-02)
+++ v1 (2026-08-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="344">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="366">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV064170</t>
   </si>
   <si>
     <t>Alarcón, C. (2017). Parent education in the home. NAMTA Journal, 42(2), 155–167.</t>
   </si>
   <si>
     <t>Parents as Teachers (PAT)®</t>
   </si>
   <si>
@@ -152,50 +152,56 @@
   <si>
     <t>Nurturing Parenting Programs (Birth to Age 5)</t>
   </si>
   <si>
     <t>Not applicable (NA) - implementation study</t>
   </si>
   <si>
     <t>WWHV014690</t>
   </si>
   <si>
     <t>Bavolek, S. J. (2002). Research and validation report of the Nurturing Parenting Programs. Research report. Asheville, NC: Family Development Resources, Inc.</t>
   </si>
   <si>
     <t>WWHV014250</t>
   </si>
   <si>
     <t>Bavolek, S., Keene, R., &amp; Weikert P. (2004). The Florida study: A comparative examination of the effectiveness of the Nurturing Parenting Programs (Final report). Tallahassee: Florida Department of Children and Families.</t>
   </si>
   <si>
     <t>WWHV095772</t>
   </si>
   <si>
     <t>Beasley, L.O., Milojevich, H., Fuller, S. et al. (2024).  A Qualitative Approach to Understanding Provider Behaviors that Promote Enrollment, Engagement, and Retention in Home Visiting Services. Journal of Child and Family Studies, 33(10). https://doi.org/10.1007/s10826-024-02907-x</t>
   </si>
   <si>
+    <t>WWHV095773</t>
+  </si>
+  <si>
+    <t>Billey, T., Kushman, E., Meese, J., Martin, L., Jim, L., Austin-Garrison, M. A., &amp; Allison-Burbank, J. D. (2024). Development of a culturally enhanced caregiver-facilitated language nutrition intervention “+ Language is Medicine” to address developmental delay in Diné (Navajo) toddlers. Frontiers in Public Health, 12. https://doi.org/10.3389/fpubh.2024.1376742</t>
+  </si>
+  <si>
     <t>WWHV003957</t>
   </si>
   <si>
     <t>Blackwell, A. P., Stanberry, A. M., &amp; Bates, M. (2001, November). Participation in a Parents as Teachers program: A protective resource for stress &amp; coping. Paper presented at the 63rd annual conference of the National Council on Family Relations, Rochester, NY.</t>
   </si>
   <si>
     <t>WWHV078657</t>
   </si>
   <si>
     <t>Blasco, P. A., Kohen, H., &amp; Shapland, C. (2002). Parents-as-teachers: Design and establishment of a training programme for paediatric residents. Medical Education, 33(9), 695–701. https://doi.org/10.1046/j.1365-2923.1999.00334.x</t>
   </si>
   <si>
     <t>WWHV014634</t>
   </si>
   <si>
     <t>O’Brien, T., Garnett, D. M., &amp; Proctor, K. (2002). Report:  Impact of the Parents as Teachers program. Canon City, CO (Fremont County) school year 1999-2000. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV037101</t>
   </si>
   <si>
     <t>Bryant, N. B. (2000). How do parents and teachers view the role of the parent in educating the child? (Ph.D., Mississippi State University). ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>WWHV064111</t>
@@ -437,50 +443,62 @@
   <si>
     <t>WWHV014234</t>
   </si>
   <si>
     <t>Home visiting and resource mothers: Bibliography of materials from MCHLine. Retrieved November 19, 2009, from http://www.mchlibrary.info/databases/bibliography.php?target=auto_searc…</t>
   </si>
   <si>
     <t>WWHV015186</t>
   </si>
   <si>
     <t>Hoodecheck, J., &amp; Kearns, E. (1990). PAT program description. Parent-child programs. District 742 community education's early childhood family education project [revised]. Minnesota: St. Cloud Independent School District 742.</t>
   </si>
   <si>
     <t>WWHV044478</t>
   </si>
   <si>
     <t>Hoyt Drazen, C., Abel, R., Lindsey, T., &amp; King, A. A. (2014). Development and feasibility of a home-based education model for families of children with sickle cell disease. BMC Public Health, 14, 116.</t>
   </si>
   <si>
     <t>WWHV090807</t>
   </si>
   <si>
     <t>Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Martin, L., Team, P. F. S. S., West, A. L., Neault, N., &amp; Haroz, E. E. (2021). Precision Family Spirit: A pilot randomized implementation trial of a precision home visiting approach with families in Michigan-trial rationale and study protocol. Pilot &amp; Feasibility Studies, 7(1), 1-11. https://doi.org/10.1186/s40814-020-00753-4</t>
   </si>
   <si>
+    <t>WWHV094974</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rebman, P., Martin, L., Kushman, E., Leonard, A., Cisler, A., Gschwind, I., Brayak, A., Amsler, A.M., &amp; Haroz, E. E. (2022). Towards precision home visiting: Results at six months postpartum from a randomized pilot implementation trial to assess the feasibility of a precision approach to Family Spirit. BMC Pregnancy and Childbirth, 22(1), 725. https://doi.org/10.1186/s12884-022-05057-4</t>
+  </si>
+  <si>
+    <t>WWHV074886</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rosenstock, S., Foy Cuddy, R., Neault, N., Yessilth, S., Goklish, N., Nelson, L., Reid, R., &amp; Barlow, A. (2019). Family Spirit Nurture (FSN)—a randomized controlled trial to prevent early childhood obesity in American Indian populations: Trial rationale and study protocol. BMC Obesity, 6(1), 18. https://doi.org/10.1186/s40608-019-0233-9</t>
+  </si>
+  <si>
     <t>WWHV094868</t>
   </si>
   <si>
     <t>Institute for Families in Society. (2021). South Carolina First Steps to School Readiness Parents as Teachers External Evaluation FY16-17 to FY18-19. University of South Carolina, Pacific Research &amp; Evaluation. https://www.scfirststeps.org/media/02ahuo5m/full-report-south_carolina_…</t>
   </si>
   <si>
     <t>Indeterminate</t>
   </si>
   <si>
     <t>WWHV014311</t>
   </si>
   <si>
     <t>Johnson, K. (2009). State-based home visiting: Strengthening programs through state leadership. New York: National Center for Children in Poverty. </t>
   </si>
   <si>
     <t>WWHV037139</t>
   </si>
   <si>
     <t>Johnson, R. T., University of Hawaii at Manoa, &amp; Center for Youth Research. (1995). Parents as First Teachers: Final evaluation. State of Hawai`i, Department of Health, Healthy Start Program. Honolulu: Social Science Research Institute, Center for Youth Research, University of Hawaii.</t>
   </si>
   <si>
     <t>WWHV065022</t>
   </si>
   <si>
     <t>Jonson-Reid, M., Drake, B., Constantino, J. N., Tandon, M., Pons, L., Kohl, P., Roesch, S., Wideman, E., Dunnigan, A., &amp; Auslander, W. (2018). A randomized trial of home visitation for CPS-involved families: The moderating impact of maternal depression and CPS history. Child Maltreatment, 23(3), 281–293. https://doi.org/10.1177/1077559517751671</t>
@@ -548,122 +566,158 @@
   <si>
     <t>WWHV062204</t>
   </si>
   <si>
     <t>Lopez, A., &amp; Bernstein, J. (2016). Parent possible: 2016 Parents as Teachers (PAT) evaluation. Denver, CO: OMNI Institute.</t>
   </si>
   <si>
     <t>WWHV095821</t>
   </si>
   <si>
     <t>Maguire-Jack, K., Park, Y., Chang, O.D. et al. (2024). Findings from the Michigan EITC Access Project: ACEs Prevention Through Economic Intervention. Child and Adolescent Social Work Journal, 1-10. https://doi.org/10.1007/s10560-024-00971-2</t>
   </si>
   <si>
     <t>WWHV027881</t>
   </si>
   <si>
     <t>Maher, E. J., Marcynyszyn, L. A., Corwin, T. W., &amp; Hodnett, R. Dosage matters: The relationship between participation in the nurturing parenting program for infants, toddlers, and preschoolers and subsequent child maltreatment. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV073452</t>
   </si>
   <si>
     <t>Marianne, E.G., Kirsten, F., Marianne, V., &amp; Vibeke, L. (2019). Adolescents’ experiences of participating in a weight-loss programme, linked to weight status, health-related quality of life and self-concept: A longitudinal study. Journal of Childhood Obesity, 4(1), 001.</t>
   </si>
   <si>
+    <t>WWHV095157</t>
+  </si>
+  <si>
+    <t>Martin, L., Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Russette, H., &amp; Haroz, E. E. (2023). Respecting diverse journeys on many roads: First Peoples of North America can guide us on our path toward precision home visiting. AlterNative: An International Journal of Indigenous Peoples, 19(2), 499–503. https://doi.org/10.1177/11771801231169272</t>
+  </si>
+  <si>
     <t>WWHV013989</t>
   </si>
   <si>
     <t>Martus, J. E. (1993). Benefits of a nurturing program: Perceptions of adolescent mothers. (San Jose State University; 6265 Advisor: Chair: Susan Murphy). Masters Abstracts International, 31 (04), 92-1744. (AAG1353038)</t>
   </si>
   <si>
     <t>WWHV073860</t>
   </si>
   <si>
     <t>Matone, M., Kellom, K., Griffis, H., Quarshie, W., Faerber, J., Gierlach, P., … Cronholm, P. F. (2018). A mixed methods evaluation of early childhood abuse prevention within evidence-based home visiting programs. Maternal and Child Health Journal, 22(Suppl. 1), 79–91.</t>
   </si>
   <si>
     <t>WWHV027408</t>
   </si>
   <si>
     <t>Matthew, R. F., Wang, M. Q., Bellamy, N., &amp; Copeland, E. (2005). Test of efficacy of model family strengthening programs. American Journal of Health Studies, 20(3), 164–170.</t>
   </si>
   <si>
     <t>WWHV095829</t>
   </si>
   <si>
     <t>McCombs-Thornton, K., Wang, Y., &amp; Sturmfels, N. (2023). Parents as Teachers Family Outcomes: New Insights from the Mother and Infant Home Visiting Program Evaluation (MIHOPE). Parents as Teachers National Center. https://parentsasteachers.org/wp-content/uploads/2024/10/PAT-Family-Out…</t>
   </si>
   <si>
     <t>WWHV014472</t>
   </si>
   <si>
     <t>McGilly, K.,  Strube, M., &amp; Winter, M. (2000). Linking  neuroscience and education to improve parenting of young children. St.  Louis, MO: Parents as Teachers National Center, Inc.</t>
   </si>
   <si>
     <t>WWHV087245</t>
   </si>
   <si>
     <t>McKelvey, L. M., &amp; Fitzgerald, S. (2020). Family functioning and involvement in home visiting: Examining program characteristics as moderators to support retention in services. Infant Mental Health Journal, 41(2), 220–231. https://doi.org/10.1002/imhj.21842</t>
   </si>
   <si>
     <t>WWHV027379</t>
   </si>
   <si>
     <t>McLean, C. (1998). The `best, first  teachers.'Alberta Report/Newsmagazine, 25(17), 42.</t>
   </si>
   <si>
+    <t>WWHV095922</t>
+  </si>
+  <si>
+    <t>Meisch, A. D., Joraanstad, A., Willenborg, P., Lauderback, E., &amp; Atukpawu-Tipton, G. (2023). Mapping evidence-based home visiting provided by tribal-led organizations. National Home Visiting Resource Center Data in Action Brief. James Bell Associates and Urban Institute. https://nhvrc.org/product/mapping-home-visiting-tribal-led-organizations</t>
+  </si>
+  <si>
     <t>WWHV014529</t>
   </si>
   <si>
     <t>Mendoza, J. M.  (2008).  Parental beliefs, home learning environment, and school readiness in  the Latino population: Does the Parents as Teachers program influence these  three variables? Unpublished doctoral dissertation, Greensboro, NC: University  of North Carolina, Greensboro.</t>
   </si>
   <si>
     <t>WWHV095270</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 4-PAT contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac…</t>
   </si>
   <si>
     <t>WWHV095840</t>
   </si>
   <si>
     <t>Miles, E., Bose, S. &amp; Sandstrom, H. (2023). Building on Strengths: Reaching Unhoused Families With Home Visiting Parent Support Programs, Urban Institute. United States of America.</t>
   </si>
   <si>
     <t>WWHV075199</t>
   </si>
   <si>
     <t>Morshed, A. B., Tabak, R. G., Schwarz, C. D., &amp; Haire-Joshu, D. (2019). The impact of a healthy weight intervention embedded in a home-visiting program on children's weight and mothers' feeding practices. Journal of Nutrition Education &amp; Behavior, 51(2), 237–244. https://doi.org/10.1016/j.jneb.2018.09.001</t>
   </si>
   <si>
+    <t>WWHV095923</t>
+  </si>
+  <si>
+    <t>Moyer, N., Wesner, C., Sarche, M., Chavis, Gachupin, A. E., Nadler, A., Svoboda, E., Asdigian, N., Geary, E., Around Him, D., Dunn, C., &amp; Whitesell, N. (2024). Braiding Research Approaches to understand home visiting in Indigenous communities (OPRE Report No. 2024-366). Office of Planning, Research, and Evaluation; Administration for Children and Families; U.S. Department of Health and Human Services.</t>
+  </si>
+  <si>
     <t>WWHV035854</t>
   </si>
   <si>
     <t>Mullany, B., Barlow, A., Neault, N., Billy, T., Jones, T., Tortice, I., Lorenzo, S., Powers, J., Lake, K., Reid, R., &amp; Walkup, J. (2012). The Family Spirit trial for American Indian teen mothers and their children: CBPR rationale, design, methods and baseline characteristics. Society of Prevention Research, 13, 504-518.</t>
   </si>
   <si>
+    <t>WWHV095924</t>
+  </si>
+  <si>
+    <t>Nadler, A. T., Chavis, E., &amp; Atukpawu-Tipton, G. (2024). Indigenous food sovereignty in tribal home visiting. National Home Visiting Resource Center Innovation Roundup Brief. James Bell Associates. https://nhvrc.org/brief/indigenous-food-sovereignty-tribal-home-visitin…</t>
+  </si>
+  <si>
+    <t>WWHV095925</t>
+  </si>
+  <si>
+    <t>National Academies of Sciences, Engineering, and Medicine. (2023). Complementary Feeding Interventions for Infants and Young Children Under Age 2: Scoping of Promising Interventions to Implement at the Community or State Level. Washington, DC: The National Academies Press. https://doi.org/10.17226/27239</t>
+  </si>
+  <si>
+    <t>WWHV095928</t>
+  </si>
+  <si>
+    <t>Nelson, L., Mata Lopez, L., Archuleta, S., Skavenski Van Wyk, S., Kushman, E., Martin, L., Mitchell, K., Leffler, E., Wewie, T., Kemp, C., Cuddy, R., Haroz, E.E. (2025). Testing the effectiveness of Family Spirit Strengths (FSS) – a culturally informed intervention designed to prevent mental health and substance misuse for Indigenous families through home visiting. Center for Open Science, https://doi.org/10.31235/osf.io/xv7hz_v1</t>
+  </si>
+  <si>
     <t>WWHV064143</t>
   </si>
   <si>
     <t>Neuhauser, A. (2014). A closer look at the effectiveness of early childhood education in at-risk families. Mental Health &amp; Prevention, 2(3-4), 43–57.</t>
   </si>
   <si>
     <t>WWHV062188</t>
   </si>
   <si>
     <t>Neuhauser, A., Ramseier, E., Schaub, S., Burkhardt, S. C. A., &amp; Lanfranchi, A. (2018). Mediating role of maternal sensitivity: Enhancing language development in at-risk families. Infant Mental Health Journal, 39(5), 522–536.</t>
   </si>
   <si>
     <t>WWHV095910</t>
   </si>
   <si>
     <t>Neuhauser, A., Schaub, S., Ramseier, E., Kalkusch, I., Rodcharoen, P., Eberli, R., Burkhardt, S. C. A., Villiger, A., Lanfranchi, A., &amp; Klaver, P. (2024). Förderung ab Geburt: Zürcher Equity Präventionsprojekt Elternbeteiligung und Integration ZEPPELIN 5-6.  https://doi.org/10.48573/2h3q-5e83</t>
   </si>
   <si>
     <t>WWHV038735</t>
   </si>
   <si>
     <t>Organization works with parents to improve learning. (2009). Report on Preschool Programs, 41(7), 7–8.</t>
   </si>
   <si>
     <t>WWHV095220</t>
@@ -768,50 +822,62 @@
     <t>Ratcliff, A. C. (2016). Early experiences and the effect on kindergarten screening (Doctoral dissertation, Southwest Baptist University).</t>
   </si>
   <si>
     <t>WWHV094685</t>
   </si>
   <si>
     <t>Rau, A., McEnery, C., &amp; Henk, J. (2022) Learnings from Connect Texas [Preliminary Draft].</t>
   </si>
   <si>
     <t>WWHV094684</t>
   </si>
   <si>
     <t>Rau, A., Traube, D., Hunt-O’Brien, D., &amp; Kemner, A. (2020). A programmatic study, Parents as Teachers and University of Southern California Virtual Home Visiting Pilot. Parents as Teachers. https://parentsasteachers.org/virtual-service-delivery</t>
   </si>
   <si>
     <t>WWHV026013</t>
   </si>
   <si>
     <t>Research and Training Associates, Inc. (2006). BIA Baby FACE program evaluation study: 2005 report. Overland Park, KS: Author.</t>
   </si>
   <si>
     <t>WWHV095841</t>
   </si>
   <si>
     <t>Rodcharoen, P., Neuhauser, A., Kalkusch, I., Schaub, S., Lanfranchi, A., Klaver, P., &amp; Oeri, N. (2024). Behavioral self-regulation development in at-risk families: the role of family resources. Early Child Development and Care,194(11-12), 1123–1137.https://doi.org/10.1080/03004430.2024.2404001</t>
+  </si>
+  <si>
+    <t>WWHV092234</t>
+  </si>
+  <si>
+    <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
+  </si>
+  <si>
+    <t>WWHV094422</t>
+  </si>
+  <si>
+    <t>Russette, H. C., Grubin, F., Ingalls, A., Martin, L., Leonard, A., Kushman, E., Cisler, A., Leffler, E., Herman, A., &amp; Haroz, E. E. (2022). Home visitor perspectives on implementing a precision approach to home visiting in communities serving Native American families. Infant Mental Health Journal, 43(5), 744–755. https://doi.org/10.1002/imhj.22012</t>
   </si>
   <si>
     <t>WWHV094802</t>
   </si>
   <si>
     <t>Schaub, S., Eberli, R., Ramseier, E., Neuhauser, A., &amp; Lanfranchi, A. (2021). Förderung ab Geburt mit dem Programm, PAT-Mit Eltern Lernen, Effekte im ersten Kindergartenjahr. Schweizerische Zeitschrift für Bildungswissenschaften, 43(2), 285–296. https://doi.org/10.25656/01:22969</t>
   </si>
   <si>
     <t>WWHV074841</t>
   </si>
   <si>
     <t>Schaub, S., Ramseier, E., Neuhauser, A., Burkhardt, S. C. A., &amp; Lanfranchi, A. (2019). Effects of home-based early intervention on child outcomes: A randomized controlled trial of parents as teachers in Switzerland. Early Childhood Research Quarterly, 48, 173–185. https://doi.org/10.1016/j.ecresq.2019.03.007</t>
   </si>
   <si>
     <t>WWHV027131</t>
   </si>
   <si>
     <t>Schnieders, H. L. M. (1999). Parental empathy and discipline choice: Implications for a Nurturing Parenting Program (Kentucky, child abuse). (University of Louisville; 0110 Advisor: Chair Kathleen M. Kirby). Dissertation Abstracts International, 60 (07A), 93-2376. (AAG9939919)</t>
   </si>
   <si>
     <t>WWHV004190</t>
   </si>
   <si>
     <t>Schull, C. P., &amp; Anderson, E. A. (2008). The effect of home visiting and home safety on children's school readiness. European Early Childhood Education Research Journal, 16(3), 313–324. doi:10.1080/13502930802291983</t>
   </si>
@@ -1082,52 +1148,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1391,2866 +1460,3044 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E164"/>
+  <dimension ref="A1:E175"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E175"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="602.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
-[...5 lines deleted...]
-      <c r="E2">
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="C3" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E3">
+      <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4" t="s">
+      <c r="C4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="E4">
+      <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C5" t="s">
-[...5 lines deleted...]
-      <c r="E5">
+      <c r="C5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C6" t="s">
-[...5 lines deleted...]
-      <c r="E6">
+      <c r="C6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C7" t="s">
-[...5 lines deleted...]
-      <c r="E7">
+      <c r="C7" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C8" t="s">
-[...2 lines deleted...]
-      <c r="D8" t="s">
+      <c r="C8" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E8">
+      <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C9" t="s">
-[...5 lines deleted...]
-      <c r="E9">
+      <c r="C9" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
-      <c r="A10" t="s">
+      <c r="A10" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C10" t="s">
+      <c r="C10" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D10" t="s">
+      <c r="D10" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="E10">
+      <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
-      <c r="A11" t="s">
+      <c r="A11" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C11" t="s">
+      <c r="C11" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D11" t="s">
+      <c r="D11" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="E11">
+      <c r="E11" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
-      <c r="A12" t="s">
+      <c r="A12" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C12" t="s">
+      <c r="C12" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D12" t="s">
+      <c r="D12" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="E12">
+      <c r="E12" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
-      <c r="A13" t="s">
+      <c r="A13" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="C13" t="s">
+      <c r="C13" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D13" t="s">
+      <c r="D13" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E13">
+      <c r="E13" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
-      <c r="A14" t="s">
+      <c r="A14" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C14" t="s">
+      <c r="C14" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="D14" t="s">
+      <c r="D14" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="E14">
+      <c r="E14" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
-      <c r="A15" t="s">
+      <c r="A15" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="C15" t="s">
+      <c r="C15" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="D15" t="s">
+      <c r="D15" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="E15">
+      <c r="E15" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
-      <c r="A16" t="s">
+      <c r="A16" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C16" t="s">
+      <c r="C16" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="D16" t="s">
+      <c r="D16" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E16">
+      <c r="E16" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
-      <c r="A17" t="s">
+      <c r="A17" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="C17" t="s">
-[...2 lines deleted...]
-      <c r="D17" t="s">
+      <c r="C17" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="E17">
+      <c r="E17" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="18" spans="1:5">
-      <c r="A18" t="s">
+      <c r="A18" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B18" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="C18" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="C18" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E18" s="1">
+        <v>2.3</v>
       </c>
     </row>
     <row r="19" spans="1:5">
-      <c r="A19" t="s">
+      <c r="A19" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B19" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="C19" t="s">
-[...2 lines deleted...]
-      <c r="D19" t="s">
+      <c r="C19" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="E19">
-[...17 lines deleted...]
-        <v>1</v>
+      <c r="E20" s="1">
+        <v>2.3</v>
       </c>
     </row>
     <row r="21" spans="1:5">
-      <c r="A21" t="s">
+      <c r="A21" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B21" t="s">
+      <c r="B21" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="C21" t="s">
-[...5 lines deleted...]
-      <c r="E21">
+      <c r="C21" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
-      <c r="A22" t="s">
+      <c r="A22" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B22" t="s">
+      <c r="B22" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="C22" t="s">
-[...5 lines deleted...]
-      <c r="E22">
+      <c r="C22" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:5">
-      <c r="A23" t="s">
+      <c r="A23" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B23" t="s">
+      <c r="B23" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="C23" t="s">
-[...5 lines deleted...]
-      <c r="E23">
+      <c r="C23" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E23" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
-      <c r="A24" t="s">
+      <c r="A24" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B24" t="s">
+      <c r="B24" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="C24" t="s">
-[...5 lines deleted...]
-      <c r="E24">
+      <c r="C24" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:5">
-      <c r="A25" t="s">
+      <c r="A25" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B25" t="s">
+      <c r="B25" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="C25" t="s">
-[...5 lines deleted...]
-      <c r="E25">
+      <c r="C25" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
-      <c r="A26" t="s">
+      <c r="A26" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="B26" t="s">
+      <c r="B26" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="C26" t="s">
-[...2 lines deleted...]
-      <c r="D26" t="s">
+      <c r="C26" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E26">
-[...10 lines deleted...]
-      <c r="C27" t="s">
+      <c r="E27" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="D27" t="s">
-[...7 lines deleted...]
-      <c r="A28" t="s">
+      <c r="B28" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="C28" t="s">
-[...2 lines deleted...]
-      <c r="D28" t="s">
+      <c r="D28" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E28">
+      <c r="E29" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
-[...15 lines deleted...]
-    </row>
     <row r="30" spans="1:5">
-      <c r="A30" t="s">
+      <c r="A30" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="B30" t="s">
+      <c r="B30" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="C30" t="s">
-[...2 lines deleted...]
-      <c r="D30" t="s">
+      <c r="C30" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D31" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E30">
-[...13 lines deleted...]
-      <c r="D31" t="s">
+      <c r="E31" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E31">
-[...13 lines deleted...]
-      <c r="D32" t="s">
+      <c r="E32" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D33" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E32">
-[...10 lines deleted...]
-      <c r="C33" t="s">
+      <c r="E33" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="D33" t="s">
+      <c r="B34" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="E33">
-[...7 lines deleted...]
-      <c r="B34" t="s">
+      <c r="E34" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E36" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E37" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E38" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E39" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E40" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E41" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E43" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E44" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E45" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E46" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E47" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E48" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E49" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E50" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E51" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E52" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E53" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E54" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E55" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E56" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E57" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E58" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E59" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C60" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="C34" t="s">
-[...16 lines deleted...]
-      <c r="C35" t="s">
+      <c r="D60" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E60" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E61" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E62" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E63" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E64" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E65" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E66" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="E67" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E68" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E69" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="E70" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E71" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E72" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E73" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E75" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E77" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E79" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E80" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E81" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E82" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="C83" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="D35" t="s">
-[...30 lines deleted...]
-      <c r="C37" t="s">
+      <c r="D83" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E83" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E84" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E85" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C86" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="D37" t="s">
-[...33 lines deleted...]
-      <c r="D39" t="s">
+      <c r="D86" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E86" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E87" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E88" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D89" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="E39">
-[...47 lines deleted...]
-      <c r="D42" t="s">
+      <c r="E89" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E90" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E91" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E92" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E93" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E94" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D95" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="E42">
-[...13 lines deleted...]
-      <c r="D43" t="s">
+      <c r="E95" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E96" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E97" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E98" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E99" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E100" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E101" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E102" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E103" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E104" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E105" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E106" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E107" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E108" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E109" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E110" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E111" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E112" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E113" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E114" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E115" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E116" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E117" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E118" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E119" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E120" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E121" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E122" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E123" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E124" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
+      <c r="A125" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E125" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D126" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="E43">
-[...197 lines deleted...]
-      <c r="C55" t="s">
+      <c r="E126" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
+      <c r="A127" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E127" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
+      <c r="A128" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="C128" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D55" t="s">
-[...2 lines deleted...]
-      <c r="E55">
+      <c r="D128" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E128" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
+      <c r="A129" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E129" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
+      <c r="A130" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E130" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
+      <c r="A131" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E131" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
+      <c r="A132" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E132" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
+      <c r="A133" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E133" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
+      <c r="A134" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E134" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
+      <c r="A135" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E135" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
+      <c r="A136" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E136" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
+      <c r="A137" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E137" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
+      <c r="A138" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E138" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
+      <c r="A139" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E139" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
+      <c r="A140" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E140" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
+      <c r="A141" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E141" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
+      <c r="A142" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E142" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
+      <c r="A143" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E143" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
+      <c r="A144" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E144" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
+      <c r="A145" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E145" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
+      <c r="A146" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E146" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
+      <c r="A147" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E147" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
+      <c r="A148" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E148" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
+      <c r="A149" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E149" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
+      <c r="A150" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E150" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
+      <c r="A151" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E151" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
+      <c r="A152" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E152" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
+      <c r="A153" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="B153" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E153" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
+      <c r="A154" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="C154" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D154" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E154" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
-[...6 lines deleted...]
-      <c r="C56" t="s">
+    <row r="155" spans="1:5">
+      <c r="A155" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="C155" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D155" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E155" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
+      <c r="A156" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="B156" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E156" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
+      <c r="A157" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E157" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
+      <c r="A158" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D158" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E158" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
+      <c r="A159" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="B159" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D159" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E159" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
+      <c r="A160" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="B160" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="C160" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D160" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E160" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
+      <c r="A161" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="B161" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="C161" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E161" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
+      <c r="A162" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="B162" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="C162" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E162" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
+      <c r="A163" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="B163" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="C163" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E163" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
+      <c r="A164" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="B164" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E164" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
+      <c r="A165" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="B165" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C165" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D165" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E165" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
+      <c r="A166" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="C166" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D56" t="s">
+      <c r="D166" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E166" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
+      <c r="A167" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="C167" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E167" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
+      <c r="A168" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="B168" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="C168" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E168" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
+      <c r="A169" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="B169" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="C169" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E169" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
+      <c r="A170" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="B170" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="C170" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D170" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E170" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
+      <c r="A171" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="B171" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="C171" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D171" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E171" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
+      <c r="A172" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="B172" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="C172" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D172" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="E56">
-[...98 lines deleted...]
-      <c r="D62" t="s">
+      <c r="E172" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
+      <c r="A173" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="B173" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="C173" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D173" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E173" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
+      <c r="A174" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="B174" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="C174" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D174" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="E62">
-[...421 lines deleted...]
-      <c r="D87" t="s">
+      <c r="E174" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
+      <c r="A175" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="B175" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="C175" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D175" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="E87">
-[...1308 lines deleted...]
-      <c r="E164">
+      <c r="E175" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>