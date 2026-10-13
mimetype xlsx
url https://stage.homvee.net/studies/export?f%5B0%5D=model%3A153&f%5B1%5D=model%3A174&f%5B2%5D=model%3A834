--- v0 (2025-11-15)
+++ v1 (2026-10-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV040826</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Billy, T., Hastings, R., Lorenzo, S., ... Walkup, J. T. (2014). A randomized controlled trial of a paraprofessional-delivered, home-visiting intervention: Three-year outcomes for American Indian teen mothers and their children. Manuscript under review.</t>
   </si>
   <si>
     <t>Family Spirit®</t>
   </si>
   <si>
@@ -65,62 +65,68 @@
   <si>
     <t>WWHV029496</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Compton, S., Carter, A., Hastings, R., Billy, T., CohoMescal, V., Lorenzo, S., &amp; Walkup, J. T. (Jan 2013). Effect of a paraprofessional home-visiting intervention on American Indian teen mothers’ and infants’ behavioral risks: A randomized controlled trial. The American Journal of Psychiatry, 170(1), 83-93.</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>WWHV047724</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Goklish, N., Billy, T., Hastings, R., ... Walkup, J. T. (2015). Paraprofessional-delivered home-visiting intervention for American Indian teen mothers and children: 3-Year outcomes from a randomized controlled trial. American Journal of Psychiatry, 172(2), 154-162.</t>
   </si>
   <si>
     <t>WWHV003768</t>
   </si>
   <si>
     <t>Barlow, A., Varipatis-Baker, E., Speakman, K., Ginsburg, G., Friberg, I., Goklish, N., Cowboy, B., Fields, P., Hastings, R., Pan, William., Reid, R., Santosham, M., Walkup, J. (2006). Home-visiting intervention to improve child care among American Indian adolescent mothers: A randomized trial. Archives of Pediatrics &amp; Adolescent Medicine, 160(11), 1101-1107.</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
+    <t>WWHV095773</t>
+  </si>
+  <si>
+    <t>Billey, T., Kushman, E., Meese, J., Martin, L., Jim, L., Austin-Garrison, M. A., &amp; Allison-Burbank, J. D. (2024). Development of a culturally enhanced caregiver-facilitated language nutrition intervention “+ Language is Medicine” to address developmental delay in Diné (Navajo) toddlers. Frontiers in Public Health, 12. https://doi.org/10.3389/fpubh.2024.1376742</t>
+  </si>
+  <si>
+    <t>Not applicable (NA) - implementation study</t>
+  </si>
+  <si>
     <t>WWHV045794</t>
   </si>
   <si>
     <t>Booth, A., Palamaro Munsell, E., &amp; Doyle, O. (2013). Maternal engagement in a home visiting intervention: What lies beneath psychological resources? Journal of Community Psychology, 42(1), 29–46.</t>
   </si>
   <si>
     <t>Preparing for Life—Home Visiting</t>
   </si>
   <si>
-    <t>Not applicable (NA) - implementation study</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV065012</t>
   </si>
   <si>
     <t>Côté, S. M., Orri, M., Tremblay, R. E., &amp; Doyle, O. (2018). A multicomponent early intervention program and trajectories of behavior, cognition, and health. Pediatrics, 141(5), 1–12.</t>
   </si>
   <si>
     <t>Does not pass screens</t>
   </si>
   <si>
     <t>WWHV003731</t>
   </si>
   <si>
     <t>Culp, A. M., Culp, R. E., Anderson, J. W., &amp; Carter, S. (2007). Health and safety intervention with first-time mothers. Health Education Research, 22(2), 285-294.</t>
   </si>
   <si>
     <t>Oklahoma’s Community-Based Family Resource and Support (CBFRS) Program</t>
   </si>
   <si>
     <t>WWHV003715</t>
   </si>
   <si>
     <t>Culp, A. M., Culp, R. E., Hechtner-Galvin, T., Howell, C. S., Saathoff-Wells, T., &amp; Marr, P. (2004). First-time mothers in home visitation services utilizing child development specialists. Infant Mental Health Journal, 25(1), 1-15. doi:10.1002/imhj.10086.</t>
   </si>
   <si>
     <t>WWHV045795</t>
@@ -239,71 +245,119 @@
   <si>
     <t>WWHV064982</t>
   </si>
   <si>
     <t>Girard, L., Doyle, O., &amp; Tremblay, R. E. (2017). Maternal warmth and toddler development: Support for transactional models in disadvantaged families. European Child &amp; Adolescent Psychiatry, 26(4), 497–507.</t>
   </si>
   <si>
     <t>WWHV075668</t>
   </si>
   <si>
     <t>Haroz, E. E., Ingalls, A., Kee, C., Goklish, N., Neault, N., Begay, M., &amp; Barlow, A. (2019). Informing precision home visiting: Identifying meaningful subgroups of families who benefit most from Family Spirit. Prevention Science : The Official Journal of the Society for Prevention Research, 8, 1244-1254. https://doi.org/10.1007/s11121-019-01039-9</t>
   </si>
   <si>
     <t>WWHV086258</t>
   </si>
   <si>
     <t>Haroz, E. E., Ingalls, A., Wadlin, J., Kee, C., Begay, M., Neault, N., &amp; Barlow, A. (2020). Utilizing broad-based partnerships to design a precision approach to implementing evidence-based home visiting. Journal of Community Psychology, 48(4), 1100-1113. https://doi.org/10.1002%2Fjcop.22281</t>
   </si>
   <si>
     <t>WWHV090807</t>
   </si>
   <si>
     <t>Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Martin, L., Team, P. F. S. S., West, A. L., Neault, N., &amp; Haroz, E. E. (2021). Precision Family Spirit: A pilot randomized implementation trial of a precision home visiting approach with families in Michigan-trial rationale and study protocol. Pilot &amp; Feasibility Studies, 7(1), 1-11. https://doi.org/10.1186/s40814-020-00753-4</t>
   </si>
   <si>
+    <t>WWHV094974</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rebman, P., Martin, L., Kushman, E., Leonard, A., Cisler, A., Gschwind, I., Brayak, A., Amsler, A.M., &amp; Haroz, E. E. (2022). Towards precision home visiting: Results at six months postpartum from a randomized pilot implementation trial to assess the feasibility of a precision approach to Family Spirit. BMC Pregnancy and Childbirth, 22(1), 725. https://doi.org/10.1186/s12884-022-05057-4</t>
+  </si>
+  <si>
+    <t>WWHV074886</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rosenstock, S., Foy Cuddy, R., Neault, N., Yessilth, S., Goklish, N., Nelson, L., Reid, R., &amp; Barlow, A. (2019). Family Spirit Nurture (FSN)—a randomized controlled trial to prevent early childhood obesity in American Indian populations: Trial rationale and study protocol. BMC Obesity, 6(1), 18. https://doi.org/10.1186/s40608-019-0233-9</t>
+  </si>
+  <si>
     <t>WWHV094839</t>
   </si>
   <si>
     <t>Klitzing, K. V., Doyle, O., Saïas, T., Greacen, T., Sierau, S., &amp; Perren, S. (2011). Early Prevention and Intervention Programs in Europe. In: Fitzgerald, H. E., Puura, K., Tomlinson, M., &amp; Paul. C. (eds.).  International Perspectives on Child Psychology and Mental Health, Vol 2: Prevention and Treatment. Palo Alto, Praeger Press.</t>
   </si>
   <si>
     <t>WWHV064987</t>
   </si>
   <si>
     <t>Lovett, J., Palamaro Munsell, E., McNamara, K., &amp; Doyle, O. (2016). Friend, foe or facilitator? The role of the parent-service provider relationship in the early implementation of a family-based community intervention. Community Psychology in Global Perspective, 2(1), 52–72.</t>
   </si>
   <si>
+    <t>WWHV095157</t>
+  </si>
+  <si>
+    <t>Martin, L., Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Russette, H., &amp; Haroz, E. E. (2023). Respecting diverse journeys on many roads: First Peoples of North America can guide us on our path toward precision home visiting. AlterNative: An International Journal of Indigenous Peoples, 19(2), 499–503. https://doi.org/10.1177/11771801231169272</t>
+  </si>
+  <si>
+    <t>WWHV095922</t>
+  </si>
+  <si>
+    <t>Meisch, A. D., Joraanstad, A., Willenborg, P., Lauderback, E., &amp; Atukpawu-Tipton, G. (2023). Mapping evidence-based home visiting provided by tribal-led organizations. National Home Visiting Resource Center Data in Action Brief. James Bell Associates and Urban Institute. https://nhvrc.org/product/mapping-home-visiting-tribal-led-organizations</t>
+  </si>
+  <si>
+    <t>WWHV095923</t>
+  </si>
+  <si>
+    <t>Moyer, N., Wesner, C., Sarche, M., Chavis, Gachupin, A. E., Nadler, A., Svoboda, E., Asdigian, N., Geary, E., Around Him, D., Dunn, C., &amp; Whitesell, N. (2024). Braiding Research Approaches to understand home visiting in Indigenous communities (OPRE Report No. 2024-366). Office of Planning, Research, and Evaluation; Administration for Children and Families; U.S. Department of Health and Human Services.</t>
+  </si>
+  <si>
     <t>WWHV035854</t>
   </si>
   <si>
     <t>Mullany, B., Barlow, A., Neault, N., Billy, T., Jones, T., Tortice, I., Lorenzo, S., Powers, J., Lake, K., Reid, R., &amp; Walkup, J. (2012). The Family Spirit trial for American Indian teen mothers and their children: CBPR rationale, design, methods and baseline characteristics. Society of Prevention Research, 13, 504-518.</t>
   </si>
   <si>
     <t>Not applicable (NA) - additional source</t>
   </si>
   <si>
+    <t>WWHV095924</t>
+  </si>
+  <si>
+    <t>Nadler, A. T., Chavis, E., &amp; Atukpawu-Tipton, G. (2024). Indigenous food sovereignty in tribal home visiting. National Home Visiting Resource Center Innovation Roundup Brief. James Bell Associates. https://nhvrc.org/brief/indigenous-food-sovereignty-tribal-home-visitin…</t>
+  </si>
+  <si>
+    <t>WWHV095925</t>
+  </si>
+  <si>
+    <t>National Academies of Sciences, Engineering, and Medicine. (2023). Complementary Feeding Interventions for Infants and Young Children Under Age 2: Scoping of Promising Interventions to Implement at the Community or State Level. Washington, DC: The National Academies Press. https://doi.org/10.17226/27239</t>
+  </si>
+  <si>
+    <t>WWHV095928</t>
+  </si>
+  <si>
+    <t>Nelson, L., Mata Lopez, L., Archuleta, S., Skavenski Van Wyk, S., Kushman, E., Martin, L., Mitchell, K., Leffler, E., Wewie, T., Kemp, C., Cuddy, R., Haroz, E.E. (2025). Testing the effectiveness of Family Spirit Strengths (FSS) – a culturally informed intervention designed to prevent mental health and substance misuse for Indigenous families through home visiting. Center for Open Science, https://doi.org/10.31235/osf.io/xv7hz_v1</t>
+  </si>
+  <si>
     <t>WWHV074928</t>
   </si>
   <si>
     <t>Orri, M., Cote, S. M., Tremblay, R. E., &amp; Doyle, O. (2019). Impact of an early childhood intervention on the home environment, and subsequent effects on child cognitive and emotional development: A secondary analysis. Plos One, 14(7), Article e0219133.</t>
   </si>
   <si>
     <t>WWHV094832</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at six months [Study 2: Non-experimental design]. Dublin, Ireland: UCD Geary Institute. </t>
   </si>
   <si>
     <t>Indeterminate</t>
   </si>
   <si>
     <t>WWHV045799</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2013). Preparing For Life: Early childhood intervention. Assessing the impact of Preparing For Life at eighteen months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV059089</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at six months [Study 1: Randomized controlled trial]. Dublin, Ireland: UCD Geary Institute.</t>
@@ -347,54 +401,66 @@
   <si>
     <t>WWHV064978</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute for Public Policy. (2015). Preparing For Life: Early childhood intervention: Assessing the impact of Preparing For Life at forty-eight months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV045802</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2011). Preparing for Life early childhood intervention: Assessing the early impact of Preparing for Life at six months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV064977</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2016). Preparing For Life early childhood intervention final report: Did Preparing For Life improve children's school readiness? Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV094840</t>
   </si>
   <si>
     <t>Pitsia, V., &amp; Kent, G. (2021). School readiness of five-year-old children from socio-economically disadvantaged areas: evidence from the Preparing for Life evaluation. Irish Educational Studies, 1-21.</t>
   </si>
   <si>
+    <t>WWHV092234</t>
+  </si>
+  <si>
+    <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
+  </si>
+  <si>
     <t>WWHV064983</t>
   </si>
   <si>
     <t>O’Rourke, C., O’Farrelly, C., Booth, A., &amp; Doyle, O. (2017). ‘Little bit afraid ‘til I found how it was’: Children’s subjective early school experiences in a disadvantaged community in Ireland. European Early Childhood Education Research Journal, 25(2), 206–223.</t>
+  </si>
+  <si>
+    <t>WWHV094422</t>
+  </si>
+  <si>
+    <t>Russette, H. C., Grubin, F., Ingalls, A., Martin, L., Leonard, A., Kushman, E., Cisler, A., Leffler, E., Herman, A., &amp; Haroz, E. E. (2022). Home visitor perspectives on implementing a precision approach to home visiting in communities serving Native American families. Infant Mental Health Journal, 43(5), 744–755. https://doi.org/10.1002/imhj.22012</t>
   </si>
   <si>
     <t>WWHV060298</t>
   </si>
   <si>
     <t>O'Sullivan, A., Fitzpatrick, N., &amp; Doyle, O. (2017). Effects of early intervention on dietary intake and its mediating role on cognitive functioning: A randomised controlled trial. Public Health Nutrition, 20(1), 154-164.</t>
   </si>
   <si>
     <t>WWHV045805</t>
   </si>
   <si>
     <t>O’Sullivan, A., Fitzpatrick, N., &amp; Doyle, O. Effects of early intervention on dietary intake and its mediating role on cognitive functioning: A randomised controlled trial. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV064985</t>
   </si>
   <si>
     <t>Tatlow-Golden, M., O’Farrelly, C., Booth, A., &amp; Doyle, O. (2017). “Bursting” to go and other experiences: Children’s views on using the toilet in the first school year. The Journal of School Nursing, 33(3), 214–222.</t>
   </si>
   <si>
     <t>WWHV064988</t>
   </si>
   <si>
     <t>Tatlow-Golden, M., O’Farrelly, C., Booth, A., O’Rourke, C., &amp; Doyle, O. (2016). ‘Look, I have my ears open’: Resilience and early school experiences among children in an economically deprived suburban area in Ireland. School Psychology International, 37(2), 104–120.</t>
   </si>
@@ -425,52 +491,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -734,1030 +803,1208 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E56"/>
+  <dimension ref="A1:E67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E67"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="447.034" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="511.875" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="D2" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
+      <c r="E2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D3" t="s">
+      <c r="D3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E3">
+      <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C4" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D4" t="s">
+      <c r="D4" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E4">
+      <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C5" t="s">
+      <c r="C5" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D5" t="s">
+      <c r="D5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="E5">
+      <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C6" t="s">
+      <c r="C6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="E6">
-[...4 lines deleted...]
-      <c r="A7" t="s">
+      <c r="B7" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="C7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E7">
-[...4 lines deleted...]
-      <c r="A8" t="s">
+      <c r="B8" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="C8" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E8" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="D8" t="s">
+      <c r="B9" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E8">
+      <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="9" spans="1:5">
-[...3 lines deleted...]
-      <c r="B9" t="s">
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C10" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="C9" t="s">
-[...2 lines deleted...]
-      <c r="D9" t="s">
+      <c r="D10" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E9">
+      <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="10" spans="1:5">
-[...6 lines deleted...]
-      <c r="C10" t="s">
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E11" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E12" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E13" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E14" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E15" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E17" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E18" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E20" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E22" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E24" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E25" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E26" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E27" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E28" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E29" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E30" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E31" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D10" t="s">
-[...13 lines deleted...]
-      <c r="C11" t="s">
+      <c r="E32" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E33" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E34" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E35" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E36" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D37" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D11" t="s">
-[...13 lines deleted...]
-      <c r="C12" t="s">
+      <c r="E37" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D38" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D12" t="s">
-[...13 lines deleted...]
-      <c r="C13" t="s">
+      <c r="E38" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E39" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E40" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="E41" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E42" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E43" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E44" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="E46" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E51" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E52" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E53" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E54" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E55" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E56" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E57" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E58" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E60" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D61" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D13" t="s">
-[...33 lines deleted...]
-      <c r="D15" t="s">
+      <c r="E61" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D62" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E15">
-[...248 lines deleted...]
-      <c r="C30" t="s">
+      <c r="E62" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E63" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E64" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E65" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C66" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D30" t="s">
-[...13 lines deleted...]
-      <c r="C31" t="s">
+      <c r="D66" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E66" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C67" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D31" t="s">
-[...424 lines deleted...]
-      <c r="D56" t="s">
+      <c r="D67" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E56">
+      <c r="E67" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>