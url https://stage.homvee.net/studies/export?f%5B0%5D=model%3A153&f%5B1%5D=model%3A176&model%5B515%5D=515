--- v0 (2026-05-28)
+++ v1 (2026-07-24)
@@ -12,247 +12,238 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV003427</t>
   </si>
   <si>
     <t>Allen, L., Sethi, A., &amp; Astuto, J. (2007). An evaluation of graduates of a toddlerhood home visiting program at kindergarten age. NHSA Dialog: A Research-to-Practice Journal for the Early Intervention Field, 10(1), 36–57. https://doi.org/10.1080/15240750701301811</t>
   </si>
   <si>
-    <t>ParentChild+® Family Home Visiting Model</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV089867</t>
   </si>
   <si>
     <t>Astuto, J. (2020). How are ParentChild+ graduates performing in elementary school? K-3rd grade outcomes for studies one and two. ParentChild+ Program, NYU Steinhardt, p.l.a.y.LabNYU. https://parentchildplus.org/wp-content/uploads/2024/04/Technical-Report…</t>
   </si>
   <si>
+    <t>WWHV073856</t>
+  </si>
+  <si>
+    <t>Astuto, J., &amp; Allen, L. (2016). Improving school readiness for children living in urban poverty through home-based intervention. [Unpublished manuscript submitted to HomVEE.]</t>
+  </si>
+  <si>
+    <t>WWHV073810</t>
+  </si>
+  <si>
+    <t>Astuto, J., &amp; Allen, L. (2018). Learning more about home visitation: RCT evaluation of the Parent Child+ Program for Black and Latino children living in poverty. Technical Report. (Study 1). p.l.ay.LabNYU, NYU Steinhardt. https://parentchildplus.org/wp-content/uploads/2024/04/study-1_astuto_allen_technical-report-2018_final-1.pdf</t>
+  </si>
+  <si>
+    <t>WWHV073811</t>
+  </si>
+  <si>
+    <t>Astuto, J., &amp; Allen, L. (2018). Learning more about home visitation: RCT evaluation of the Parent Child+ Program for Latino Spanish speaking children of immigrants. Technical Report. (Study 2). https://parentchildplus.org/wp-content/uploads/2024/04/study-2-astuto-allen-technical-report-final2018.pdf</t>
+  </si>
+  <si>
+    <t>WWHV040826</t>
+  </si>
+  <si>
+    <t>Barlow, A., Mullany, B., Neault, N., Billy, T., Hastings, R., Lorenzo, S., ... Walkup, J. T. (2014). A randomized controlled trial of a paraprofessional-delivered, home-visiting intervention: Three-year outcomes for American Indian teen mothers and their children. Manuscript under review.</t>
+  </si>
+  <si>
+    <t>Family Spirit®</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
+    <t>WWHV029496</t>
+  </si>
+  <si>
+    <t>Barlow, A., Mullany, B., Neault, N., Compton, S., Carter, A., Hastings, R., Billy, T., CohoMescal, V., Lorenzo, S., &amp; Walkup, J. T. (Jan 2013). Effect of a paraprofessional home-visiting intervention on American Indian teen mothers’ and infants’ behavioral risks: A randomized controlled trial. The American Journal of Psychiatry, 170(1), 83-93.</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>WWHV047724</t>
+  </si>
+  <si>
+    <t>Barlow, A., Mullany, B., Neault, N., Goklish, N., Billy, T., Hastings, R., ... Walkup, J. T. (2015). Paraprofessional-delivered home-visiting intervention for American Indian teen mothers and children: 3-Year outcomes from a randomized controlled trial. American Journal of Psychiatry, 172(2), 154-162.</t>
+  </si>
+  <si>
+    <t>WWHV003768</t>
+  </si>
+  <si>
+    <t>Barlow, A., Varipatis-Baker, E., Speakman, K., Ginsburg, G., Friberg, I., Goklish, N., Cowboy, B., Fields, P., Hastings, R., Pan, William., Reid, R., Santosham, M., Walkup, J. (2006). Home-visiting intervention to improve child care among American Indian adolescent mothers: A randomized trial. Archives of Pediatrics &amp; Adolescent Medicine, 160(11), 1101-1107.</t>
+  </si>
+  <si>
+    <t>WWHV017026</t>
+  </si>
+  <si>
+    <t>Bartik, T. J. (2008). The economic development effects of early childhood programs. W.E. Upjohn Institute for Employment Research, Partnership for American’s Economic Success. https://research.upjohn.org/cgi/viewcontent.cgi?article=1031&amp;context=re…</t>
+  </si>
+  <si>
+    <t>WWHV007543</t>
+  </si>
+  <si>
+    <t>Bartik, T. J. (2009). How policymakers should deal with the delayed benefits of early childhood programs. Unpublished manuscript.</t>
+  </si>
+  <si>
+    <t>WWHV017486</t>
+  </si>
+  <si>
+    <t>Bartik, T. J., &amp; WE Upjohn Institute for Employment Research. (2009). Distributional effects of early childhood programs and business incentives and their implications for policy. Upjohn Institute staff working paper no. 09-151W. Kalamazoo, MI: W.E. Upjohn Institute for Employment Research.</t>
+  </si>
+  <si>
+    <t>WWHV070440</t>
+  </si>
+  <si>
+    <t>Benjamin, S. (2010). Preparing the youngest children for school success: The parent-child home program. ZERO TO THREE (J), 30(3), 34–38.</t>
+  </si>
+  <si>
+    <t>WWHV095773</t>
+  </si>
+  <si>
+    <t>Billey, T., Kushman, E., Meese, J., Martin, L., Jim, L., Austin-Garrison, M. A., &amp; Allison-Burbank, J. D. (2024). Development of a culturally enhanced caregiver-facilitated language nutrition intervention “+ Language is Medicine” to address developmental delay in Diné (Navajo) toddlers. Frontiers in Public Health, 12. https://doi.org/10.3389/fpubh.2024.1376742</t>
+  </si>
+  <si>
+    <t>Not applicable (NA) - implementation study</t>
+  </si>
+  <si>
+    <t>WWHV088172</t>
+  </si>
+  <si>
+    <t>BMC. (2019). Evaluation of the effectiveness of the ParentChild+ home visiting programme (ISRCTN96216897). https://doi.org/10.1186/ISRCTN96216897</t>
+  </si>
+  <si>
+    <t>WWHV027880</t>
+  </si>
+  <si>
+    <t>Bracaliello, C., &amp; Manz, P. (2011). The Parent Child Home Program’s impact on Latino caregiver’s enrollment and continued placement in early childhood preschool services: A brief report. Lehigh University. [Unpublished report].</t>
+  </si>
+  <si>
+    <t>WWHV017032</t>
+  </si>
+  <si>
+    <t>Bradshaw-McAnulty, G., &amp; Delaney, L. (1979). An evaluation of the Mother-Child Home Program, ESEA, Title-I, for the Pittsfield Public School District. Pittsfield Public Schools. https://www.parentchildplus.org/wp-content/uploads/2021/04/ParentChild-…</t>
+  </si>
+  <si>
+    <t>WWHV095252</t>
+  </si>
+  <si>
+    <t>Bultinck, E., Falletta, K., Stoeppelwerth, P., Crowne, S., &amp; Hegseth, D. (2022). Understanding the needs of ParentChild+ staff and families during the COVID-19 pandemic. Child Trends. https://doi.org/10.56417/3442g5692k</t>
+  </si>
+  <si>
+    <t>WWHV095311</t>
+  </si>
+  <si>
+    <t>Cullen, M. A., Cullen, S., &amp; Bailey, T. (2020). Evaluation of pilot delivery of ParentChild+ in England, 2018-2020: Final report. University of Warwick, Centre for Educational Development, Appraisal and Research (CEDAR). https://www.familylives.org.uk/uploads/articles/final-report---cedar_pa…</t>
+  </si>
+  <si>
+    <t>WWHV017030</t>
+  </si>
+  <si>
+    <t>DeVito, P. J., &amp; Karon, J. P. (1990). Pittsfield Chapter 1 program. Parent-Child Home Program longitudinal evaluation. Pittsfield, MA: Pittsfield Public Schools.</t>
+  </si>
+  <si>
+    <t>WWHV095302</t>
+  </si>
+  <si>
+    <t>Figuerdo, L. (2006). Using the known to chart the unknown: A review of first language influence on the development of English-as-a-second-language spelling skill. Reading and Writing, 19, 873–905. https://link.springer.com/article/10.1007/s11145-006-9014-1</t>
+  </si>
+  <si>
+    <t>WWHV004236</t>
+  </si>
+  <si>
+    <t>Gfellner, B. M., McLaren, L., &amp; Metcalfe, A. (2008). The parent-child home program in Western Manitoba: A 20-year evaluation. Child Welfare, 87(5), 49–67.</t>
+  </si>
+  <si>
+    <t>WWHV017031</t>
+  </si>
+  <si>
+    <t>Greene, B. S., &amp; Hallinger, C. (1989). Follow-up study of initial group of children in the Mother-Child Home Program. White Plains, NY: Westchester Jewish Community Services.</t>
+  </si>
+  <si>
+    <t>WWHV075668</t>
+  </si>
+  <si>
+    <t>Haroz, E. E., Ingalls, A., Kee, C., Goklish, N., Neault, N., Begay, M., &amp; Barlow, A. (2019). Informing precision home visiting: Identifying meaningful subgroups of families who benefit most from Family Spirit. Prevention Science : The Official Journal of the Society for Prevention Research, 8, 1244-1254. https://doi.org/10.1007/s11121-019-01039-9</t>
+  </si>
+  <si>
+    <t>WWHV086258</t>
+  </si>
+  <si>
+    <t>Haroz, E. E., Ingalls, A., Wadlin, J., Kee, C., Begay, M., Neault, N., &amp; Barlow, A. (2020). Utilizing broad-based partnerships to design a precision approach to implementing evidence-based home visiting. Journal of Community Psychology, 48(4), 1100-1113. https://doi.org/10.1002%2Fjcop.22281</t>
+  </si>
+  <si>
+    <t>WWHV090807</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Martin, L., Team, P. F. S. S., West, A. L., Neault, N., &amp; Haroz, E. E. (2021). Precision Family Spirit: A pilot randomized implementation trial of a precision home visiting approach with families in Michigan-trial rationale and study protocol. Pilot &amp; Feasibility Studies, 7(1), 1-11. https://doi.org/10.1186/s40814-020-00753-4</t>
+  </si>
+  <si>
     <t>Does not pass screens</t>
   </si>
   <si>
-    <t>WWHV073856</t>
-[...157 lines deleted...]
-  <si>
     <t>WWHV094974</t>
   </si>
   <si>
     <t>Ingalls, A., Rebman, P., Martin, L., Kushman, E., Leonard, A., Cisler, A., Gschwind, I., Brayak, A., Amsler, A.M., &amp; Haroz, E. E. (2022). Towards precision home visiting: Results at six months postpartum from a randomized pilot implementation trial to assess the feasibility of a precision approach to Family Spirit. BMC Pregnancy and Childbirth, 22(1), 725. https://doi.org/10.1186/s12884-022-05057-4</t>
   </si>
   <si>
     <t>WWHV074886</t>
   </si>
   <si>
     <t>Ingalls, A., Rosenstock, S., Foy Cuddy, R., Neault, N., Yessilth, S., Goklish, N., Nelson, L., Reid, R., &amp; Barlow, A. (2019). Family Spirit Nurture (FSN)—a randomized controlled trial to prevent early childhood obesity in American Indian populations: Trial rationale and study protocol. BMC Obesity, 6(1), 18. https://doi.org/10.1186/s40608-019-0233-9</t>
   </si>
   <si>
     <t>WWHV015862</t>
   </si>
   <si>
     <t>Levenstein, P. (1988). Messages from home: The Mother-Child Home Program and the prevention of school disadvantage. Columbus: Ohio State University Press.</t>
   </si>
   <si>
     <t>WWHV015860</t>
   </si>
   <si>
     <t>Levenstein, P. (1992). The Mother-Child Home Program: Research methodology and the real world. In J. McCord and R E. Tremblay (Eds.), Preventing antisocial behavior: Interventions from birth through adolescence (pp. 43–66). New York: The Guilford Press.</t>
   </si>
   <si>
     <t>WWHV015884</t>
@@ -273,53 +264,50 @@
     <t>Levenstein, P., Levenstein, S., &amp; Oliver, D. (2002). First grade school readiness of former child participants in a South Carolina replication of the Parent-Child Home Program. Journal of Applied Developmental Psychology, 23(3), 331.</t>
   </si>
   <si>
     <t>WWHV014598</t>
   </si>
   <si>
     <t>Levenstein, P., Levenstein, S., Shiminski, J. A., &amp;  Stolzberg, J. E. (1998). Long-term impact of a verbal interaction program for  at-risk toddlers: An exploratory study of high school outcomes in a replication  of the Mother-Child Home Program. Journal  of Applied Developmental Psychology, 19(2), 267–286.</t>
   </si>
   <si>
     <t>WWHV015863</t>
   </si>
   <si>
     <t>Madden, J., O'Hara, J., &amp; Levenstein, P. (1984). Home again: Effects of the Mother-Child Home Program on mother and child. Child Development, 55(2), 636–647. https://doi.org/10.1111/j.1467-8624.1984.tb00324.x</t>
   </si>
   <si>
     <t>WWHV047001</t>
   </si>
   <si>
     <t>Mann, V. (2014). Spanish-language home visitation to disadvantaged Latino preschoolers: A means of promoting language development and English school readiness. Creative Education, 5(6), 411–426. https://doi.org/10.4236/ce.2014.56051</t>
   </si>
   <si>
     <t>WWHV070710</t>
   </si>
   <si>
     <t>Mann, V., Sandoval, M., Garcia, L., &amp; Calderon, D. (2009). Using Spanish in the home to promote school readiness in English. In A.E. Harrison (Ed.), Speech Disorders: Causes, Treatment and Social Effects (pp. 1–22). Hauppauge, NY:  Nova Science Publishers, Incorporated.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Not applicable (NA) - additional source</t>
   </si>
   <si>
     <t>WWHV027879</t>
   </si>
   <si>
     <t>Manz, P., Bracaliello, C. B., Pressimone, V. J., Eisenberg, R. A., Zuniga, C., &amp; Curry, A. (2011). Examining vocabulary outcomes in home visiting: Preliminary findings and methodological considerations. [Unpublished manuscript.]</t>
   </si>
   <si>
     <t>WWHV056669</t>
   </si>
   <si>
     <t>Manz, P. H., Bracaliello, C. B., Pressimone, V. J., Eisenberg, R. A., Gernhart, A. C., Fu, Q., &amp; Zuniga, C. (2016). Toddlers' expressive vocabulary outcomes after one year of Parent-Child Home Program services. Early Child Development and Care, 186(2), 229–248. https://doi.org/10.1080/03004430.2015.1025228</t>
   </si>
   <si>
     <t>WWHV095157</t>
   </si>
   <si>
     <t>Martin, L., Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Russette, H., &amp; Haroz, E. E. (2023). Respecting diverse journeys on many roads: First Peoples of North America can guide us on our path toward precision home visiting. AlterNative: An International Journal of Indigenous Peoples, 19(2), 499–503. https://doi.org/10.1177/11771801231169272</t>
   </si>
   <si>
     <t>WWHV014431</t>
   </si>
   <si>
     <t>Massachusetts Department of Early Education and Care. (2006). The Parent-Child Home Program in Massachusetts. Boston: Author.</t>
   </si>
@@ -476,52 +464,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -788,1180 +779,979 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="511.875" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
-[...4 lines deleted...]
-      <c r="A3" t="s">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B4" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E3">
-[...4 lines deleted...]
-      <c r="A4" t="s">
+      <c r="B5" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
-[...10 lines deleted...]
-      <c r="A5" t="s">
+      <c r="B6" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="B7" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="E5">
-[...4 lines deleted...]
-      <c r="A6" t="s">
+      <c r="C7" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B6" t="s">
+      <c r="D7" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C6" t="s">
-[...2 lines deleted...]
-      <c r="D6" t="s">
+      <c r="E7" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E6">
-[...4 lines deleted...]
-      <c r="A7" t="s">
+      <c r="B8" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C8" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C7" t="s">
+      <c r="E8" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D7" t="s">
+      <c r="B9" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E7">
-[...4 lines deleted...]
-      <c r="A8" t="s">
+      <c r="C9" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B10" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C8" t="s">
-[...10 lines deleted...]
-      <c r="A9" t="s">
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B11" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C9" t="s">
-[...10 lines deleted...]
-      <c r="A10" t="s">
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B12" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="C10" t="s">
-[...10 lines deleted...]
-      <c r="A11" t="s">
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B13" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="C11" t="s">
-[...10 lines deleted...]
-      <c r="A12" t="s">
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B14" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C12" t="s">
-[...10 lines deleted...]
-      <c r="A13" t="s">
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B15" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="C13" t="s">
-[...10 lines deleted...]
-      <c r="A14" t="s">
+      <c r="C15" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="B14" t="s">
+      <c r="E15" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C14" t="s">
-[...10 lines deleted...]
-      <c r="A15" t="s">
+      <c r="B16" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="C15" t="s">
-[...2 lines deleted...]
-      <c r="D15" t="s">
+      <c r="B17" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="E15">
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="E27" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="E28" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="16" spans="1:5">
-[...165 lines deleted...]
-      <c r="E25">
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="E29" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C33" s="1"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C34" s="1"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C35" s="1"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C38" s="1"/>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C39" s="1"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C40" s="1"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="E41" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C43" s="1"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C44" s="1"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C45" s="1"/>
+      <c r="D45" s="1"/>
+      <c r="E45" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="E46" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="E47" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C48" s="1"/>
+      <c r="D48" s="1"/>
+      <c r="E48" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="E49" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="E50" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="C51" s="1"/>
+      <c r="D51" s="1"/>
+      <c r="E51" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="E52" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="C53" s="1"/>
+      <c r="D53" s="1"/>
+      <c r="E53" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C54" s="1"/>
+      <c r="D54" s="1"/>
+      <c r="E54" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C55" s="1"/>
+      <c r="D55" s="1"/>
+      <c r="E55" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E56" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="E57" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C58" s="1"/>
+      <c r="D58" s="1"/>
+      <c r="E58" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C59" s="1"/>
+      <c r="D59" s="1"/>
+      <c r="E59" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="C60" s="1"/>
+      <c r="D60" s="1"/>
+      <c r="E60" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="C61" s="1"/>
+      <c r="D61" s="1"/>
+      <c r="E61" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
-[...578 lines deleted...]
-      <c r="A60" t="s">
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="B60" t="s">
+      <c r="B62" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="C60" t="s">
-[...10 lines deleted...]
-      <c r="A61" t="s">
+      <c r="C62" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E62" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="B61" t="s">
+      <c r="B63" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="C61" t="s">
-[...10 lines deleted...]
-      <c r="A62" t="s">
+      <c r="C63" s="1"/>
+      <c r="D63" s="1"/>
+      <c r="E63" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="B62" t="s">
+      <c r="B64" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="C62" t="s">
-[...10 lines deleted...]
-      <c r="A63" t="s">
+      <c r="C64" s="1"/>
+      <c r="D64" s="1"/>
+      <c r="E64" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="B63" t="s">
+      <c r="B65" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="C63" t="s">
-[...39 lines deleted...]
-      <c r="E65">
+      <c r="C65" s="1"/>
+      <c r="D65" s="1"/>
+      <c r="E65" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>