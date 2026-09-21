--- v0 (2026-07-18)
+++ v1 (2026-09-21)
@@ -12,154 +12,160 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV043362</t>
   </si>
   <si>
     <t>Austin, S. A., &amp; Mbewu, N. (2009). Philani program: A case study of an integrative approach of empowerment and social and economic development. Social Work in Public Health, 24(1-2), 148-160.</t>
   </si>
   <si>
+    <t>Philani Outreach Programme</t>
+  </si>
+  <si>
+    <t>Does not pass screens</t>
+  </si>
+  <si>
     <t>WWHV040826</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Billy, T., Hastings, R., Lorenzo, S., ... Walkup, J. T. (2014). A randomized controlled trial of a paraprofessional-delivered, home-visiting intervention: Three-year outcomes for American Indian teen mothers and their children. Manuscript under review.</t>
   </si>
   <si>
     <t>Family Spirit®</t>
   </si>
   <si>
     <t>Moderate</t>
   </si>
   <si>
     <t>WWHV029496</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Compton, S., Carter, A., Hastings, R., Billy, T., CohoMescal, V., Lorenzo, S., &amp; Walkup, J. T. (Jan 2013). Effect of a paraprofessional home-visiting intervention on American Indian teen mothers’ and infants’ behavioral risks: A randomized controlled trial. The American Journal of Psychiatry, 170(1), 83-93.</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>WWHV047724</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Goklish, N., Billy, T., Hastings, R., ... Walkup, J. T. (2015). Paraprofessional-delivered home-visiting intervention for American Indian teen mothers and children: 3-Year outcomes from a randomized controlled trial. American Journal of Psychiatry, 172(2), 154-162.</t>
   </si>
   <si>
     <t>WWHV003768</t>
   </si>
   <si>
     <t>Barlow, A., Varipatis-Baker, E., Speakman, K., Ginsburg, G., Friberg, I., Goklish, N., Cowboy, B., Fields, P., Hastings, R., Pan, William., Reid, R., Santosham, M., Walkup, J. (2006). Home-visiting intervention to improve child care among American Indian adolescent mothers: A randomized trial. Archives of Pediatrics &amp; Adolescent Medicine, 160(11), 1101-1107.</t>
   </si>
   <si>
+    <t>Low</t>
+  </si>
+  <si>
     <t>WWHV095773</t>
   </si>
   <si>
     <t>Billey, T., Kushman, E., Meese, J., Martin, L., Jim, L., Austin-Garrison, M. A., &amp; Allison-Burbank, J. D. (2024). Development of a culturally enhanced caregiver-facilitated language nutrition intervention “+ Language is Medicine” to address developmental delay in Diné (Navajo) toddlers. Frontiers in Public Health, 12. https://doi.org/10.3389/fpubh.2024.1376742</t>
   </si>
   <si>
     <t>Not applicable (NA) - implementation study</t>
   </si>
   <si>
     <t>WWHV043322</t>
   </si>
   <si>
     <t>Davies, H. R., Visser, J., Tomlinson, M., Rotheram-Borus, M. J., Gissane, C., Harwood, J., &amp; le Roux, I. (2013). An investigation into utilising gestational body mass index as a screening tool for adverse birth outcomes and maternal morbidities in a group of pregnant women in Khayelitsha. South African Journal of Clinical Nutrition, 26(3), 116-122.</t>
   </si>
   <si>
     <t>WWHV043331</t>
   </si>
   <si>
     <t>Davies, H. R., Visser, J., Tomlinson, M., Rotherham-Borus, M. J., le Roux, I., &amp; Gissane, C. (2012). An investigation into the influence of socioeconomic variables on gestational body mass index in pregnant women living in a peri-urban settlement, South Africa. Maternal and Child Health Journal, 16(8), 1732-1741.</t>
   </si>
   <si>
     <t>WWHV075668</t>
   </si>
   <si>
     <t>Haroz, E. E., Ingalls, A., Kee, C., Goklish, N., Neault, N., Begay, M., &amp; Barlow, A. (2019). Informing precision home visiting: Identifying meaningful subgroups of families who benefit most from Family Spirit. Prevention Science : The Official Journal of the Society for Prevention Research, 8, 1244-1254. https://doi.org/10.1007/s11121-019-01039-9</t>
   </si>
   <si>
     <t>WWHV086258</t>
   </si>
   <si>
     <t>Haroz, E. E., Ingalls, A., Wadlin, J., Kee, C., Begay, M., Neault, N., &amp; Barlow, A. (2020). Utilizing broad-based partnerships to design a precision approach to implementing evidence-based home visiting. Journal of Community Psychology, 48(4), 1100-1113. https://doi.org/10.1002%2Fjcop.22281</t>
   </si>
   <si>
     <t>WWHV043335</t>
   </si>
   <si>
     <t>Hartley, M., Tomlinson, M., Greco, E., Comulada, W. S., Stewart, J., le Roux, I., Mbewu, N., &amp; Rotheram-Borus, M. J. (2011). Depressed mood in pregnancy: Prevalence and correlates in two Cape Town peri-urban settlements. Reproductive Health, 8(9).</t>
   </si>
   <si>
     <t>WWHV090807</t>
   </si>
   <si>
     <t>Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Martin, L., Team, P. F. S. S., West, A. L., Neault, N., &amp; Haroz, E. E. (2021). Precision Family Spirit: A pilot randomized implementation trial of a precision home visiting approach with families in Michigan-trial rationale and study protocol. Pilot &amp; Feasibility Studies, 7(1), 1-11. https://doi.org/10.1186/s40814-020-00753-4</t>
   </si>
   <si>
-    <t>Does not pass screens</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV094974</t>
   </si>
   <si>
     <t>Ingalls, A., Rebman, P., Martin, L., Kushman, E., Leonard, A., Cisler, A., Gschwind, I., Brayak, A., Amsler, A.M., &amp; Haroz, E. E. (2022). Towards precision home visiting: Results at six months postpartum from a randomized pilot implementation trial to assess the feasibility of a precision approach to Family Spirit. BMC Pregnancy and Childbirth, 22(1), 725. https://doi.org/10.1186/s12884-022-05057-4</t>
   </si>
   <si>
     <t>WWHV074886</t>
   </si>
   <si>
     <t>Ingalls, A., Rosenstock, S., Foy Cuddy, R., Neault, N., Yessilth, S., Goklish, N., Nelson, L., Reid, R., &amp; Barlow, A. (2019). Family Spirit Nurture (FSN)—a randomized controlled trial to prevent early childhood obesity in American Indian populations: Trial rationale and study protocol. BMC Obesity, 6(1), 18. https://doi.org/10.1186/s40608-019-0233-9</t>
   </si>
   <si>
     <t>WWHV026010</t>
   </si>
   <si>
     <t>le Roux, I. M., le Roux, K., Comulada, W. S., Greco, E. M., Desmond, K. A., Mbewu, N., &amp; Rotheram-Borus, M. J. (2010). Home visits by neighborhood mentor mothers provide timely recovery from childhood malnutrition in South Africa: Results from a randomized controlled trial. Nutrition Journal, 9(56).</t>
   </si>
   <si>
     <t>WWHV026009</t>
   </si>
   <si>
     <t>le Roux, I. M., le Roux, K., Mbeutu, K., Comulada, W. S., Desmond, K. A., &amp; Rotheram-Borus, M. (2011). A randomized controlled trial of home visits by neighborhood mentor mothers to improve children’s nutrition in South Africa. Vulnerable Children and Youth Studies, 6(2), 91-102.</t>
   </si>
   <si>
     <t>WWHV039908</t>
@@ -174,50 +180,53 @@
     <t>Martin, L., Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Russette, H., &amp; Haroz, E. E. (2023). Respecting diverse journeys on many roads: First Peoples of North America can guide us on our path toward precision home visiting. AlterNative: An International Journal of Indigenous Peoples, 19(2), 499–503. https://doi.org/10.1177/11771801231169272</t>
   </si>
   <si>
     <t>WWHV095922</t>
   </si>
   <si>
     <t>Meisch, A. D., Joraanstad, A., Willenborg, P., Lauderback, E., &amp; Atukpawu-Tipton, G. (2023). Mapping evidence-based home visiting provided by tribal-led organizations. National Home Visiting Resource Center Data in Action Brief. James Bell Associates and Urban Institute. https://nhvrc.org/product/mapping-home-visiting-tribal-led-organizations</t>
   </si>
   <si>
     <t>WWHV043373</t>
   </si>
   <si>
     <t>Miller, K. A. (2003). The Philani printing project: Women’s art and activism in Crossroads, South Africa. (Doctoral dissertation). Retrieved from ProQuest Dissertations and Theses. (305282426)</t>
   </si>
   <si>
     <t>WWHV095923</t>
   </si>
   <si>
     <t>Moyer, N., Wesner, C., Sarche, M., Chavis, Gachupin, A. E., Nadler, A., Svoboda, E., Asdigian, N., Geary, E., Around Him, D., Dunn, C., &amp; Whitesell, N. (2024). Braiding Research Approaches to understand home visiting in Indigenous communities (OPRE Report No. 2024-366). Office of Planning, Research, and Evaluation; Administration for Children and Families; U.S. Department of Health and Human Services.</t>
   </si>
   <si>
     <t>WWHV035854</t>
   </si>
   <si>
     <t>Mullany, B., Barlow, A., Neault, N., Billy, T., Jones, T., Tortice, I., Lorenzo, S., Powers, J., Lake, K., Reid, R., &amp; Walkup, J. (2012). The Family Spirit trial for American Indian teen mothers and their children: CBPR rationale, design, methods and baseline characteristics. Society of Prevention Research, 13, 504-518.</t>
+  </si>
+  <si>
+    <t>Not applicable (NA) - additional source</t>
   </si>
   <si>
     <t>WWHV095924</t>
   </si>
   <si>
     <t>Nadler, A. T., Chavis, E., &amp; Atukpawu-Tipton, G. (2024). Indigenous food sovereignty in tribal home visiting. National Home Visiting Resource Center Innovation Roundup Brief. James Bell Associates. https://nhvrc.org/brief/indigenous-food-sovereignty-tribal-home-visitin…</t>
   </si>
   <si>
     <t>WWHV095925</t>
   </si>
   <si>
     <t>National Academies of Sciences, Engineering, and Medicine. (2023). Complementary Feeding Interventions for Infants and Young Children Under Age 2: Scoping of Promising Interventions to Implement at the Community or State Level. Washington, DC: The National Academies Press. https://doi.org/10.17226/27239</t>
   </si>
   <si>
     <t>WWHV095928</t>
   </si>
   <si>
     <t>Nelson, L., Mata Lopez, L., Archuleta, S., Skavenski Van Wyk, S., Kushman, E., Martin, L., Mitchell, K., Leffler, E., Wewie, T., Kemp, C., Cuddy, R., Haroz, E.E. (2025). Testing the effectiveness of Family Spirit Strengths (FSS) – a culturally informed intervention designed to prevent mental health and substance misuse for Indigenous families through home visiting. Center for Open Science, https://doi.org/10.31235/osf.io/xv7hz_v1</t>
   </si>
   <si>
     <t>WWHV092234</t>
   </si>
   <si>
     <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
   </si>
@@ -588,535 +597,595 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="511.875" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" s="1"/>
-      <c r="D2" s="1"/>
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="1" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B5" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-      <c r="D6" s="1"/>
+        <v>19</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="E7" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="D8" s="1"/>
+        <v>25</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="D9" s="1"/>
+        <v>27</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="D10" s="1"/>
+        <v>29</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E10" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-      <c r="D11" s="1"/>
+        <v>31</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>23</v>
+      </c>
       <c r="E11" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="D12" s="1"/>
+        <v>33</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E13" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E14" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E15" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="D16" s="1"/>
+        <v>41</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="D17" s="1"/>
+        <v>43</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="D18" s="1"/>
+        <v>45</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="E19" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E20" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="1" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="D21" s="1"/>
+        <v>51</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E22" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="1" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-      <c r="D23" s="1"/>
+        <v>55</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>56</v>
+      </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="1" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E24" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="1" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E25" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="1" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E26" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="1" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="E27" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-      <c r="D28" s="1"/>
+        <v>66</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>56</v>
+      </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="1" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="E29" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="1" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-      <c r="D30" s="1"/>
+        <v>70</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E30" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="1" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="1" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-      <c r="D32" s="1"/>
+        <v>74</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>