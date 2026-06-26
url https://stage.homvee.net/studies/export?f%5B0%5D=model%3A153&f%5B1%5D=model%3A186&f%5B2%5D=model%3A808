--- v0 (2025-10-21)
+++ v1 (2026-06-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV084270</t>
   </si>
   <si>
     <t>Adams, E. L., Marini, M. E., Brick, T. R., Paul, I. M., Birch, L. L., &amp; Savage, J. S. (2019). Ecological momentary assessment of using food to soothe during infancy in the INSIGHT trial. International Journal of Behavioral Nutrition and Physical Activity, 16(1), 1-11. https://doi.org/10.1186/s12966-019-0837-y</t>
   </si>
   <si>
     <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
   </si>
   <si>
@@ -80,211 +80,316 @@
   <si>
     <t>Moderate</t>
   </si>
   <si>
     <t>WWHV029496</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Compton, S., Carter, A., Hastings, R., Billy, T., CohoMescal, V., Lorenzo, S., &amp; Walkup, J. T. (Jan 2013). Effect of a paraprofessional home-visiting intervention on American Indian teen mothers’ and infants’ behavioral risks: A randomized controlled trial. The American Journal of Psychiatry, 170(1), 83-93.</t>
   </si>
   <si>
     <t>WWHV047724</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Goklish, N., Billy, T., Hastings, R., ... Walkup, J. T. (2015). Paraprofessional-delivered home-visiting intervention for American Indian teen mothers and children: 3-Year outcomes from a randomized controlled trial. American Journal of Psychiatry, 172(2), 154-162.</t>
   </si>
   <si>
     <t>WWHV003768</t>
   </si>
   <si>
     <t>Barlow, A., Varipatis-Baker, E., Speakman, K., Ginsburg, G., Friberg, I., Goklish, N., Cowboy, B., Fields, P., Hastings, R., Pan, William., Reid, R., Santosham, M., Walkup, J. (2006). Home-visiting intervention to improve child care among American Indian adolescent mothers: A randomized trial. Archives of Pediatrics &amp; Adolescent Medicine, 160(11), 1101-1107.</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
+    <t>WWHV095773</t>
+  </si>
+  <si>
+    <t>Billey, T., Kushman, E., Meese, J., Martin, L., Jim, L., Austin-Garrison, M. A., &amp; Allison-Burbank, J. D. (2024). Development of a culturally enhanced caregiver-facilitated language nutrition intervention “+ Language is Medicine” to address developmental delay in Diné (Navajo) toddlers. Frontiers in Public Health, 12. https://doi.org/10.3389/fpubh.2024.1376742</t>
+  </si>
+  <si>
+    <t>Not applicable (NA) - implementation study</t>
+  </si>
+  <si>
+    <t>WWHV095919</t>
+  </si>
+  <si>
+    <t>Dadzie, A., Master, L., Hohman, E. E., Acton, E. H., Tauriello, S., Paul, I. M., ... &amp; Buxton, O. M. (2025). Associations Between Sleep Health and Child Behavior at Age 6 Years in the INSIGHT Study. Journal of Developmental &amp; Behavioral Pediatrics, 46(1), e56–e63. https://doi.org/10.1097/DBP.0000000000001326</t>
+  </si>
+  <si>
     <t>WWHV075668</t>
   </si>
   <si>
     <t>Haroz, E. E., Ingalls, A., Kee, C., Goklish, N., Neault, N., Begay, M., &amp; Barlow, A. (2019). Informing precision home visiting: Identifying meaningful subgroups of families who benefit most from Family Spirit. Prevention Science : The Official Journal of the Society for Prevention Research, 8, 1244-1254. https://doi.org/10.1007/s11121-019-01039-9</t>
   </si>
   <si>
     <t>Does not pass screens</t>
   </si>
   <si>
     <t>WWHV086258</t>
   </si>
   <si>
     <t>Haroz, E. E., Ingalls, A., Wadlin, J., Kee, C., Begay, M., Neault, N., &amp; Barlow, A. (2020). Utilizing broad-based partnerships to design a precision approach to implementing evidence-based home visiting. Journal of Community Psychology, 48(4), 1100-1113. https://doi.org/10.1002%2Fjcop.22281</t>
   </si>
   <si>
-    <t>Not applicable (NA) - implementation study</t>
+    <t>WWHV095918</t>
+  </si>
+  <si>
+    <t>Harris, S. J., Paul, I. M., Anzman-Frasca, S., Savage, J. S., &amp; Hohman, E. E. (2025). Protective Eating Behaviors Among Children at Higher Risk for Obesity in the INSIGHT Study. Childhood Obesity, 21(1), 76–83. https://doi.org/10.1089/chi.2024.0279</t>
+  </si>
+  <si>
+    <t>WWHV095914</t>
+  </si>
+  <si>
+    <t>Hernandez Acton, E., Kubiniec, E., Bhargava, S., Tauriello, S., Paul, I. M., Savage, J. S., &amp; Anzman-Frasca, S. (2025). INSIGHT responsive parenting intervention effects on child self-regulation at ages 3 and 6 years. Developmental Psychology, 61(8), 1413-1426. https://doi.org/10.1037/dev0001839</t>
+  </si>
+  <si>
+    <t>WWHV095920</t>
+  </si>
+  <si>
+    <t>Hernandez, E., Hohman, E. E., Ferrante, M. J., Anzman‐Frasca, S., Paul, I. M., &amp; Savage, J. S. (2024). Toddler dietary patterns from the INSIGHT randomized clinical trial comparing responsive parenting versus control: A latent class analysis. Obesity, 32(1), 141–149. https://doi.org/10.1002/oby.23900</t>
   </si>
   <si>
     <t>WWHV090807</t>
   </si>
   <si>
     <t>Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Martin, L., Team, P. F. S. S., West, A. L., Neault, N., &amp; Haroz, E. E. (2021). Precision Family Spirit: A pilot randomized implementation trial of a precision home visiting approach with families in Michigan-trial rationale and study protocol. Pilot &amp; Feasibility Studies, 7(1), 1-11. https://doi.org/10.1186/s40814-020-00753-4</t>
   </si>
   <si>
+    <t>WWHV094974</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rebman, P., Martin, L., Kushman, E., Leonard, A., Cisler, A., Gschwind, I., Brayak, A., Amsler, A.M., &amp; Haroz, E. E. (2022). Towards precision home visiting: Results at six months postpartum from a randomized pilot implementation trial to assess the feasibility of a precision approach to Family Spirit. BMC Pregnancy and Childbirth, 22(1), 725. https://doi.org/10.1186/s12884-022-05057-4</t>
+  </si>
+  <si>
+    <t>WWHV074886</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rosenstock, S., Foy Cuddy, R., Neault, N., Yessilth, S., Goklish, N., Nelson, L., Reid, R., &amp; Barlow, A. (2019). Family Spirit Nurture (FSN)—a randomized controlled trial to prevent early childhood obesity in American Indian populations: Trial rationale and study protocol. BMC Obesity, 6(1), 18. https://doi.org/10.1186/s40608-019-0233-9</t>
+  </si>
+  <si>
     <t>WWHV031207</t>
   </si>
   <si>
     <t>Krieger, J. W., Philby, M. L., &amp; Brooks, M. Z. (2011). Better home visits for asthma. American Journal of Preventive Medicine, 41(2), S48-S51.</t>
   </si>
   <si>
     <t>Seattle-King County Healthy Homes Project</t>
   </si>
   <si>
     <t>WWHV030091</t>
   </si>
   <si>
     <t>Krieger, J. W., Song, L., Takaro, T. K., &amp; Stout, J. (2000). Asthma and the home environment of low-income urban children: Preliminary findings from the Seattle-King County Healthy Homes Project. Journal of Urban Health, 77(1), 50-67.</t>
   </si>
   <si>
     <t>WWHV004246</t>
   </si>
   <si>
     <t>Krieger, J. K., Takaro, T. K., Allen, C., Song, L., Weaver, M., Chai, S., et. al. (2002). The Seattle-King County Healthy Homes project: Implementation of a comprehensive approach to improving indoor environmental quality for low-income children with asthma. Environmental Health Perspectives, 110, 311-322.</t>
   </si>
   <si>
     <t>WWHV030032</t>
   </si>
   <si>
     <t>Krieger, J. W., Takaro, T. K., &amp; Song, L. (2008). Seattle King County healthy homes reducing asthma morbidity through home visits [abstract]. American Thoracic Society International Conference, May 16-21, 2008, Toronto, Canada, A232-A232.</t>
   </si>
   <si>
     <t>WWHV007593</t>
   </si>
   <si>
     <t>Krieger, J., Takaro, T. K., Song, L., Beaudet, N., &amp; Edwards, K. (2009). A randomized controlled trial of asthma self-management support comparing clinic-based nurses and in-home community health workers: The Seattle-King county Healthy Homes II project. Archives of Pediatrics &amp; Adolescent Medicine, 163(2), 141-149.</t>
   </si>
   <si>
     <t>WWHV007748</t>
   </si>
   <si>
     <t>Krieger, J. W., Takaro, T. K., Song, L., &amp; Weaver, M. (2005). The Seattle-King County Healthy Homes Project: A randomized, controlled trial of a community health worker intervention to decrease exposure to indoor asthma triggers. American Journal of Public Health, 95(4), 652-659.</t>
   </si>
   <si>
+    <t>WWHV095157</t>
+  </si>
+  <si>
+    <t>Martin, L., Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Russette, H., &amp; Haroz, E. E. (2023). Respecting diverse journeys on many roads: First Peoples of North America can guide us on our path toward precision home visiting. AlterNative: An International Journal of Indigenous Peoples, 19(2), 499–503. https://doi.org/10.1177/11771801231169272</t>
+  </si>
+  <si>
+    <t>WWHV095922</t>
+  </si>
+  <si>
+    <t>Meisch, A. D., Joraanstad, A., Willenborg, P., Lauderback, E., &amp; Atukpawu-Tipton, G. (2023). Mapping evidence-based home visiting provided by tribal-led organizations. National Home Visiting Resource Center Data in Action Brief. James Bell Associates and Urban Institute. https://nhvrc.org/product/mapping-home-visiting-tribal-led-organizations</t>
+  </si>
+  <si>
+    <t>WWHV095923</t>
+  </si>
+  <si>
+    <t>Moyer, N., Wesner, C., Sarche, M., Chavis, Gachupin, A. E., Nadler, A., Svoboda, E., Asdigian, N., Geary, E., Around Him, D., Dunn, C., &amp; Whitesell, N. (2024). Braiding Research Approaches to understand home visiting in Indigenous communities (OPRE Report No. 2024-366). Office of Planning, Research, and Evaluation; Administration for Children and Families; U.S. Department of Health and Human Services.</t>
+  </si>
+  <si>
     <t>WWHV035854</t>
   </si>
   <si>
     <t>Mullany, B., Barlow, A., Neault, N., Billy, T., Jones, T., Tortice, I., Lorenzo, S., Powers, J., Lake, K., Reid, R., &amp; Walkup, J. (2012). The Family Spirit trial for American Indian teen mothers and their children: CBPR rationale, design, methods and baseline characteristics. Society of Prevention Research, 13, 504-518.</t>
   </si>
   <si>
     <t>Not applicable (NA) - additional source</t>
   </si>
   <si>
+    <t>WWHV095924</t>
+  </si>
+  <si>
+    <t>Nadler, A. T., Chavis, E., &amp; Atukpawu-Tipton, G. (2024). Indigenous food sovereignty in tribal home visiting. National Home Visiting Resource Center Innovation Roundup Brief. James Bell Associates. https://nhvrc.org/brief/indigenous-food-sovereignty-tribal-home-visitin…</t>
+  </si>
+  <si>
+    <t>WWHV095925</t>
+  </si>
+  <si>
+    <t>National Academies of Sciences, Engineering, and Medicine. (2023). Complementary Feeding Interventions for Infants and Young Children Under Age 2: Scoping of Promising Interventions to Implement at the Community or State Level. Washington, DC: The National Academies Press. https://doi.org/10.17226/27239</t>
+  </si>
+  <si>
+    <t>WWHV095928</t>
+  </si>
+  <si>
+    <t>Nelson, L., Mata Lopez, L., Archuleta, S., Skavenski Van Wyk, S., Kushman, E., Martin, L., Mitchell, K., Leffler, E., Wewie, T., Kemp, C., Cuddy, R., Haroz, E.E. (2025). Testing the effectiveness of Family Spirit Strengths (FSS) – a culturally informed intervention designed to prevent mental health and substance misuse for Indigenous families through home visiting. Center for Open Science, https://doi.org/10.31235/osf.io/xv7hz_v1</t>
+  </si>
+  <si>
+    <t>WWHV095915</t>
+  </si>
+  <si>
+    <t>Paul, I. M., Barton, J. M., Anzman-Frasca, S., Hohman, E. E., Buxton, O. M., Hess, L. B., &amp; Savage, J. S. (2025). Long-term effects of a responsive parenting intervention on child weight outcomes through age 9 years: the INSIGHT randomized clinical trial. JAMA Pediatrics, 179(8), 827–835. https://doi.org/10.1001/jamapediatrics.2024.6897</t>
+  </si>
+  <si>
     <t>WWHV056026</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Mindell, J. A., &amp; Birch, L. L. (2016). INSIGHT responsive parenting intervention and infant sleep. Pediatrics, 138(1), 1-10. doi:10.1542/peds.2016-0762</t>
   </si>
   <si>
     <t>WWHV076889</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Beiler, J. S., Hess, L. B., ... &amp; Birch, L. L. (2018). Effect of a responsive parenting educational intervention on childhood weight outcomes at 3 years of age: the INSIGHT randomized clinical trial. JAMA, 320(5), 461-468. https://doi.org/10.1001/jama.2018.9432</t>
   </si>
   <si>
     <t>WWHV044705</t>
   </si>
   <si>
     <t>Paul, I. M., Williams, J. S., Anzman-Frasca, S., Beiler, J. S., Makova, K. D., Marini, M. E., Hess, L. B., Rzucidlo, S. E., Verdiglione, N., Mindell, J. A., &amp; Birch, L. L. (2014). The Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT) study. BMC Pediatrics, 14(1), 1-15. https://doi.org/10.1186%2F1471-2431-14-184</t>
   </si>
   <si>
     <t>WWHV028714</t>
   </si>
   <si>
     <t>Polivka, B. J., Chaudry, R. V., Crawford, J., Bouton, P., &amp; Sweet, L. (2011). Impact of an urban healthy homes intervention. Journal of Environmental Health, 73(9), 16-20.</t>
   </si>
   <si>
+    <t>WWHV092234</t>
+  </si>
+  <si>
+    <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
+  </si>
+  <si>
     <t>WWHV091277</t>
   </si>
   <si>
     <t>Ruggiero, C. F., Hohman, E. E., Birch, L. L., Paul, I. M., &amp; Savage, J. S. (2021). INSIGHT responsive parenting intervention effects on child appetite and maternal feeding practices through age 3 years. Appetite, 159, 105060. doi:10.1016/j.appet.2020.105060</t>
   </si>
   <si>
     <t>WWHV084517</t>
   </si>
   <si>
     <t>Ruggiero, C. F., Hohman, E. E., Birch, L. L., Paul, I. M., &amp; Savage, J. S. (2020). The Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT) responsive parenting intervention for firstborns impacts feeding of secondborns. American Journal of Clinical Nutrition, 111(1), 21-27. https://doi.org/10.1093/ajcn/nqz277</t>
   </si>
   <si>
     <t>On hold</t>
+  </si>
+  <si>
+    <t>WWHV094422</t>
+  </si>
+  <si>
+    <t>Russette, H. C., Grubin, F., Ingalls, A., Martin, L., Leonard, A., Kushman, E., Cisler, A., Leffler, E., Herman, A., &amp; Haroz, E. E. (2022). Home visitor perspectives on implementing a precision approach to home visiting in communities serving Native American families. Infant Mental Health Journal, 43(5), 744–755. https://doi.org/10.1002/imhj.22012</t>
+  </si>
+  <si>
+    <t>WWHV095103</t>
+  </si>
+  <si>
+    <t>Tauriello, S., Savage, J. S., Goldsmith, J., Kubiniec, E., Paul, I. M., &amp; Anzman-Frasca, S. (2023). Effect of the INSIGHT responsive parenting intervention on parenting and child behavior at ages 3 and 6 years. The Journal of Pediatrics, 255, 72–79. https://doi.org/10.1016/j.jpeds.2022.10.025</t>
   </si>
   <si>
     <t>WWHV087447</t>
   </si>
   <si>
     <t>U.S. National Library of Medicine. (2019). Piloting a precision approach to home visiting [Clinical trial NCT03975530]. https://clinicaltrials.gov/show/nct03975530</t>
   </si>
   <si>
     <t>WWHV004065</t>
   </si>
   <si>
     <t>Walkup, J. T., Barlow, A., Mullany, B. C., Pan, W., Goklish, N., Hasting, R., Cowboy, B., Fields, P., Baker, E. V., Speakman, K., Ginsburg, G., Reid, R. (2009). Randomized controlled trial of a paraprofessional-delivered in-home intervention for young reservation-based American Indian mothers. Journal of the American Academy of Child &amp; Adolescent Psychiatry, 48(6), 591-601.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -548,503 +653,783 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E25"/>
+  <dimension ref="A1:E42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="447.034" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="511.875" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="D2" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
+      <c r="E2" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D3" t="s">
+      <c r="D3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E3">
+      <c r="E3" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4" t="s">
+      <c r="C4" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="E4">
+      <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="C5" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E5">
+      <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C6" t="s">
-[...2 lines deleted...]
-      <c r="D6" t="s">
+      <c r="C6" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E6">
+      <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C7" t="s">
-[...2 lines deleted...]
-      <c r="D7" t="s">
+      <c r="C7" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="E7">
+      <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C8" t="s">
-[...2 lines deleted...]
-      <c r="D8" t="s">
+      <c r="C8" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="E8">
+      <c r="E8" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E10" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="9" spans="1:5">
-[...12 lines deleted...]
-      <c r="E9">
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E11" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="10" spans="1:5">
-[...9 lines deleted...]
-      <c r="D10" t="s">
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E12" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E14" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E15" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E16" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E17" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="E10">
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E21" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E22" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E23" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E24" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E25" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E26" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="E27" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E28" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E29" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E30" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E31" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E32" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="11" spans="1:5">
-[...9 lines deleted...]
-      <c r="D11" t="s">
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E33" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E34" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E35" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E36" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E37" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E38" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D39" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="E11">
-[...112 lines deleted...]
-      <c r="C18" t="s">
+      <c r="E39" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C40" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D18" t="s">
+      <c r="D40" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E18">
+      <c r="E40" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E41" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
-[...111 lines deleted...]
-      <c r="D25" t="s">
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D42" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="E25">
+      <c r="E42" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>