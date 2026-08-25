--- v0 (2025-10-18)
+++ v1 (2026-08-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV040826</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Billy, T., Hastings, R., Lorenzo, S., ... Walkup, J. T. (2014). A randomized controlled trial of a paraprofessional-delivered, home-visiting intervention: Three-year outcomes for American Indian teen mothers and their children. Manuscript under review.</t>
   </si>
   <si>
     <t>Family Spirit®</t>
   </si>
   <si>
@@ -92,50 +92,56 @@
   <si>
     <t>Bigelow, K. M. (2006). Communication promotion and planned activities with families experiencing multiple risks (Publication No. 305325077). ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>SafeCare Parent-Child Interaction (PCI)</t>
   </si>
   <si>
     <t>Does not pass screens</t>
   </si>
   <si>
     <t>WWHV004272</t>
   </si>
   <si>
     <t>Bigelow, K. M., Carta, J. J., &amp; Lefever, J. B. (2008). Txt u ltr: Using cellular phone technology to enhance a parenting intervention for families at risk for neglect. Child Maltreatment, 13(4), 362–367.</t>
   </si>
   <si>
     <t>Not applicable (NA) - implementation study</t>
   </si>
   <si>
     <t>WWHV027461</t>
   </si>
   <si>
     <t>Bigelow, K. M., &amp; Lutzker, J. R. (1998). Using video to teach planned activities to parents reported for child abuse. Child &amp; Family Behavior Therapy, 20(4), 1–14.</t>
   </si>
   <si>
+    <t>WWHV095773</t>
+  </si>
+  <si>
+    <t>Billey, T., Kushman, E., Meese, J., Martin, L., Jim, L., Austin-Garrison, M. A., &amp; Allison-Burbank, J. D. (2024). Development of a culturally enhanced caregiver-facilitated language nutrition intervention “+ Language is Medicine” to address developmental delay in Diné (Navajo) toddlers. Frontiers in Public Health, 12. https://doi.org/10.3389/fpubh.2024.1376742</t>
+  </si>
+  <si>
     <t>WWHV036986</t>
   </si>
   <si>
     <t>Carta, J. J., Lefever, J. B., Bigelow, K., Borkowski, J., &amp; Warren, S. F. (2013). Randomized trial of a cellular-phone enhanced home visitation parenting intervention. [Study 1: SafeCare Parent-Child Interaction (PCI) module]. Pediatrics, 132(2), S167–S173. https://doi.org/10.1542/peds.2013-1021Q</t>
   </si>
   <si>
     <t>Indeterminate</t>
   </si>
   <si>
     <t>WWHV095888</t>
   </si>
   <si>
     <t>Carta, J. J., Lefever, J. B., Bigelow, K., Borkowski, J., &amp; Warren, S. F. (2013). Randomized trial of a cellular-phone enhanced home visitation parenting intervention. [Study 2: Cellular Phone-Enhanced Version of SafeCare Parent-Child Interaction (PCI) module]. Pediatrics, 132(2), S167–S173. https://doi.org/10.1542/peds.2013-1021Q</t>
   </si>
   <si>
     <t>WWHV043927</t>
   </si>
   <si>
     <t>Dadds, M. R., Sanders, M. R., &amp; James, J. E. (1987). The generalization of treatment effects in parent training with multidistressed parents. Behavioural and Cognitive Psychotherapy, 15(04), 289-313. https://doi.org/10.1017/S0141347300012696</t>
   </si>
   <si>
     <t>SafeCare Parent-Child Interaction (PCI), Triple P - Positive Parenting Program®—Variants suitable for home visiting</t>
   </si>
   <si>
     <t>WWHV089819</t>
@@ -152,111 +158,171 @@
   <si>
     <t>WWHV086258</t>
   </si>
   <si>
     <t>Haroz, E. E., Ingalls, A., Wadlin, J., Kee, C., Begay, M., Neault, N., &amp; Barlow, A. (2020). Utilizing broad-based partnerships to design a precision approach to implementing evidence-based home visiting. Journal of Community Psychology, 48(4), 1100-1113. https://doi.org/10.1002%2Fjcop.22281</t>
   </si>
   <si>
     <t>WWHV016750</t>
   </si>
   <si>
     <t>Harrold, M., Lutzker, J. R., Campbell, R. V., &amp; Touchette, P. E. (1992). Improving parent-child interactions for families of children with developmental disabilities. Journal of Behavioral Therapy and Experimental Psychiatry, 23(2), 89–100.</t>
   </si>
   <si>
     <t>WWHV016774</t>
   </si>
   <si>
     <t>Huynen, K. B., Lutzker, J. R., Bigelow, K. M., Touchette, P. E., &amp; Campbell, R. V. (1996). Planned activities training for mothers of children with developmental disabilities: Community generalization and follow-up. Behavior Modification, 20(4), 406–427.</t>
   </si>
   <si>
     <t>WWHV090807</t>
   </si>
   <si>
     <t>Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Martin, L., Team, P. F. S. S., West, A. L., Neault, N., &amp; Haroz, E. E. (2021). Precision Family Spirit: A pilot randomized implementation trial of a precision home visiting approach with families in Michigan-trial rationale and study protocol. Pilot &amp; Feasibility Studies, 7(1), 1-11. https://doi.org/10.1186/s40814-020-00753-4</t>
   </si>
   <si>
+    <t>WWHV094974</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rebman, P., Martin, L., Kushman, E., Leonard, A., Cisler, A., Gschwind, I., Brayak, A., Amsler, A.M., &amp; Haroz, E. E. (2022). Towards precision home visiting: Results at six months postpartum from a randomized pilot implementation trial to assess the feasibility of a precision approach to Family Spirit. BMC Pregnancy and Childbirth, 22(1), 725. https://doi.org/10.1186/s12884-022-05057-4</t>
+  </si>
+  <si>
+    <t>WWHV074886</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rosenstock, S., Foy Cuddy, R., Neault, N., Yessilth, S., Goklish, N., Nelson, L., Reid, R., &amp; Barlow, A. (2019). Family Spirit Nurture (FSN)—a randomized controlled trial to prevent early childhood obesity in American Indian populations: Trial rationale and study protocol. BMC Obesity, 6(1), 18. https://doi.org/10.1186/s40608-019-0233-9</t>
+  </si>
+  <si>
     <t>WWHV060516</t>
   </si>
   <si>
     <t>Lefever, J. E. B., Bigelow, K. M., Carta, J. J., Borkowski, J. G., Grandfield, E., McCune, L., Irvin, D. W., &amp; Warren, S. F. (2017). Long-term impact of a cell phone-enhanced parenting intervention. [Study 1: SafeCare Parent-Child Interaction (PCI) module]. Child Maltreatment, 22(4), 305-315. https://doi.org/10.1177/1077559517723125</t>
   </si>
   <si>
     <t>WWHV095892</t>
   </si>
   <si>
     <t>Lefever, J. E. B., Bigelow, K. M., Carta, J. J., Borkowski, J. G., Grandfield, E., McCune, L., Irvin, D. W., &amp; Warren, S. F. (2017). Long-term impact of a cell phone-enhanced parenting intervention. [Study 2: Cellular Phone-Enhanced Version of SafeCare Parent-Child Interaction (PCI) module]. Child Maltreatment, 22(4), 305-315. https://doi.org/10.1177/1077559517723125</t>
   </si>
   <si>
     <t>WWHV011100</t>
   </si>
   <si>
     <t>Llewellyn, G., McConnell, D., Honey, A., Mayes, R., &amp; Russo, D. (2003). Promoting health and home safety for children of parents with intellectual disability: A randomized controlled trial. Research in Developmental Disabilities, 24(6), 405-431.</t>
   </si>
   <si>
     <t>Australian adaptation of the UCLA Parent-Child Health and Wellness Project</t>
   </si>
   <si>
     <t>WWHV027462</t>
   </si>
   <si>
     <t>Lutzker, J. R., Bigelow, K. M., Doctor, R. M., Gershater, R. M., &amp; Greene, B. F. (1998). An ecobehavioral model for the prevention and treatment of child abuse and neglect: History and Applications. In J. R. Lutzker (Ed.), Handbook of child abuse research and treatment. New York: Plenum Press.</t>
   </si>
   <si>
     <t>WWHV014632</t>
   </si>
   <si>
     <t>Lutzker, J. R., Bigelow, K. M., Doctor, R. M., &amp; Kessler, M. L. (1998). Safety, health care, and bonding within an ecobehavioral approach to treating and preventing child abuse and neglect. Journal of Family Violence, 13(2), 163–185.</t>
   </si>
   <si>
+    <t>WWHV095157</t>
+  </si>
+  <si>
+    <t>Martin, L., Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Russette, H., &amp; Haroz, E. E. (2023). Respecting diverse journeys on many roads: First Peoples of North America can guide us on our path toward precision home visiting. AlterNative: An International Journal of Indigenous Peoples, 19(2), 499–503. https://doi.org/10.1177/11771801231169272</t>
+  </si>
+  <si>
+    <t>WWHV095922</t>
+  </si>
+  <si>
+    <t>Meisch, A. D., Joraanstad, A., Willenborg, P., Lauderback, E., &amp; Atukpawu-Tipton, G. (2023). Mapping evidence-based home visiting provided by tribal-led organizations. National Home Visiting Resource Center Data in Action Brief. James Bell Associates and Urban Institute. https://nhvrc.org/product/mapping-home-visiting-tribal-led-organizations</t>
+  </si>
+  <si>
     <t>WWHV095028</t>
   </si>
   <si>
     <t>Mills, A. L., Lopez Mader, L., Burke Lefever, J., Nuttall, A. K., Bigelow, K., Carta, J. J., &amp; Borkowski, J. G. (2022). Effects of a brief parenting intervention on Latinx mothers and their children. Family Process, 61(4). https://doi.org/10.1111/famp.12738</t>
   </si>
   <si>
     <t>On hold</t>
   </si>
   <si>
     <t>WWHV062675</t>
   </si>
   <si>
     <t>Morales, Y., Lutzker, J. R., Shanley, J. R., &amp; Guastaferro, K. M. (2016). Parent-infant interaction training with a Latino mother. In J. Merrick (Ed.), Child Health and Human Development Yearbook 2015 (pp. 155–168). Hauppauge, NY: Nova Science Publishers.</t>
   </si>
   <si>
     <t>Not applicable (NA) - additional source</t>
   </si>
   <si>
     <t>WWHV048865</t>
   </si>
   <si>
     <t>Morales, Y., Lutzker, J. R., Shanley, J. R., &amp; Guastaferro, K. M. (2015). Parent-infant interaction training with a Latino mother. International Journal of Child Health and Human Development, 8(2), 135-145.</t>
   </si>
   <si>
+    <t>WWHV095923</t>
+  </si>
+  <si>
+    <t>Moyer, N., Wesner, C., Sarche, M., Chavis, Gachupin, A. E., Nadler, A., Svoboda, E., Asdigian, N., Geary, E., Around Him, D., Dunn, C., &amp; Whitesell, N. (2024). Braiding Research Approaches to understand home visiting in Indigenous communities (OPRE Report No. 2024-366). Office of Planning, Research, and Evaluation; Administration for Children and Families; U.S. Department of Health and Human Services.</t>
+  </si>
+  <si>
     <t>WWHV035854</t>
   </si>
   <si>
     <t>Mullany, B., Barlow, A., Neault, N., Billy, T., Jones, T., Tortice, I., Lorenzo, S., Powers, J., Lake, K., Reid, R., &amp; Walkup, J. (2012). The Family Spirit trial for American Indian teen mothers and their children: CBPR rationale, design, methods and baseline characteristics. Society of Prevention Research, 13, 504-518.</t>
+  </si>
+  <si>
+    <t>WWHV095924</t>
+  </si>
+  <si>
+    <t>Nadler, A. T., Chavis, E., &amp; Atukpawu-Tipton, G. (2024). Indigenous food sovereignty in tribal home visiting. National Home Visiting Resource Center Innovation Roundup Brief. James Bell Associates. https://nhvrc.org/brief/indigenous-food-sovereignty-tribal-home-visitin…</t>
+  </si>
+  <si>
+    <t>WWHV095925</t>
+  </si>
+  <si>
+    <t>National Academies of Sciences, Engineering, and Medicine. (2023). Complementary Feeding Interventions for Infants and Young Children Under Age 2: Scoping of Promising Interventions to Implement at the Community or State Level. Washington, DC: The National Academies Press. https://doi.org/10.17226/27239</t>
+  </si>
+  <si>
+    <t>WWHV095928</t>
+  </si>
+  <si>
+    <t>Nelson, L., Mata Lopez, L., Archuleta, S., Skavenski Van Wyk, S., Kushman, E., Martin, L., Mitchell, K., Leffler, E., Wewie, T., Kemp, C., Cuddy, R., Haroz, E.E. (2025). Testing the effectiveness of Family Spirit Strengths (FSS) – a culturally informed intervention designed to prevent mental health and substance misuse for Indigenous families through home visiting. Center for Open Science, https://doi.org/10.31235/osf.io/xv7hz_v1</t>
+  </si>
+  <si>
+    <t>WWHV092234</t>
+  </si>
+  <si>
+    <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
+  </si>
+  <si>
+    <t>WWHV094422</t>
+  </si>
+  <si>
+    <t>Russette, H. C., Grubin, F., Ingalls, A., Martin, L., Leonard, A., Kushman, E., Cisler, A., Leffler, E., Herman, A., &amp; Haroz, E. E. (2022). Home visitor perspectives on implementing a precision approach to home visiting in communities serving Native American families. Infant Mental Health Journal, 43(5), 744–755. https://doi.org/10.1002/imhj.22012</t>
   </si>
   <si>
     <t>WWHV014540</t>
   </si>
   <si>
     <t>Sanders, M. R., &amp; Dadds, M. R. (1982). The effects of planned activities and child management procedures in parent training: An analysis of setting generality. Behavior Therapy, 13, 452-461.</t>
   </si>
   <si>
     <t>WWHV043929</t>
   </si>
   <si>
     <t>Sanders, M. R., &amp; Plant, K. (1989). Programming for generalization to high and low risk parenting situations in families with oppositional developmentally disabled preschoolers. Behavior Modification, 13(3), 283-305. https://doi.org/10.1177/01454455890133001</t>
   </si>
   <si>
     <t>WWHV087447</t>
   </si>
   <si>
     <t>U.S. National Library of Medicine. (2019). Piloting a precision approach to home visiting [Clinical trial NCT03975530]. https://clinicaltrials.gov/show/nct03975530</t>
   </si>
   <si>
     <t>WWHV004065</t>
   </si>
   <si>
     <t>Walkup, J. T., Barlow, A., Mullany, B. C., Pan, W., Goklish, N., Hasting, R., Cowboy, B., Fields, P., Baker, E. V., Speakman, K., Ginsburg, G., Reid, R. (2009). Randomized controlled trial of a paraprofessional-delivered in-home intervention for young reservation-based American Indian mothers. Journal of the American Academy of Child &amp; Adolescent Psychiatry, 48(6), 591-601.</t>
   </si>
@@ -287,52 +353,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -596,622 +665,800 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E32"/>
+  <dimension ref="A1:E43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="447.034" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="511.875" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="136.681" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
-[...2 lines deleted...]
-      <c r="D2" t="s">
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
+      <c r="E2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="C3" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E3">
+      <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4" t="s">
+      <c r="C4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E4">
+      <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="C5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="E5">
+      <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C6" t="s">
-[...5 lines deleted...]
-      <c r="E6">
+      <c r="C6" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C7" t="s">
-[...2 lines deleted...]
-      <c r="D7" t="s">
+      <c r="C7" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E7">
+      <c r="E7" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C8" t="s">
-[...5 lines deleted...]
-      <c r="E8">
+      <c r="C8" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E8" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C9" t="s">
-[...2 lines deleted...]
-      <c r="D9" t="s">
+      <c r="C9" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="E9">
-[...4 lines deleted...]
-      <c r="A10" t="s">
+      <c r="B10" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C10" t="s">
-[...5 lines deleted...]
-      <c r="E10">
+      <c r="E10" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="11" spans="1:5">
-      <c r="A11" t="s">
+      <c r="A11" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C11" t="s">
+      <c r="C11" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E11" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="D11" t="s">
-[...7 lines deleted...]
-      <c r="A12" t="s">
+      <c r="B12" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="C12" t="s">
-[...5 lines deleted...]
-      <c r="E12">
+      <c r="D12" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E12" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="13" spans="1:5">
-      <c r="A13" t="s">
+      <c r="A13" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C13" t="s">
-[...5 lines deleted...]
-      <c r="E13">
+      <c r="C13" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E13" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E14" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="14" spans="1:5">
-[...9 lines deleted...]
-      <c r="D14" t="s">
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E14">
+      <c r="E15" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="15" spans="1:5">
-[...12 lines deleted...]
-      <c r="E15">
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E16" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="16" spans="1:5">
-[...15 lines deleted...]
-    </row>
     <row r="17" spans="1:5">
-      <c r="A17" t="s">
+      <c r="A17" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="C17" t="s">
-[...5 lines deleted...]
-      <c r="E17">
+      <c r="C17" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E17" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E18" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
-[...15 lines deleted...]
-    </row>
     <row r="19" spans="1:5">
-      <c r="A19" t="s">
+      <c r="A19" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B19" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="C19" t="s">
-[...5 lines deleted...]
-      <c r="E19">
+      <c r="C19" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E19" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="20" spans="1:5">
-      <c r="A20" t="s">
+      <c r="A20" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="B20" t="s">
+      <c r="B20" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="C20" t="s">
+      <c r="C20" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E20" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="D20" t="s">
+      <c r="B21" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E21" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E22" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E20">
+      <c r="E23" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
-[...43 lines deleted...]
-      <c r="D23" t="s">
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="E23">
-[...4 lines deleted...]
-      <c r="A24" t="s">
+      <c r="B24" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E24" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="C24" t="s">
-[...2 lines deleted...]
-      <c r="D24" t="s">
+      <c r="B25" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="E24">
-[...4 lines deleted...]
-      <c r="A25" t="s">
+      <c r="C25" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E25" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="B25" t="s">
+      <c r="B26" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="C25" t="s">
-[...2 lines deleted...]
-      <c r="D25" t="s">
+      <c r="C26" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E26" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E27" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="E28" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="E29" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D30" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="E25">
-[...16 lines deleted...]
-      <c r="E26">
+      <c r="E30" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E31" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="E32" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
-[...46 lines deleted...]
-      <c r="E29">
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E33" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E34" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E35" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E37" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E38" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E39" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E40" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
-[...9 lines deleted...]
-      <c r="D30" t="s">
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D41" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E30">
+      <c r="E41" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
-[...29 lines deleted...]
-      <c r="E32">
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E42" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E43" s="1">
         <v>2.3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>