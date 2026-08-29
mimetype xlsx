--- v0 (2025-10-22)
+++ v1 (2026-08-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV040826</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Billy, T., Hastings, R., Lorenzo, S., ... Walkup, J. T. (2014). A randomized controlled trial of a paraprofessional-delivered, home-visiting intervention: Three-year outcomes for American Indian teen mothers and their children. Manuscript under review.</t>
   </si>
   <si>
     <t>Family Spirit®</t>
   </si>
   <si>
@@ -65,50 +65,59 @@
   <si>
     <t>WWHV029496</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Compton, S., Carter, A., Hastings, R., Billy, T., CohoMescal, V., Lorenzo, S., &amp; Walkup, J. T. (Jan 2013). Effect of a paraprofessional home-visiting intervention on American Indian teen mothers’ and infants’ behavioral risks: A randomized controlled trial. The American Journal of Psychiatry, 170(1), 83-93.</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>WWHV047724</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Goklish, N., Billy, T., Hastings, R., ... Walkup, J. T. (2015). Paraprofessional-delivered home-visiting intervention for American Indian teen mothers and children: 3-Year outcomes from a randomized controlled trial. American Journal of Psychiatry, 172(2), 154-162.</t>
   </si>
   <si>
     <t>WWHV003768</t>
   </si>
   <si>
     <t>Barlow, A., Varipatis-Baker, E., Speakman, K., Ginsburg, G., Friberg, I., Goklish, N., Cowboy, B., Fields, P., Hastings, R., Pan, William., Reid, R., Santosham, M., Walkup, J. (2006). Home-visiting intervention to improve child care among American Indian adolescent mothers: A randomized trial. Archives of Pediatrics &amp; Adolescent Medicine, 160(11), 1101-1107.</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
+    <t>WWHV095773</t>
+  </si>
+  <si>
+    <t>Billey, T., Kushman, E., Meese, J., Martin, L., Jim, L., Austin-Garrison, M. A., &amp; Allison-Burbank, J. D. (2024). Development of a culturally enhanced caregiver-facilitated language nutrition intervention “+ Language is Medicine” to address developmental delay in Diné (Navajo) toddlers. Frontiers in Public Health, 12. https://doi.org/10.3389/fpubh.2024.1376742</t>
+  </si>
+  <si>
+    <t>Not applicable (NA) - implementation study</t>
+  </si>
+  <si>
     <t>WWHV037117</t>
   </si>
   <si>
     <t>Boyd, A. (1997). Parents as First Teachers pilot project evaluation (PAFT): Report on South Auckland area. Wellington: Ministry of Education.</t>
   </si>
   <si>
     <t>Parents as First Teachers  (New Zealand)</t>
   </si>
   <si>
     <t>WWHV037116</t>
   </si>
   <si>
     <t>Boyd, A. (1997). Parents as first teachers pilot project evaluation (PAFT) : Report on Whangarei region: Final complete draft. Wellington: Ministry of Education.</t>
   </si>
   <si>
     <t>WWHV037110</t>
   </si>
   <si>
     <t>Boyd, A. and Dixon, H. C. (1994). Parents as First Teachers Pilot Project: Northern evaluation team, phase 3 report. Report to the New Zealand Ministry of Education.</t>
   </si>
   <si>
     <t>Does not pass screens</t>
   </si>
   <si>
     <t>WWHV037107</t>
@@ -125,150 +134,207 @@
   <si>
     <t>WWHV037108</t>
   </si>
   <si>
     <t>Campbell, K., Silva, P. A., &amp; Dunedin Multidisciplinary Health and Development Research Unit. (1995). Parents as First Teachers Pilot Project evaluation: Report to the ministry of education on the 18-month follow-up of a sub-sample from Dunedin and Gisborne/East Coast Areas.</t>
   </si>
   <si>
     <t>WWHV037106</t>
   </si>
   <si>
     <t>Campbell, K., Silva, P. A., Parents as First Teachers Pilot Project, &amp; Evaluation Unit. (1994). Parents As First Teachers pilot project evaluation: Report on phase III, Subject recruitment &amp; initial data collection, Dunedin and Gisborne. Project Evaluation Unit, Dunedin Multidisciplinary Health &amp; Development Research Unit, University of Otago Medical School.</t>
   </si>
   <si>
     <t>WWHV037142</t>
   </si>
   <si>
     <t>Devereux-Blum, S. (2001). Teen parents in the Parents as First Teachers Programme: Narratives of experience. Thesis submitted in partial fulfilment of the requirements for the degree of master of education, Victoria University of Wellington.</t>
   </si>
   <si>
     <t>WWHV037147</t>
   </si>
   <si>
     <t>Durning, P., Parents as First Teachers Pilot Project, &amp; Evaluation Unit. (1997). Parents as first teachers [Ko nga Matua hei Kaiako Tuatahi : pilot PAFT process report]. Wellington: Royal New Zealand Plunket Society.</t>
   </si>
   <si>
-    <t>Not applicable (NA) - implementation study</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV037141</t>
   </si>
   <si>
     <t>Early Childhood Development Unit, Wellington (New Zealand). (1993). Parent support conference papers, ara whakamana pathways to empowerment. Wellington, New Zealand, November 3–4, 1992.</t>
   </si>
   <si>
     <t>WWHV015214</t>
   </si>
   <si>
     <t>Farquhar, S. J. (1990). Yet to make the grade: New Zealand national government's early education policy. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV004425</t>
   </si>
   <si>
     <t>Farquhar, S. (2002). An evaluation of Parents as First teachers programme. Report No 1. Wellington, New Zealand: Early Childhood Development Unit.</t>
   </si>
   <si>
     <t>WWHV037105</t>
   </si>
   <si>
     <t>Farquhar, S., New Zealand, Early Childhood Development, &amp; CHILDforum Education &amp; Parenting Research Network. (2003). Parents as First Teachers : A study of the New Zealand PAFT programme. Wellington NZ: ChildForum Research.</t>
   </si>
   <si>
     <t>WWHV075668</t>
   </si>
   <si>
     <t>Haroz, E. E., Ingalls, A., Kee, C., Goklish, N., Neault, N., Begay, M., &amp; Barlow, A. (2019). Informing precision home visiting: Identifying meaningful subgroups of families who benefit most from Family Spirit. Prevention Science : The Official Journal of the Society for Prevention Research, 8, 1244-1254. https://doi.org/10.1007/s11121-019-01039-9</t>
   </si>
   <si>
     <t>WWHV086258</t>
   </si>
   <si>
     <t>Haroz, E. E., Ingalls, A., Wadlin, J., Kee, C., Begay, M., Neault, N., &amp; Barlow, A. (2020). Utilizing broad-based partnerships to design a precision approach to implementing evidence-based home visiting. Journal of Community Psychology, 48(4), 1100-1113. https://doi.org/10.1002%2Fjcop.22281</t>
   </si>
   <si>
     <t>WWHV090807</t>
   </si>
   <si>
     <t>Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Martin, L., Team, P. F. S. S., West, A. L., Neault, N., &amp; Haroz, E. E. (2021). Precision Family Spirit: A pilot randomized implementation trial of a precision home visiting approach with families in Michigan-trial rationale and study protocol. Pilot &amp; Feasibility Studies, 7(1), 1-11. https://doi.org/10.1186/s40814-020-00753-4</t>
   </si>
   <si>
+    <t>WWHV094974</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rebman, P., Martin, L., Kushman, E., Leonard, A., Cisler, A., Gschwind, I., Brayak, A., Amsler, A.M., &amp; Haroz, E. E. (2022). Towards precision home visiting: Results at six months postpartum from a randomized pilot implementation trial to assess the feasibility of a precision approach to Family Spirit. BMC Pregnancy and Childbirth, 22(1), 725. https://doi.org/10.1186/s12884-022-05057-4</t>
+  </si>
+  <si>
+    <t>WWHV074886</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rosenstock, S., Foy Cuddy, R., Neault, N., Yessilth, S., Goklish, N., Nelson, L., Reid, R., &amp; Barlow, A. (2019). Family Spirit Nurture (FSN)—a randomized controlled trial to prevent early childhood obesity in American Indian populations: Trial rationale and study protocol. BMC Obesity, 6(1), 18. https://doi.org/10.1186/s40608-019-0233-9</t>
+  </si>
+  <si>
     <t>WWHV037146</t>
   </si>
   <si>
     <t>Livingstone, I. D. (1998). Parents as First Teachers pilot project: Summary report: Evaluation of pilot project. Wellington, NZ: Ministry of Education.</t>
   </si>
   <si>
     <t>WWHV037113</t>
   </si>
   <si>
     <t>Livingstone, I. D. (1999). Parents as First Teachers: Supplement to the summary report of the evaluation of the pilot project: Report to the Ministry of Education. Wellington: Ministry of Education.</t>
   </si>
   <si>
     <t>WWHV037137</t>
   </si>
   <si>
     <t>Macklin, S. (2006). Parents as First Teachers: The foundation for success. St. Paul: Concordia University.</t>
   </si>
   <si>
+    <t>WWHV095157</t>
+  </si>
+  <si>
+    <t>Martin, L., Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Russette, H., &amp; Haroz, E. E. (2023). Respecting diverse journeys on many roads: First Peoples of North America can guide us on our path toward precision home visiting. AlterNative: An International Journal of Indigenous Peoples, 19(2), 499–503. https://doi.org/10.1177/11771801231169272</t>
+  </si>
+  <si>
+    <t>WWHV095922</t>
+  </si>
+  <si>
+    <t>Meisch, A. D., Joraanstad, A., Willenborg, P., Lauderback, E., &amp; Atukpawu-Tipton, G. (2023). Mapping evidence-based home visiting provided by tribal-led organizations. National Home Visiting Resource Center Data in Action Brief. James Bell Associates and Urban Institute. https://nhvrc.org/product/mapping-home-visiting-tribal-led-organizations</t>
+  </si>
+  <si>
+    <t>WWHV095923</t>
+  </si>
+  <si>
+    <t>Moyer, N., Wesner, C., Sarche, M., Chavis, Gachupin, A. E., Nadler, A., Svoboda, E., Asdigian, N., Geary, E., Around Him, D., Dunn, C., &amp; Whitesell, N. (2024). Braiding Research Approaches to understand home visiting in Indigenous communities (OPRE Report No. 2024-366). Office of Planning, Research, and Evaluation; Administration for Children and Families; U.S. Department of Health and Human Services.</t>
+  </si>
+  <si>
     <t>WWHV035854</t>
   </si>
   <si>
     <t>Mullany, B., Barlow, A., Neault, N., Billy, T., Jones, T., Tortice, I., Lorenzo, S., Powers, J., Lake, K., Reid, R., &amp; Walkup, J. (2012). The Family Spirit trial for American Indian teen mothers and their children: CBPR rationale, design, methods and baseline characteristics. Society of Prevention Research, 13, 504-518.</t>
   </si>
   <si>
     <t>Not applicable (NA) - additional source</t>
   </si>
   <si>
+    <t>WWHV095924</t>
+  </si>
+  <si>
+    <t>Nadler, A. T., Chavis, E., &amp; Atukpawu-Tipton, G. (2024). Indigenous food sovereignty in tribal home visiting. National Home Visiting Resource Center Innovation Roundup Brief. James Bell Associates. https://nhvrc.org/brief/indigenous-food-sovereignty-tribal-home-visitin…</t>
+  </si>
+  <si>
+    <t>WWHV095925</t>
+  </si>
+  <si>
+    <t>National Academies of Sciences, Engineering, and Medicine. (2023). Complementary Feeding Interventions for Infants and Young Children Under Age 2: Scoping of Promising Interventions to Implement at the Community or State Level. Washington, DC: The National Academies Press. https://doi.org/10.17226/27239</t>
+  </si>
+  <si>
+    <t>WWHV095928</t>
+  </si>
+  <si>
+    <t>Nelson, L., Mata Lopez, L., Archuleta, S., Skavenski Van Wyk, S., Kushman, E., Martin, L., Mitchell, K., Leffler, E., Wewie, T., Kemp, C., Cuddy, R., Haroz, E.E. (2025). Testing the effectiveness of Family Spirit Strengths (FSS) – a culturally informed intervention designed to prevent mental health and substance misuse for Indigenous families through home visiting. Center for Open Science, https://doi.org/10.31235/osf.io/xv7hz_v1</t>
+  </si>
+  <si>
     <t>WWHV037134</t>
   </si>
   <si>
     <t>New Zealand &amp; Early Childhood Development. (2001). Parents as First Teachers, Ko nga Matua hei Kaiako Tuatahi: Progress report, 1 January 2001–30 June 2001. Wellington, NZ Early Childhood Development.</t>
   </si>
   <si>
     <t>WWHV037115</t>
   </si>
   <si>
     <t>New Zealand &amp; Early Childhood Development. (1999). Ahuru mowai. Wellington, N.Z.: Early Childhood Development.</t>
   </si>
   <si>
     <t>WWHV037112</t>
   </si>
   <si>
     <t>Pihama, L. (1993). Tungia te ururua, kia tupu whakaritorito te tupu o te harakeke : A critical analysis of Parents as First Teachers. Thesis submitted in partial fulfilment of the requirements for the degree of Master of Arts in Education. University of Auckland.</t>
   </si>
   <si>
     <t>WWHV036987</t>
   </si>
   <si>
     <t>Praat, A. (2011). Parents as First Teachers evaluation: Phase II report. New Zealand: Ministry of Social Development.</t>
   </si>
   <si>
     <t>WWHV036988</t>
   </si>
   <si>
     <t>Praat, A., Davie, S., &amp; McGray, S. (2010). Parents as First Teachers evaluation: Phase I report. New Zealand.</t>
+  </si>
+  <si>
+    <t>WWHV092234</t>
+  </si>
+  <si>
+    <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
+  </si>
+  <si>
+    <t>WWHV094422</t>
+  </si>
+  <si>
+    <t>Russette, H. C., Grubin, F., Ingalls, A., Martin, L., Leonard, A., Kushman, E., Cisler, A., Leffler, E., Herman, A., &amp; Haroz, E. E. (2022). Home visitor perspectives on implementing a precision approach to home visiting in communities serving Native American families. Infant Mental Health Journal, 43(5), 744–755. https://doi.org/10.1002/imhj.22012</t>
   </si>
   <si>
     <t>WWHV036997</t>
   </si>
   <si>
     <t>Taft, A., Small, R., Hegarty, K., &amp; Lumley, J. (2004). Mosaic (Mothers’ Advocates in the Community): A randomised community intervention trial in general practice to reduce partner abuse and depression among recent mothers. Journal of Epidemiology &amp; Community Health, 58(suppl. 1), p. A56.</t>
   </si>
   <si>
     <t>Mothers’ Advocates in the Community (MOSAIC)</t>
   </si>
   <si>
     <t>WWHV033315</t>
   </si>
   <si>
     <t>Taft, A. J., Small, R., Hegarty, K. L., Lumley, J., Watson, L. F., &amp; Gold, L. (2009). MOSAIC (Mothers’ Advocates in the Community): Protocol and sample description of a cluster randomised trial of mentor mother support to reduce intimate partner violence among pregnant or recent mothers. BMC Public Health, 9(159).</t>
   </si>
   <si>
     <t>WWHV028736</t>
   </si>
   <si>
     <t>Taft, A. J., Small, R., Hegarty, K. L., Watson, L. F., Gold, L., &amp; Lumley, J. A. (2011). Mothers’ AdvocateS in the community (MOSAIC)- non-professional mentor support to reduce intimate partner violence and depression in mothers: A cluster randomized trial in primary care. BMC Public Health, 11(178).</t>
   </si>
   <si>
     <t>WWHV087447</t>
   </si>
@@ -302,52 +368,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -611,690 +680,868 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E36"/>
+  <dimension ref="A1:E47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="447.034" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="511.875" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="52.987" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
-[...2 lines deleted...]
-      <c r="D2" t="s">
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
+      <c r="E2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="C3" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E3">
+      <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4" t="s">
+      <c r="C4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E4">
+      <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="C5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="E5">
+      <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C6" t="s">
+      <c r="C6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="E6">
-[...10 lines deleted...]
-      <c r="C7" t="s">
+      <c r="E7" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E9" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E10" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E15" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E16" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E17" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E20" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E21" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E22" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E23" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E24" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E25" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E26" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E27" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E28" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E29" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E30" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="E31" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E32" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E33" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E34" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E35" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E36" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E37" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E38" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E39" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E41" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E42" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E43" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E44" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E45" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D46" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E7">
-[...492 lines deleted...]
-      <c r="E36">
+      <c r="E46" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E47" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>