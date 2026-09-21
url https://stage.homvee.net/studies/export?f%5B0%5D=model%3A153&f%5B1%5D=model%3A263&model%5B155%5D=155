--- v0 (2026-07-19)
+++ v1 (2026-09-21)
@@ -12,127 +12,136 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV040826</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Billy, T., Hastings, R., Lorenzo, S., ... Walkup, J. T. (2014). A randomized controlled trial of a paraprofessional-delivered, home-visiting intervention: Three-year outcomes for American Indian teen mothers and their children. Manuscript under review.</t>
   </si>
   <si>
     <t>Family Spirit®</t>
   </si>
   <si>
     <t>Moderate</t>
   </si>
   <si>
     <t>WWHV029496</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Compton, S., Carter, A., Hastings, R., Billy, T., CohoMescal, V., Lorenzo, S., &amp; Walkup, J. T. (Jan 2013). Effect of a paraprofessional home-visiting intervention on American Indian teen mothers’ and infants’ behavioral risks: A randomized controlled trial. The American Journal of Psychiatry, 170(1), 83-93.</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>WWHV047724</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Goklish, N., Billy, T., Hastings, R., ... Walkup, J. T. (2015). Paraprofessional-delivered home-visiting intervention for American Indian teen mothers and children: 3-Year outcomes from a randomized controlled trial. American Journal of Psychiatry, 172(2), 154-162.</t>
   </si>
   <si>
     <t>WWHV003768</t>
   </si>
   <si>
     <t>Barlow, A., Varipatis-Baker, E., Speakman, K., Ginsburg, G., Friberg, I., Goklish, N., Cowboy, B., Fields, P., Hastings, R., Pan, William., Reid, R., Santosham, M., Walkup, J. (2006). Home-visiting intervention to improve child care among American Indian adolescent mothers: A randomized trial. Archives of Pediatrics &amp; Adolescent Medicine, 160(11), 1101-1107.</t>
   </si>
   <si>
+    <t>Low</t>
+  </si>
+  <si>
     <t>WWHV095773</t>
   </si>
   <si>
     <t>Billey, T., Kushman, E., Meese, J., Martin, L., Jim, L., Austin-Garrison, M. A., &amp; Allison-Burbank, J. D. (2024). Development of a culturally enhanced caregiver-facilitated language nutrition intervention “+ Language is Medicine” to address developmental delay in Diné (Navajo) toddlers. Frontiers in Public Health, 12. https://doi.org/10.3389/fpubh.2024.1376742</t>
   </si>
   <si>
     <t>Not applicable (NA) - implementation study</t>
   </si>
   <si>
     <t>WWHV037117</t>
   </si>
   <si>
     <t>Boyd, A. (1997). Parents as First Teachers pilot project evaluation (PAFT): Report on South Auckland area. Wellington: Ministry of Education.</t>
   </si>
   <si>
+    <t>Parents as First Teachers  (New Zealand)</t>
+  </si>
+  <si>
     <t>WWHV037116</t>
   </si>
   <si>
     <t>Boyd, A. (1997). Parents as first teachers pilot project evaluation (PAFT) : Report on Whangarei region: Final complete draft. Wellington: Ministry of Education.</t>
   </si>
   <si>
     <t>WWHV037110</t>
   </si>
   <si>
     <t>Boyd, A. and Dixon, H. C. (1994). Parents as First Teachers Pilot Project: Northern evaluation team, phase 3 report. Report to the New Zealand Ministry of Education.</t>
   </si>
   <si>
+    <t>Does not pass screens</t>
+  </si>
+  <si>
     <t>WWHV037107</t>
   </si>
   <si>
     <t>Boyd, A. and Dixon, H. C. (1995). Parents as First Teachers Pilot Project: Northern evaluation team, phase 4, executive summary. Report to the New Zealand Ministry of Education.</t>
   </si>
   <si>
     <t>WWHV037119</t>
   </si>
   <si>
     <t>Campbell, K. I., &amp; Silva, P. A. (1997). Parents as first teachers pilot programme evaluation : Age three assessments. Final report to the ministry of education on the Dunedin and Gisborne/East coast areas. Wellington: Ministry of Education.</t>
   </si>
   <si>
     <t>WWHV037108</t>
   </si>
   <si>
     <t>Campbell, K., Silva, P. A., &amp; Dunedin Multidisciplinary Health and Development Research Unit. (1995). Parents as First Teachers Pilot Project evaluation: Report to the ministry of education on the 18-month follow-up of a sub-sample from Dunedin and Gisborne/East Coast Areas.</t>
   </si>
   <si>
     <t>WWHV037106</t>
   </si>
   <si>
     <t>Campbell, K., Silva, P. A., Parents as First Teachers Pilot Project, &amp; Evaluation Unit. (1994). Parents As First Teachers pilot project evaluation: Report on phase III, Subject recruitment &amp; initial data collection, Dunedin and Gisborne. Project Evaluation Unit, Dunedin Multidisciplinary Health &amp; Development Research Unit, University of Otago Medical School.</t>
   </si>
   <si>
     <t>WWHV037142</t>
@@ -167,53 +176,50 @@
   <si>
     <t>WWHV037105</t>
   </si>
   <si>
     <t>Farquhar, S., New Zealand, Early Childhood Development, &amp; CHILDforum Education &amp; Parenting Research Network. (2003). Parents as First Teachers : A study of the New Zealand PAFT programme. Wellington NZ: ChildForum Research.</t>
   </si>
   <si>
     <t>WWHV075668</t>
   </si>
   <si>
     <t>Haroz, E. E., Ingalls, A., Kee, C., Goklish, N., Neault, N., Begay, M., &amp; Barlow, A. (2019). Informing precision home visiting: Identifying meaningful subgroups of families who benefit most from Family Spirit. Prevention Science : The Official Journal of the Society for Prevention Research, 8, 1244-1254. https://doi.org/10.1007/s11121-019-01039-9</t>
   </si>
   <si>
     <t>WWHV086258</t>
   </si>
   <si>
     <t>Haroz, E. E., Ingalls, A., Wadlin, J., Kee, C., Begay, M., Neault, N., &amp; Barlow, A. (2020). Utilizing broad-based partnerships to design a precision approach to implementing evidence-based home visiting. Journal of Community Psychology, 48(4), 1100-1113. https://doi.org/10.1002%2Fjcop.22281</t>
   </si>
   <si>
     <t>WWHV090807</t>
   </si>
   <si>
     <t>Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Martin, L., Team, P. F. S. S., West, A. L., Neault, N., &amp; Haroz, E. E. (2021). Precision Family Spirit: A pilot randomized implementation trial of a precision home visiting approach with families in Michigan-trial rationale and study protocol. Pilot &amp; Feasibility Studies, 7(1), 1-11. https://doi.org/10.1186/s40814-020-00753-4</t>
   </si>
   <si>
-    <t>Does not pass screens</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV094974</t>
   </si>
   <si>
     <t>Ingalls, A., Rebman, P., Martin, L., Kushman, E., Leonard, A., Cisler, A., Gschwind, I., Brayak, A., Amsler, A.M., &amp; Haroz, E. E. (2022). Towards precision home visiting: Results at six months postpartum from a randomized pilot implementation trial to assess the feasibility of a precision approach to Family Spirit. BMC Pregnancy and Childbirth, 22(1), 725. https://doi.org/10.1186/s12884-022-05057-4</t>
   </si>
   <si>
     <t>WWHV074886</t>
   </si>
   <si>
     <t>Ingalls, A., Rosenstock, S., Foy Cuddy, R., Neault, N., Yessilth, S., Goklish, N., Nelson, L., Reid, R., &amp; Barlow, A. (2019). Family Spirit Nurture (FSN)—a randomized controlled trial to prevent early childhood obesity in American Indian populations: Trial rationale and study protocol. BMC Obesity, 6(1), 18. https://doi.org/10.1186/s40608-019-0233-9</t>
   </si>
   <si>
     <t>WWHV037146</t>
   </si>
   <si>
     <t>Livingstone, I. D. (1998). Parents as First Teachers pilot project: Summary report: Evaluation of pilot project. Wellington, NZ: Ministry of Education.</t>
   </si>
   <si>
     <t>WWHV037113</t>
   </si>
   <si>
     <t>Livingstone, I. D. (1999). Parents as First Teachers: Supplement to the summary report of the evaluation of the pilot project: Report to the Ministry of Education. Wellington: Ministry of Education.</t>
   </si>
   <si>
     <t>WWHV037137</t>
@@ -222,50 +228,53 @@
     <t>Macklin, S. (2006). Parents as First Teachers: The foundation for success. St. Paul: Concordia University.</t>
   </si>
   <si>
     <t>WWHV095157</t>
   </si>
   <si>
     <t>Martin, L., Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Russette, H., &amp; Haroz, E. E. (2023). Respecting diverse journeys on many roads: First Peoples of North America can guide us on our path toward precision home visiting. AlterNative: An International Journal of Indigenous Peoples, 19(2), 499–503. https://doi.org/10.1177/11771801231169272</t>
   </si>
   <si>
     <t>WWHV095922</t>
   </si>
   <si>
     <t>Meisch, A. D., Joraanstad, A., Willenborg, P., Lauderback, E., &amp; Atukpawu-Tipton, G. (2023). Mapping evidence-based home visiting provided by tribal-led organizations. National Home Visiting Resource Center Data in Action Brief. James Bell Associates and Urban Institute. https://nhvrc.org/product/mapping-home-visiting-tribal-led-organizations</t>
   </si>
   <si>
     <t>WWHV095923</t>
   </si>
   <si>
     <t>Moyer, N., Wesner, C., Sarche, M., Chavis, Gachupin, A. E., Nadler, A., Svoboda, E., Asdigian, N., Geary, E., Around Him, D., Dunn, C., &amp; Whitesell, N. (2024). Braiding Research Approaches to understand home visiting in Indigenous communities (OPRE Report No. 2024-366). Office of Planning, Research, and Evaluation; Administration for Children and Families; U.S. Department of Health and Human Services.</t>
   </si>
   <si>
     <t>WWHV035854</t>
   </si>
   <si>
     <t>Mullany, B., Barlow, A., Neault, N., Billy, T., Jones, T., Tortice, I., Lorenzo, S., Powers, J., Lake, K., Reid, R., &amp; Walkup, J. (2012). The Family Spirit trial for American Indian teen mothers and their children: CBPR rationale, design, methods and baseline characteristics. Society of Prevention Research, 13, 504-518.</t>
+  </si>
+  <si>
+    <t>Not applicable (NA) - additional source</t>
   </si>
   <si>
     <t>WWHV095924</t>
   </si>
   <si>
     <t>Nadler, A. T., Chavis, E., &amp; Atukpawu-Tipton, G. (2024). Indigenous food sovereignty in tribal home visiting. National Home Visiting Resource Center Innovation Roundup Brief. James Bell Associates. https://nhvrc.org/brief/indigenous-food-sovereignty-tribal-home-visitin…</t>
   </si>
   <si>
     <t>WWHV095925</t>
   </si>
   <si>
     <t>National Academies of Sciences, Engineering, and Medicine. (2023). Complementary Feeding Interventions for Infants and Young Children Under Age 2: Scoping of Promising Interventions to Implement at the Community or State Level. Washington, DC: The National Academies Press. https://doi.org/10.17226/27239</t>
   </si>
   <si>
     <t>WWHV095928</t>
   </si>
   <si>
     <t>Nelson, L., Mata Lopez, L., Archuleta, S., Skavenski Van Wyk, S., Kushman, E., Martin, L., Mitchell, K., Leffler, E., Wewie, T., Kemp, C., Cuddy, R., Haroz, E.E. (2025). Testing the effectiveness of Family Spirit Strengths (FSS) – a culturally informed intervention designed to prevent mental health and substance misuse for Indigenous families through home visiting. Center for Open Science, https://doi.org/10.31235/osf.io/xv7hz_v1</t>
   </si>
   <si>
     <t>WWHV037134</t>
   </si>
   <si>
     <t>New Zealand &amp; Early Childhood Development. (2001). Parents as First Teachers, Ko nga Matua hei Kaiako Tuatahi: Progress report, 1 January 2001–30 June 2001. Wellington, NZ Early Childhood Development.</t>
   </si>
@@ -660,51 +669,51 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="511.875" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
@@ -740,611 +749,719 @@
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C5" s="1"/>
-      <c r="D5" s="1"/>
+      <c r="C5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>16</v>
+      </c>
       <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E6" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-      <c r="D7" s="1"/>
+        <v>21</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>16</v>
+      </c>
       <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="D8" s="1"/>
+        <v>24</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="D9" s="1"/>
+        <v>26</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>27</v>
+      </c>
       <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="D10" s="1"/>
+        <v>29</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>27</v>
+      </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-      <c r="D11" s="1"/>
+        <v>31</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="D12" s="1"/>
+        <v>33</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>27</v>
+      </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="D13" s="1"/>
+        <v>35</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>27</v>
+      </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="D14" s="1"/>
+        <v>37</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>27</v>
+      </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-      <c r="D15" s="1"/>
+        <v>39</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="D16" s="1"/>
+        <v>41</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>27</v>
+      </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="D17" s="1"/>
+        <v>43</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>27</v>
+      </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="D18" s="1"/>
+        <v>45</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="D19" s="1"/>
+        <v>47</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="1" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="D20" s="1"/>
+        <v>49</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>27</v>
+      </c>
       <c r="E20" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="1" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="D21" s="1"/>
+        <v>51</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="E21" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="1" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="E22" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="1" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="E23" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="1" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="E24" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="1" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-      <c r="D25" s="1"/>
+        <v>59</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>27</v>
+      </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-      <c r="D26" s="1"/>
+        <v>61</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>16</v>
+      </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="D27" s="1"/>
+        <v>63</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>27</v>
+      </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E28" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="E29" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="1" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="E30" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-      <c r="D31" s="1"/>
+        <v>71</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>72</v>
+      </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="1" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="E32" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="1" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="E33" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="E34" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="1" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="D35" s="1"/>
+        <v>80</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>27</v>
+      </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="1" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-      <c r="D36" s="1"/>
+        <v>82</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>27</v>
+      </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="1" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-      <c r="D37" s="1"/>
+        <v>84</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>27</v>
+      </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="1" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-      <c r="D38" s="1"/>
+        <v>86</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>16</v>
+      </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="1" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-      <c r="D39" s="1"/>
+        <v>88</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="1" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E40" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="1" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E41" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="1" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="D42" s="1"/>
+        <v>94</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>27</v>
+      </c>
       <c r="E42" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="1" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="1" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-      <c r="D44" s="1"/>
+        <v>98</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>27</v>
+      </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>