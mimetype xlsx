--- v0 (2025-11-01)
+++ v1 (2026-05-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="634">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="656">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV063513</t>
   </si>
   <si>
     <t>Adamson, M., Morawska, A., &amp; Sanders, M. R. (2013). Childhood feeding difficulties: A randomized controlled trial of a group-based parenting intervention. Journal of Developmental &amp; Behavioral Pediatrics, 34(5), 293–302.</t>
   </si>
   <si>
     <t>Triple P - Positive Parenting Program®—Variants suitable for home visiting</t>
   </si>
   <si>
@@ -185,50 +185,59 @@
   <si>
     <t>WWHV063422</t>
   </si>
   <si>
     <t>Baumel, A., &amp; Faber, K. (2018). Evaluating triple P online: A digital parent training program for child behavior problems. Cognitive and Behavioral Practice, 25(4), 538–543.</t>
   </si>
   <si>
     <t>WWHV069395</t>
   </si>
   <si>
     <t>Baumel, A., &amp; Faber, K. (2018). Evaluating triple P online: A digital parent training program for child behavior problems. Cognitive and Behavioral Practice, 25(4), 538–543.</t>
   </si>
   <si>
     <t>WWHV063691</t>
   </si>
   <si>
     <t>Bezzina, L. A., Rice, L. J., Howlin, P., Tonge, B. J., &amp; Einfeld, S. L. (2017). Syndrome specific modules to enhance the Stepping Stones Triple P public health intervention. Journal of Intellectual Disability Research, 61(9), 836–842.</t>
   </si>
   <si>
     <t>WWHV063424</t>
   </si>
   <si>
     <t>WWHV063429</t>
   </si>
   <si>
+    <t>WWHV095773</t>
+  </si>
+  <si>
+    <t>Billey, T., Kushman, E., Meese, J., Martin, L., Jim, L., Austin-Garrison, M. A., &amp; Allison-Burbank, J. D. (2024). Development of a culturally enhanced caregiver-facilitated language nutrition intervention “+ Language is Medicine” to address developmental delay in Diné (Navajo) toddlers. Frontiers in Public Health, 12. https://doi.org/10.3389/fpubh.2024.1376742</t>
+  </si>
+  <si>
+    <t>Not applicable (NA) - implementation study</t>
+  </si>
+  <si>
     <t>WWHV037760</t>
   </si>
   <si>
     <t>Birmingham’s programmes. Children &amp; Young People Now. Janurary 11, 2011, p. 19.</t>
   </si>
   <si>
     <t>WWHV042378</t>
   </si>
   <si>
     <t>Bor, W., Sanders, M. R., &amp; Markie-Dadds, C. (2002). The effects of Triple P Positive Parenting Program on preschool children with co-occurring disruptive behavior and Attentional/Hyperactive difficulties. Journal of Abnormal Child Psychology, 30(6), 571-587.</t>
   </si>
   <si>
     <t>WWHV042661</t>
   </si>
   <si>
     <t>Boyle, C. L. (2012). An analysis of training, generalization, and maintenance effects of enhanced primary care Triple P for parents of preschool-age children with disruptive behavior. (Doctoral dissertation). Proquest Dissertations and Theses. (3490827)</t>
   </si>
   <si>
     <t>WWHV062701</t>
   </si>
   <si>
     <t>Boyle, C. L., Sanders, M. R., Lutzker, J. R., Prinz, R.J., Shapiro, C., &amp; Whitaker, D.J. (2015). Erratum: “An analysis of training, generalization, and maintenance effects of primary care Triple P for parents of preschool-aged children with disruptive behavior.” Child Psychiatry &amp; Human Development, 46(5), 820.</t>
   </si>
   <si>
     <t>WWHV062711</t>
@@ -251,53 +260,50 @@
   <si>
     <t>WWHV042581</t>
   </si>
   <si>
     <t>Breitkreuz, R., McConnell, D., Savage, A., &amp; Hamilton, A. (2011). Integrating Triple P into existing family support services: A case study on program implementation. Prevention Science, 12(4), 411-422.</t>
   </si>
   <si>
     <t>WWHV062841</t>
   </si>
   <si>
     <t>Brown, F. L., Whittingham, K., Boyd, R. N., McKinlay, L., &amp; Sofronoff, K. (2015). Does Stepping Stones Triple P plus acceptance and commitment therapy improve parent, couple, and family adjustment following paediatric acquired brain injury? A randomised controlled trial. Behaviour Research and Therapy, 73, 58–66.</t>
   </si>
   <si>
     <t>WWHV042115</t>
   </si>
   <si>
     <t>Burgess, C., Cheers, B., &amp; Fisher, D. (2004). Early intervention parenting assistance for rural and remote families in the south. Presentation at the International Rural Human Services Conference—Beyond Geographical and Disciplinary Boundaries, Halifa, Australia.</t>
   </si>
   <si>
     <t>WWHV062969</t>
   </si>
   <si>
     <t>Butler, H., Hare, D., Walker, S., Wieck, A., &amp; Wittkowski, A. (2014). The acceptability and feasibility of the Baby Triple P Positive Parenting Programme on a mother and baby unit: Q-methodology with mothers with severe mental illness. Archives of Women’s Mental Health, 17(5), 455–463.</t>
   </si>
   <si>
-    <t>Not applicable (NA) - implementation study</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV062794</t>
   </si>
   <si>
     <t>Butler-Coyne, H., Hare, D., Walker, S., Wieck, A., &amp; Wittkowski, A. (2017). Acceptability of a positive parenting Programme on a mother and baby unit: Q-methodology with staff. Journal of Child and Family Studies, 26(2), 623–632.</t>
   </si>
   <si>
     <t>WWHV043151</t>
   </si>
   <si>
     <t>Calam, R., Sanders, M. R., Miller, C., Sadhnani, V., &amp; Carmont, S. (2008). Can technology and the media help reduce dysfunctional parenting and increase engagement with preventative parenting interventions? Child Maltreatment, 13(4), 347-361.</t>
   </si>
   <si>
     <t>WWHV042756</t>
   </si>
   <si>
     <t>Cann, W., Rogers, H., &amp; Matthews, J. (2003). Family intervention services program evaluation: A brief report on initial outcomes for families. Advances in Mental Health, 2(3), 208-215.</t>
   </si>
   <si>
     <t>WWHV062784</t>
   </si>
   <si>
     <t>Chan, S., Leung, C., &amp; Sanders, M. (2016). A randomised controlled trial comparing the effects of directive and non-directive parenting programmes as a universal prevention programme. Journal of Children's Services, 11(1), 38–53.</t>
   </si>
   <si>
     <t>WWHV063379</t>
@@ -689,50 +695,62 @@
   <si>
     <t>WWHV041996</t>
   </si>
   <si>
     <t>Hoath, F. E., &amp; Sanders, M. R. (2002). A feasibility study of Enhanced Group Triple P—Positive Parenting Program for parents of children with attention-deficit/hyperactivity disorder. Behaviour Change, 19(04), 191-206.</t>
   </si>
   <si>
     <t>WWHV062878</t>
   </si>
   <si>
     <t>Hodge, L. M., Turner, K. M., Sanders, M. R., &amp; Forster, M. (2017). Factors that influence evidence-based program sustainment for family support providers in child protection services in disadvantaged communities. Child Abuse &amp; Neglect, 70, 134–145.</t>
   </si>
   <si>
     <t>WWHV063052</t>
   </si>
   <si>
     <t>Hopman, M., De Winter, M., &amp; Koops, W. (2013). Values and youth care interventions: The case of Triple P. British Journal of Social Work, 44(6), 1526–1544.</t>
   </si>
   <si>
     <t>WWHV090807</t>
   </si>
   <si>
     <t>Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Martin, L., Team, P. F. S. S., West, A. L., Neault, N., &amp; Haroz, E. E. (2021). Precision Family Spirit: A pilot randomized implementation trial of a precision home visiting approach with families in Michigan-trial rationale and study protocol. Pilot &amp; Feasibility Studies, 7(1), 1-11. https://doi.org/10.1186/s40814-020-00753-4</t>
   </si>
   <si>
+    <t>WWHV094974</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rebman, P., Martin, L., Kushman, E., Leonard, A., Cisler, A., Gschwind, I., Brayak, A., Amsler, A.M., &amp; Haroz, E. E. (2022). Towards precision home visiting: Results at six months postpartum from a randomized pilot implementation trial to assess the feasibility of a precision approach to Family Spirit. BMC Pregnancy and Childbirth, 22(1), 725. https://doi.org/10.1186/s12884-022-05057-4</t>
+  </si>
+  <si>
+    <t>WWHV074886</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rosenstock, S., Foy Cuddy, R., Neault, N., Yessilth, S., Goklish, N., Nelson, L., Reid, R., &amp; Barlow, A. (2019). Family Spirit Nurture (FSN)—a randomized controlled trial to prevent early childhood obesity in American Indian populations: Trial rationale and study protocol. BMC Obesity, 6(1), 18. https://doi.org/10.1186/s40608-019-0233-9</t>
+  </si>
+  <si>
     <t>WWHV063461</t>
   </si>
   <si>
     <t>Ionutiu, R. D. (2016). The effectiveness of a positive parenting program-results of a preliminary study in a Romanian sample. Cognitie, Creier, Comportament, 20(3).</t>
   </si>
   <si>
     <t>WWHV069408</t>
   </si>
   <si>
     <t>Iskander, J. M., Rakestraw, H. M., Morris, A. T., Wildman, B. G., &amp; Duby, J. C. (2018). Group Triple P and child unintentional injury risk: A pilot study. Children’s Health Care, 47(4), 452–466.</t>
   </si>
   <si>
     <t>WWHV063326</t>
   </si>
   <si>
     <t>Jones, S., Calam, R., Sanders, M., Diggle, P. J., Dempsey, R., &amp; Sadhnani, V. (2014). A pilot web based positive parenting intervention to help bipolar parents to improve perceived parenting skills and child outcomes. Behavioural and Cognitive Psychotherapy, 42(3), 283–296.</t>
   </si>
   <si>
     <t>WWHV063816</t>
   </si>
   <si>
     <t>Kamp-Becker, I., Becker, K., &amp; Petermann, U. (2014). Elternarbeit und elterntraining. Kindheit und Entwicklung.</t>
   </si>
   <si>
     <t>WWHV063518</t>
@@ -833,50 +851,56 @@
   <si>
     <t>WWHV041971</t>
   </si>
   <si>
     <t>Long-term outcomes from a positive parenting program. (2010). Brown University Child &amp; Adolescent Behavior Letter, 26(8), 2-2.</t>
   </si>
   <si>
     <t>WWHV063269</t>
   </si>
   <si>
     <t>Love, S. M., Sanders, M. R., Turner, K. M., Maurange, M., Knott, T., Prinz, R., . . . Ainsworth, A. T. (2016). Social media and gamification: Engaging vulnerable parents in an online evidence-based parenting program. Child Abuse &amp; Neglect, 53, 95–107.</t>
   </si>
   <si>
     <t>WWHV063687</t>
   </si>
   <si>
     <t>Macdonald, W. (2014). The role of positive emotions within parenting interventions as part of therapeutic change (Doctoral dissertation, The University of Manchester). Retrieved from https://ethos.bl.uk/OrderDetails.do?uin=uk.bl.ethos.603175</t>
   </si>
   <si>
     <t>WWHV063722</t>
   </si>
   <si>
     <t>Marryat, L., Thompson, L., &amp; Wilson, P. (2017). No evidence of whole population mental health impact of the Triple P parenting programme: Findings from a routine dataset. BMC Pediatrics, 17(1), 40.</t>
   </si>
   <si>
+    <t>WWHV095157</t>
+  </si>
+  <si>
+    <t>Martin, L., Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Russette, H., &amp; Haroz, E. E. (2023). Respecting diverse journeys on many roads: First Peoples of North America can guide us on our path toward precision home visiting. AlterNative: An International Journal of Indigenous Peoples, 19(2), 499–503. https://doi.org/10.1177/11771801231169272</t>
+  </si>
+  <si>
     <t>WWHV042341</t>
   </si>
   <si>
     <t>Matsumoto, Y., Sofronoff, K., &amp; Sanders, M. (2009). Socio-ecological predictor model of parental intention to participate in Triple P-Positive Parenting Program. Journal of Child &amp; Family Studies, 18(3), 274-283.</t>
   </si>
   <si>
     <t>WWHV063500</t>
   </si>
   <si>
     <t>Matsumoto, Y., Sofronoff, K., &amp; Sanders, M. R. (2009). Socio-ecological predictor model of parental intention to participate in Triple P-Positive Parenting Program. Journal of Child and Family Studies, 18(3), 274–283.</t>
   </si>
   <si>
     <t>WWHV042215</t>
   </si>
   <si>
     <t>Matsumoto, Y., Sofronoff, K., &amp; Sanders, M. R. (2010). Investigation of the effectiveness and social validity of the Triple P Positive Parenting Program in Japanese society. Journal of Family Psychology, 24(1), 87-91.</t>
   </si>
   <si>
     <t>WWHV062860</t>
   </si>
   <si>
     <t>Matsumoto, Y., Sofronoff, K., &amp; Sanders, M. R. (2015). Erratum: “Socio-ecological predictor model of parental intention to participate in Triple P-Positive Parenting Program.” Journal of Child and Family Studies, 24(5), 1525–1525.</t>
   </si>
   <si>
     <t>WWHV069404</t>
@@ -893,50 +917,56 @@
   <si>
     <t>WWHV042675</t>
   </si>
   <si>
     <t>McConnell, D., Breitkreuz, R., &amp; Savage, A. (2012). Independent evaluation of the Triple P Positive Parenting Program in family support service settings. Child &amp; Family Social Work, 17(1), 43-54.</t>
   </si>
   <si>
     <t>WWHV042054</t>
   </si>
   <si>
     <t>McLennan, J. D. (2001). Behavioural family therapy reduced disruptive behaviour in children at risk for developing conduct problems. Evidence-Based Mental Health, 4(1), 20-20.</t>
   </si>
   <si>
     <t>WWHV042414</t>
   </si>
   <si>
     <t>McTaggart, P., &amp; Sanders, M. R. (2003). The transition to school project: Results from the classroom. Advances in Mental Health, 2(3), 144-155.</t>
   </si>
   <si>
     <t>WWHV063466</t>
   </si>
   <si>
     <t>McWilliam, J., Brown, J., Sanders, M. R., &amp; Jones, L. (2016). The Triple P implementation framework: The role of purveyors in the implementation and sustainability of evidence-based programs. Prevention Science, 17(5), 636–645.</t>
   </si>
   <si>
+    <t>WWHV095922</t>
+  </si>
+  <si>
+    <t>Meisch, A. D., Joraanstad, A., Willenborg, P., Lauderback, E., &amp; Atukpawu-Tipton, G. (2023). Mapping evidence-based home visiting provided by tribal-led organizations. National Home Visiting Resource Center Data in Action Brief. James Bell Associates and Urban Institute. https://nhvrc.org/product/mapping-home-visiting-tribal-led-organizations</t>
+  </si>
+  <si>
     <t>WWHV042458</t>
   </si>
   <si>
     <t>Mejia, A., Calam, R., &amp; Sanders, M. R. (2014). Examining delivery preferences and cultural relevance of an evidence-based parenting program in a low-resource setting of Central America: Approaching parents as consumers. Journal of Child and Family Studies, 1-12.</t>
   </si>
   <si>
     <t>WWHV063490</t>
   </si>
   <si>
     <t>Mejia, A., Calam, R., &amp; Sanders, M. R. (2015). Examining the fit of evidence-based parenting programs in low-resource settings: A survey of practitioners in Panama. Journal of Child and Family Studies, 24(8), 2262–2269.</t>
   </si>
   <si>
     <t>WWHV042682</t>
   </si>
   <si>
     <t>Metzler, C. W., Sanders, M. R., Rusby, J. C., &amp; Crowley, R. N. (2012). Using consumer preference information to increase the reach and impact of media-based parenting interventions in a public health approach to parenting support. Behavior Therapy, 43(2), 257-270.</t>
   </si>
   <si>
     <t>WWHV042113</t>
   </si>
   <si>
     <t>Mihalopoulos, C., Sanders, M. R., Turner, K. M. T., Murphy-Brennan, M., &amp; Carter, R. (2007). Does the Triple P-Positive Parenting Program provide value for money? Australian &amp; New Zealand Journal of Psychiatry, 41(3), 239-246.</t>
   </si>
   <si>
     <t>WWHV069065</t>
@@ -989,59 +1019,83 @@
   <si>
     <t>Morawska, A., Sanders, M. R., O'Brien, J., McAuliffe, C., Pope, S., &amp; Anderson, E. (2012). Practitioner perceptions of the use of the Triple P—Positive Parenting Program with families from culturally diverse backgrounds. Australian Journal of Primary Health, 18(4), 313-320.</t>
   </si>
   <si>
     <t>WWHV042217</t>
   </si>
   <si>
     <t>Morawska, A., Sanders, M., Goadby, E., Headley, C., Hodge, L., McAuliffe, C., Pope, S., &amp; Anderson, E. (2011). Is the Triple P-Positive Parenting Program acceptable to parents from culturally diverse backgrounds? Journal of Child &amp; Family Studies, 20(5), 614-622.</t>
   </si>
   <si>
     <t>WWHV063499</t>
   </si>
   <si>
     <t>Morawska, A., Sanders, M., Goadby, E., Headley, C., Hodge, L., McAuliffe, C., . . . Anderson, E. (2015). Erratum: “Is the Triple P-Positive Parenting Program acceptable to parents from culturally diverse backgrounds?” Journal of Child and Family Studies, 20(5), 614–622.</t>
   </si>
   <si>
     <t>WWHV062856</t>
   </si>
   <si>
     <t>WWHV043152</t>
   </si>
   <si>
     <t>Morawska, A., &amp; Sanders, M. R. (May 2007). Are parent-reported outcomes for self-directed or telephone-assisted behavioral family intervention enhanced if parents are observed? Behavior Modification, 31(3), 279-297.</t>
   </si>
   <si>
+    <t>WWHV095923</t>
+  </si>
+  <si>
+    <t>Moyer, N., Wesner, C., Sarche, M., Chavis, Gachupin, A. E., Nadler, A., Svoboda, E., Asdigian, N., Geary, E., Around Him, D., Dunn, C., &amp; Whitesell, N. (2024). Braiding Research Approaches to understand home visiting in Indigenous communities (OPRE Report No. 2024-366). Office of Planning, Research, and Evaluation; Administration for Children and Families; U.S. Department of Health and Human Services.</t>
+  </si>
+  <si>
     <t>WWHV035854</t>
   </si>
   <si>
     <t>Mullany, B., Barlow, A., Neault, N., Billy, T., Jones, T., Tortice, I., Lorenzo, S., Powers, J., Lake, K., Reid, R., &amp; Walkup, J. (2012). The Family Spirit trial for American Indian teen mothers and their children: CBPR rationale, design, methods and baseline characteristics. Society of Prevention Research, 13, 504-518.</t>
   </si>
   <si>
     <t>Not applicable (NA) - additional source</t>
   </si>
   <si>
+    <t>WWHV095924</t>
+  </si>
+  <si>
+    <t>Nadler, A. T., Chavis, E., &amp; Atukpawu-Tipton, G. (2024). Indigenous food sovereignty in tribal home visiting. National Home Visiting Resource Center Innovation Roundup Brief. James Bell Associates. https://nhvrc.org/brief/indigenous-food-sovereignty-tribal-home-visitin…</t>
+  </si>
+  <si>
+    <t>WWHV095925</t>
+  </si>
+  <si>
+    <t>National Academies of Sciences, Engineering, and Medicine. (2023). Complementary Feeding Interventions for Infants and Young Children Under Age 2: Scoping of Promising Interventions to Implement at the Community or State Level. Washington, DC: The National Academies Press. https://doi.org/10.17226/27239</t>
+  </si>
+  <si>
+    <t>WWHV095928</t>
+  </si>
+  <si>
+    <t>Nelson, L., Mata Lopez, L., Archuleta, S., Skavenski Van Wyk, S., Kushman, E., Martin, L., Mitchell, K., Leffler, E., Wewie, T., Kemp, C., Cuddy, R., Haroz, E.E. (2025). Testing the effectiveness of Family Spirit Strengths (FSS) – a culturally informed intervention designed to prevent mental health and substance misuse for Indigenous families through home visiting. Center for Open Science, https://doi.org/10.31235/osf.io/xv7hz_v1</t>
+  </si>
+  <si>
     <t>WWHV041989</t>
   </si>
   <si>
     <t>Nowak, C., &amp; Heinrichs, N. (2008). A comprehensive meta-analysis of Triple P-Positive Parenting Program using hierarchical linear modeling: Effectiveness and moderating variables. Clinical Child and Family Psychology Review, 11(3), 114-144.</t>
   </si>
   <si>
     <t>WWHV041990</t>
   </si>
   <si>
     <t>Nowak, C., &amp; Heinrichs, N. (2008). A comprehensive meta-analysis of Triple P-Positive Parenting Program using hierarchical linear modeling: Effectiveness and moderating variables. Clinical Child &amp; Family Psychology Review, 11(3), 114-144.</t>
   </si>
   <si>
     <t>WWHV068888</t>
   </si>
   <si>
     <t>Nowak, C., &amp; Heinrichs, N. (2008). A comprehensive meta-analysis of Triple P-Positive Parenting Program using hierarchical linear modeling: Effectiveness and moderating variables. Clinical Child and Family Psychology Review, 11(3), 114.</t>
   </si>
   <si>
     <t>WWHV069411</t>
   </si>
   <si>
     <t>Ozbek, A., Gencer, O., &amp; Mustan, A. T. (2018). Which parents dropout from an evidence-based parenting programme (Triple-P) at CAMHS? Comparison of programme-completing and dropout parents. Clinical Child Psychology and Psychiatry, 1-14.</t>
   </si>
   <si>
     <t>WWHV067264</t>
@@ -1202,54 +1256,66 @@
   <si>
     <t>WWHV063491</t>
   </si>
   <si>
     <t>Reese, R. J., Slone, N. C., Soares, N., &amp; Sprang, R. (2015). Using telepsychology to provide a group parenting program: A preliminary evaluation of effectiveness. Psychological Services, 12(3), 274.</t>
   </si>
   <si>
     <t>WWHV062961</t>
   </si>
   <si>
     <t>Reijneveld, S. A., Kleefman, M., &amp; Jansen, D. E. (2015). Stepping Stones Triple P: The importance of putting the findings into context–a response to Tellegen and Sofronoff. BMC Medicine, 13(1), 36.</t>
   </si>
   <si>
     <t>WWHV014546</t>
   </si>
   <si>
     <t>Roberts, C., Mazzucchelli, T., Studman, L., &amp; Sanders, M. R. (2006). Behavioral family intervention for children with developmental disabilities and behavioral problems. Journal of Clinical Child and Adolescent Psychology, 35(2), 180-193.</t>
   </si>
   <si>
     <t>WWHV042761</t>
   </si>
   <si>
     <t>Rogers, H., Cann, W., Cameron, D., Littlefield, L., &amp; Lagioia, V. (2003). Evaluation of the family intervention service for children presenting with characteristics associated with attention deficit hyperactivity disorder. Advances in Mental Health, 2(3), 216-225.</t>
   </si>
   <si>
+    <t>WWHV092234</t>
+  </si>
+  <si>
+    <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
+  </si>
+  <si>
     <t>WWHV069072</t>
   </si>
   <si>
     <t>Ruane, A., &amp; Carr, A. (2018). Systematic review and meta‐analysis of Stepping Stones Triple P for parents of children with disabilities. Family Process, 1-15.</t>
+  </si>
+  <si>
+    <t>WWHV094422</t>
+  </si>
+  <si>
+    <t>Russette, H. C., Grubin, F., Ingalls, A., Martin, L., Leonard, A., Kushman, E., Cisler, A., Leffler, E., Herman, A., &amp; Haroz, E. E. (2022). Home visitor perspectives on implementing a precision approach to home visiting in communities serving Native American families. Infant Mental Health Journal, 43(5), 744–755. https://doi.org/10.1002/imhj.22012</t>
   </si>
   <si>
     <t>WWHV063692</t>
   </si>
   <si>
     <t>Ryan, R., O’Farrelly, C., &amp; Ramchandani, P. (2017). Parenting and child mental health. London Journal of Primary Care, 9(6), 86–94.</t>
   </si>
   <si>
     <t>WWHV042362</t>
   </si>
   <si>
     <t>Salari, R., Fabian, H., Prinz, R., Lucas, S., Feldman, I., Fairchild, A., &amp; Sarkadi, A. (2013). The children and parents in focus project: A population-based cluster-randomised controlled trial to prevent behavioural and emotional problems in children. BMC Public Health, 13, 961.</t>
   </si>
   <si>
     <t>WWHV045780</t>
   </si>
   <si>
     <t>Salari, R., Ralph, A., &amp; Sanders, M. R. (2014). An efficacy trial: Positive parenting program for parents of teenagers. Behaviour Change, 31(1), 34–52.</t>
   </si>
   <si>
     <t>WWHV063804</t>
   </si>
   <si>
     <t>Salmon, K., Dittman, C., Sanders, M., Burson, R., &amp; Hammington, J. (2015). Correction: “Triple P-Positive Parenting Program as a public health approach to strengthening parenting.” Journal of Family Psychology, 29(1), 244–252.</t>
   </si>
@@ -2261,51 +2327,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E321"/>
+  <dimension ref="A1:E332"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="552.008" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="136.681" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -2709,258 +2775,258 @@
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>56</v>
       </c>
       <c r="B25" t="s">
         <v>54</v>
       </c>
       <c r="C25" t="s">
         <v>7</v>
       </c>
       <c r="D25" t="s">
         <v>8</v>
       </c>
       <c r="E25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>57</v>
       </c>
       <c r="B26" t="s">
         <v>58</v>
       </c>
       <c r="C26" t="s">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="D26" t="s">
-        <v>8</v>
+        <v>59</v>
       </c>
       <c r="E26">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B27" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C27" t="s">
         <v>7</v>
       </c>
       <c r="D27" t="s">
         <v>8</v>
       </c>
       <c r="E27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B28" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C28" t="s">
         <v>7</v>
       </c>
       <c r="D28" t="s">
         <v>8</v>
       </c>
       <c r="E28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B29" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C29" t="s">
         <v>7</v>
       </c>
       <c r="D29" t="s">
         <v>8</v>
       </c>
       <c r="E29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B30" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="C30" t="s">
         <v>7</v>
       </c>
       <c r="D30" t="s">
         <v>8</v>
       </c>
       <c r="E30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B31" t="s">
         <v>67</v>
       </c>
       <c r="C31" t="s">
         <v>7</v>
       </c>
       <c r="D31" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="E31">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B32" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C32" t="s">
         <v>7</v>
       </c>
       <c r="D32" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="E32">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B33" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="C33" t="s">
         <v>7</v>
       </c>
       <c r="D33" t="s">
         <v>8</v>
       </c>
       <c r="E33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B34" t="s">
         <v>72</v>
       </c>
       <c r="C34" t="s">
         <v>7</v>
       </c>
       <c r="D34" t="s">
         <v>8</v>
       </c>
       <c r="E34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B35" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C35" t="s">
         <v>7</v>
       </c>
       <c r="D35" t="s">
         <v>8</v>
       </c>
       <c r="E35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B36" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C36" t="s">
         <v>7</v>
       </c>
       <c r="D36" t="s">
         <v>8</v>
       </c>
       <c r="E36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B37" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C37" t="s">
         <v>7</v>
       </c>
       <c r="D37" t="s">
-        <v>79</v>
+        <v>8</v>
       </c>
       <c r="E37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>80</v>
       </c>
       <c r="B38" t="s">
         <v>81</v>
       </c>
       <c r="C38" t="s">
         <v>7</v>
       </c>
       <c r="D38" t="s">
-        <v>8</v>
+        <v>59</v>
       </c>
       <c r="E38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>82</v>
       </c>
       <c r="B39" t="s">
         <v>83</v>
       </c>
       <c r="C39" t="s">
         <v>7</v>
       </c>
       <c r="D39" t="s">
         <v>8</v>
       </c>
       <c r="E39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>84</v>
@@ -3202,74 +3268,74 @@
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>112</v>
       </c>
       <c r="B54" t="s">
         <v>113</v>
       </c>
       <c r="C54" t="s">
         <v>7</v>
       </c>
       <c r="D54" t="s">
         <v>8</v>
       </c>
       <c r="E54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>114</v>
       </c>
       <c r="B55" t="s">
         <v>115</v>
       </c>
       <c r="C55" t="s">
-        <v>116</v>
+        <v>7</v>
       </c>
       <c r="D55" t="s">
         <v>8</v>
       </c>
       <c r="E55">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
+        <v>116</v>
+      </c>
+      <c r="B56" t="s">
         <v>117</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" t="s">
         <v>118</v>
       </c>
-      <c r="C56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D56" t="s">
         <v>8</v>
       </c>
       <c r="E56">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>119</v>
       </c>
       <c r="B57" t="s">
         <v>120</v>
       </c>
       <c r="C57" t="s">
         <v>7</v>
       </c>
       <c r="D57" t="s">
         <v>8</v>
       </c>
       <c r="E57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
         <v>121</v>
       </c>
       <c r="B58" t="s">
         <v>122</v>
@@ -3692,68 +3758,68 @@
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" t="s">
         <v>171</v>
       </c>
       <c r="B83" t="s">
         <v>172</v>
       </c>
       <c r="C83" t="s">
         <v>7</v>
       </c>
       <c r="D83" t="s">
         <v>8</v>
       </c>
       <c r="E83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" t="s">
         <v>173</v>
       </c>
       <c r="B84" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C84" t="s">
         <v>7</v>
       </c>
       <c r="D84" t="s">
         <v>8</v>
       </c>
       <c r="E84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" t="s">
+        <v>175</v>
+      </c>
+      <c r="B85" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="C85" t="s">
         <v>7</v>
       </c>
       <c r="D85" t="s">
         <v>8</v>
       </c>
       <c r="E85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" t="s">
         <v>176</v>
       </c>
       <c r="B86" t="s">
         <v>177</v>
       </c>
       <c r="C86" t="s">
         <v>7</v>
       </c>
       <c r="D86" t="s">
         <v>8</v>
       </c>
       <c r="E86">
@@ -3882,91 +3948,91 @@
     <row r="94" spans="1:5">
       <c r="A94" t="s">
         <v>192</v>
       </c>
       <c r="B94" t="s">
         <v>193</v>
       </c>
       <c r="C94" t="s">
         <v>7</v>
       </c>
       <c r="D94" t="s">
         <v>8</v>
       </c>
       <c r="E94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
         <v>194</v>
       </c>
       <c r="B95" t="s">
         <v>195</v>
       </c>
       <c r="C95" t="s">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="D95" t="s">
         <v>8</v>
       </c>
       <c r="E95">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" t="s">
         <v>196</v>
       </c>
       <c r="B96" t="s">
         <v>197</v>
       </c>
       <c r="C96" t="s">
         <v>35</v>
       </c>
       <c r="D96" t="s">
-        <v>79</v>
+        <v>8</v>
       </c>
       <c r="E96">
         <v>2.1</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" t="s">
         <v>198</v>
       </c>
       <c r="B97" t="s">
         <v>199</v>
       </c>
       <c r="C97" t="s">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="D97" t="s">
-        <v>8</v>
+        <v>59</v>
       </c>
       <c r="E97">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
         <v>200</v>
       </c>
       <c r="B98" t="s">
         <v>201</v>
       </c>
       <c r="C98" t="s">
         <v>7</v>
       </c>
       <c r="D98" t="s">
         <v>8</v>
       </c>
       <c r="E98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
         <v>202</v>
       </c>
       <c r="B99" t="s">
         <v>203</v>
@@ -4049,68 +4115,68 @@
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" t="s">
         <v>212</v>
       </c>
       <c r="B104" t="s">
         <v>213</v>
       </c>
       <c r="C104" t="s">
         <v>7</v>
       </c>
       <c r="D104" t="s">
         <v>8</v>
       </c>
       <c r="E104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" t="s">
         <v>214</v>
       </c>
       <c r="B105" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C105" t="s">
         <v>7</v>
       </c>
       <c r="D105" t="s">
         <v>8</v>
       </c>
       <c r="E105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" t="s">
+        <v>216</v>
+      </c>
+      <c r="B106" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="C106" t="s">
         <v>7</v>
       </c>
       <c r="D106" t="s">
         <v>8</v>
       </c>
       <c r="E106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" t="s">
         <v>217</v>
       </c>
       <c r="B107" t="s">
         <v>218</v>
       </c>
       <c r="C107" t="s">
         <v>7</v>
       </c>
       <c r="D107" t="s">
         <v>8</v>
       </c>
       <c r="E107">
@@ -4137,108 +4203,108 @@
     <row r="109" spans="1:5">
       <c r="A109" t="s">
         <v>221</v>
       </c>
       <c r="B109" t="s">
         <v>222</v>
       </c>
       <c r="C109" t="s">
         <v>7</v>
       </c>
       <c r="D109" t="s">
         <v>8</v>
       </c>
       <c r="E109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" t="s">
         <v>223</v>
       </c>
       <c r="B110" t="s">
         <v>224</v>
       </c>
       <c r="C110" t="s">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="D110" t="s">
         <v>8</v>
       </c>
       <c r="E110">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" t="s">
         <v>225</v>
       </c>
       <c r="B111" t="s">
         <v>226</v>
       </c>
       <c r="C111" t="s">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="D111" t="s">
         <v>8</v>
       </c>
       <c r="E111">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" t="s">
         <v>227</v>
       </c>
       <c r="B112" t="s">
         <v>228</v>
       </c>
       <c r="C112" t="s">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="D112" t="s">
         <v>8</v>
       </c>
       <c r="E112">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" t="s">
         <v>229</v>
       </c>
       <c r="B113" t="s">
         <v>230</v>
       </c>
       <c r="C113" t="s">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="D113" t="s">
         <v>8</v>
       </c>
       <c r="E113">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" t="s">
         <v>231</v>
       </c>
       <c r="B114" t="s">
         <v>232</v>
       </c>
       <c r="C114" t="s">
         <v>7</v>
       </c>
       <c r="D114" t="s">
         <v>8</v>
       </c>
       <c r="E114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" t="s">
         <v>233</v>
       </c>
       <c r="B115" t="s">
         <v>234</v>
@@ -4613,57 +4679,57 @@
     <row r="137" spans="1:5">
       <c r="A137" t="s">
         <v>277</v>
       </c>
       <c r="B137" t="s">
         <v>278</v>
       </c>
       <c r="C137" t="s">
         <v>7</v>
       </c>
       <c r="D137" t="s">
         <v>8</v>
       </c>
       <c r="E137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" t="s">
         <v>279</v>
       </c>
       <c r="B138" t="s">
         <v>280</v>
       </c>
       <c r="C138" t="s">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="D138" t="s">
-        <v>8</v>
+        <v>59</v>
       </c>
       <c r="E138">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" t="s">
         <v>281</v>
       </c>
       <c r="B139" t="s">
         <v>282</v>
       </c>
       <c r="C139" t="s">
         <v>7</v>
       </c>
       <c r="D139" t="s">
         <v>8</v>
       </c>
       <c r="E139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" t="s">
         <v>283</v>
       </c>
       <c r="B140" t="s">
         <v>284</v>
@@ -4800,57 +4866,57 @@
     <row r="148" spans="1:5">
       <c r="A148" t="s">
         <v>299</v>
       </c>
       <c r="B148" t="s">
         <v>300</v>
       </c>
       <c r="C148" t="s">
         <v>7</v>
       </c>
       <c r="D148" t="s">
         <v>8</v>
       </c>
       <c r="E148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" t="s">
         <v>301</v>
       </c>
       <c r="B149" t="s">
         <v>302</v>
       </c>
       <c r="C149" t="s">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="D149" t="s">
         <v>8</v>
       </c>
       <c r="E149">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" t="s">
         <v>303</v>
       </c>
       <c r="B150" t="s">
         <v>304</v>
       </c>
       <c r="C150" t="s">
         <v>7</v>
       </c>
       <c r="D150" t="s">
         <v>8</v>
       </c>
       <c r="E150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" t="s">
         <v>305</v>
       </c>
       <c r="B151" t="s">
         <v>306</v>
@@ -4882,816 +4948,816 @@
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" t="s">
         <v>309</v>
       </c>
       <c r="B153" t="s">
         <v>310</v>
       </c>
       <c r="C153" t="s">
         <v>7</v>
       </c>
       <c r="D153" t="s">
         <v>8</v>
       </c>
       <c r="E153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" t="s">
         <v>311</v>
       </c>
       <c r="B154" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="C154" t="s">
         <v>7</v>
       </c>
       <c r="D154" t="s">
         <v>8</v>
       </c>
       <c r="E154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B155" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C155" t="s">
         <v>7</v>
       </c>
       <c r="D155" t="s">
         <v>8</v>
       </c>
       <c r="E155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B156" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C156" t="s">
         <v>7</v>
       </c>
       <c r="D156" t="s">
         <v>8</v>
       </c>
       <c r="E156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B157" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C157" t="s">
         <v>7</v>
       </c>
       <c r="D157" t="s">
         <v>8</v>
       </c>
       <c r="E157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B158" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C158" t="s">
         <v>7</v>
       </c>
       <c r="D158" t="s">
         <v>8</v>
       </c>
       <c r="E158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" t="s">
+        <v>321</v>
+      </c>
+      <c r="B159" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
       <c r="C159" t="s">
         <v>7</v>
       </c>
       <c r="D159" t="s">
         <v>8</v>
       </c>
       <c r="E159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" t="s">
         <v>322</v>
       </c>
       <c r="B160" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="C160" t="s">
         <v>7</v>
       </c>
       <c r="D160" t="s">
         <v>8</v>
       </c>
       <c r="E160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B161" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C161" t="s">
         <v>7</v>
       </c>
       <c r="D161" t="s">
         <v>8</v>
       </c>
       <c r="E161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="B162" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C162" t="s">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="D162" t="s">
-        <v>327</v>
+        <v>8</v>
       </c>
       <c r="E162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" t="s">
         <v>328</v>
       </c>
       <c r="B163" t="s">
         <v>329</v>
       </c>
       <c r="C163" t="s">
         <v>7</v>
       </c>
       <c r="D163" t="s">
         <v>8</v>
       </c>
       <c r="E163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" t="s">
         <v>330</v>
       </c>
       <c r="B164" t="s">
         <v>331</v>
       </c>
       <c r="C164" t="s">
         <v>7</v>
       </c>
       <c r="D164" t="s">
         <v>8</v>
       </c>
       <c r="E164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" t="s">
         <v>332</v>
       </c>
       <c r="B165" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="C165" t="s">
         <v>7</v>
       </c>
       <c r="D165" t="s">
         <v>8</v>
       </c>
       <c r="E165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" t="s">
+        <v>333</v>
+      </c>
+      <c r="B166" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="C166" t="s">
         <v>7</v>
       </c>
       <c r="D166" t="s">
         <v>8</v>
       </c>
       <c r="E166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" t="s">
+        <v>335</v>
+      </c>
+      <c r="B167" t="s">
         <v>336</v>
       </c>
-      <c r="B167" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C167" t="s">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="D167" t="s">
         <v>8</v>
       </c>
       <c r="E167">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" t="s">
+        <v>337</v>
+      </c>
+      <c r="B168" t="s">
         <v>338</v>
       </c>
-      <c r="B168" t="s">
+      <c r="C168" t="s">
+        <v>35</v>
+      </c>
+      <c r="D168" t="s">
         <v>339</v>
-      </c>
-[...4 lines deleted...]
-        <v>8</v>
       </c>
       <c r="E168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" t="s">
         <v>340</v>
       </c>
       <c r="B169" t="s">
         <v>341</v>
       </c>
       <c r="C169" t="s">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="D169" t="s">
         <v>8</v>
       </c>
       <c r="E169">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" t="s">
         <v>342</v>
       </c>
       <c r="B170" t="s">
         <v>343</v>
       </c>
       <c r="C170" t="s">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="D170" t="s">
         <v>8</v>
       </c>
       <c r="E170">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" t="s">
         <v>344</v>
       </c>
       <c r="B171" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="C171" t="s">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="D171" t="s">
         <v>8</v>
       </c>
       <c r="E171">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="B172" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C172" t="s">
         <v>7</v>
       </c>
       <c r="D172" t="s">
         <v>8</v>
       </c>
       <c r="E172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B173" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C173" t="s">
         <v>7</v>
       </c>
       <c r="D173" t="s">
         <v>8</v>
       </c>
       <c r="E173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="B174" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C174" t="s">
         <v>7</v>
       </c>
       <c r="D174" t="s">
         <v>8</v>
       </c>
       <c r="E174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B175" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C175" t="s">
         <v>7</v>
       </c>
       <c r="D175" t="s">
         <v>8</v>
       </c>
       <c r="E175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B176" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C176" t="s">
         <v>7</v>
       </c>
       <c r="D176" t="s">
         <v>8</v>
       </c>
       <c r="E176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B177" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C177" t="s">
         <v>7</v>
       </c>
       <c r="D177" t="s">
         <v>8</v>
       </c>
       <c r="E177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="B178" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C178" t="s">
         <v>7</v>
       </c>
       <c r="D178" t="s">
         <v>8</v>
       </c>
       <c r="E178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B179" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C179" t="s">
         <v>7</v>
       </c>
       <c r="D179" t="s">
         <v>8</v>
       </c>
       <c r="E179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" t="s">
+        <v>362</v>
+      </c>
+      <c r="B180" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
       <c r="C180" t="s">
         <v>7</v>
       </c>
       <c r="D180" t="s">
         <v>8</v>
       </c>
       <c r="E180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" t="s">
         <v>363</v>
       </c>
       <c r="B181" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="C181" t="s">
         <v>7</v>
       </c>
       <c r="D181" t="s">
         <v>8</v>
       </c>
       <c r="E181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B182" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C182" t="s">
         <v>7</v>
       </c>
       <c r="D182" t="s">
         <v>8</v>
       </c>
       <c r="E182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B183" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C183" t="s">
         <v>7</v>
       </c>
       <c r="D183" t="s">
         <v>8</v>
       </c>
       <c r="E183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B184" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C184" t="s">
         <v>7</v>
       </c>
       <c r="D184" t="s">
         <v>8</v>
       </c>
       <c r="E184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B185" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C185" t="s">
         <v>7</v>
       </c>
       <c r="D185" t="s">
         <v>8</v>
       </c>
       <c r="E185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="B186" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C186" t="s">
         <v>7</v>
       </c>
       <c r="D186" t="s">
         <v>8</v>
       </c>
       <c r="E186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B187" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="C187" t="s">
         <v>7</v>
       </c>
       <c r="D187" t="s">
         <v>8</v>
       </c>
       <c r="E187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B188" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C188" t="s">
         <v>7</v>
       </c>
       <c r="D188" t="s">
         <v>8</v>
       </c>
       <c r="E188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B189" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="C189" t="s">
         <v>7</v>
       </c>
       <c r="D189" t="s">
         <v>8</v>
       </c>
       <c r="E189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="B190" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="C190" t="s">
         <v>7</v>
       </c>
       <c r="D190" t="s">
         <v>8</v>
       </c>
       <c r="E190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="B191" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="C191" t="s">
         <v>7</v>
       </c>
       <c r="D191" t="s">
         <v>8</v>
       </c>
       <c r="E191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="B192" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="C192" t="s">
         <v>7</v>
       </c>
       <c r="D192" t="s">
         <v>8</v>
       </c>
       <c r="E192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="B193" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="C193" t="s">
         <v>7</v>
       </c>
       <c r="D193" t="s">
         <v>8</v>
       </c>
       <c r="E193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="B194" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="C194" t="s">
         <v>7</v>
       </c>
       <c r="D194" t="s">
         <v>8</v>
       </c>
       <c r="E194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="B195" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="C195" t="s">
         <v>7</v>
       </c>
       <c r="D195" t="s">
         <v>8</v>
       </c>
       <c r="E195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B196" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="C196" t="s">
         <v>7</v>
       </c>
       <c r="D196" t="s">
         <v>8</v>
       </c>
       <c r="E196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="B197" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="C197" t="s">
         <v>7</v>
       </c>
       <c r="D197" t="s">
         <v>8</v>
       </c>
       <c r="E197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="B198" t="s">
         <v>395</v>
       </c>
       <c r="C198" t="s">
         <v>7</v>
       </c>
       <c r="D198" t="s">
         <v>8</v>
       </c>
       <c r="E198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B199" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="C199" t="s">
         <v>7</v>
       </c>
       <c r="D199" t="s">
         <v>8</v>
       </c>
       <c r="E199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" t="s">
         <v>398</v>
       </c>
       <c r="B200" t="s">
         <v>399</v>
       </c>
       <c r="C200" t="s">
         <v>7</v>
       </c>
       <c r="D200" t="s">
         <v>8</v>
       </c>
       <c r="E200">
@@ -5732,340 +5798,340 @@
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" t="s">
         <v>404</v>
       </c>
       <c r="B203" t="s">
         <v>405</v>
       </c>
       <c r="C203" t="s">
         <v>7</v>
       </c>
       <c r="D203" t="s">
         <v>8</v>
       </c>
       <c r="E203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" t="s">
         <v>406</v>
       </c>
       <c r="B204" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="C204" t="s">
         <v>7</v>
       </c>
       <c r="D204" t="s">
         <v>8</v>
       </c>
       <c r="E204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="B205" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="C205" t="s">
         <v>7</v>
       </c>
       <c r="D205" t="s">
         <v>8</v>
       </c>
       <c r="E205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="B206" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="C206" t="s">
         <v>7</v>
       </c>
       <c r="D206" t="s">
         <v>8</v>
       </c>
       <c r="E206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B207" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="C207" t="s">
         <v>7</v>
       </c>
       <c r="D207" t="s">
         <v>8</v>
       </c>
       <c r="E207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="B208" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="C208" t="s">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="D208" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="E208">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="B209" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="C209" t="s">
         <v>7</v>
       </c>
       <c r="D209" t="s">
         <v>8</v>
       </c>
       <c r="E209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="B210" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="C210" t="s">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="D210" t="s">
-        <v>8</v>
+        <v>59</v>
       </c>
       <c r="E210">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="B211" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="C211" t="s">
         <v>7</v>
       </c>
       <c r="D211" t="s">
         <v>8</v>
       </c>
       <c r="E211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="B212" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="C212" t="s">
         <v>7</v>
       </c>
       <c r="D212" t="s">
         <v>8</v>
       </c>
       <c r="E212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="B213" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="C213" t="s">
         <v>7</v>
       </c>
       <c r="D213" t="s">
         <v>8</v>
       </c>
       <c r="E213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="B214" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="C214" t="s">
         <v>7</v>
       </c>
       <c r="D214" t="s">
         <v>8</v>
       </c>
       <c r="E214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="B215" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="C215" t="s">
         <v>7</v>
       </c>
       <c r="D215" t="s">
         <v>8</v>
       </c>
       <c r="E215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" t="s">
+        <v>429</v>
+      </c>
+      <c r="B216" t="s">
         <v>427</v>
-      </c>
-[...1 lines deleted...]
-        <v>428</v>
       </c>
       <c r="C216" t="s">
         <v>7</v>
       </c>
       <c r="D216" t="s">
         <v>8</v>
       </c>
       <c r="E216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="B217" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="C217" t="s">
         <v>7</v>
       </c>
       <c r="D217" t="s">
         <v>8</v>
       </c>
       <c r="E217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="B218" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="C218" t="s">
         <v>7</v>
       </c>
       <c r="D218" t="s">
         <v>8</v>
       </c>
       <c r="E218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B219" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C219" t="s">
         <v>7</v>
       </c>
       <c r="D219" t="s">
         <v>8</v>
       </c>
       <c r="E219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B220" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C220" t="s">
         <v>7</v>
       </c>
       <c r="D220" t="s">
         <v>8</v>
       </c>
       <c r="E220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" t="s">
+        <v>438</v>
+      </c>
+      <c r="B221" t="s">
         <v>437</v>
-      </c>
-[...1 lines deleted...]
-        <v>438</v>
       </c>
       <c r="C221" t="s">
         <v>7</v>
       </c>
       <c r="D221" t="s">
         <v>8</v>
       </c>
       <c r="E221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" t="s">
         <v>439</v>
       </c>
       <c r="B222" t="s">
         <v>440</v>
       </c>
       <c r="C222" t="s">
         <v>7</v>
       </c>
       <c r="D222" t="s">
         <v>8</v>
       </c>
       <c r="E222">
@@ -6123,298 +6189,298 @@
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" t="s">
         <v>447</v>
       </c>
       <c r="B226" t="s">
         <v>448</v>
       </c>
       <c r="C226" t="s">
         <v>7</v>
       </c>
       <c r="D226" t="s">
         <v>8</v>
       </c>
       <c r="E226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" t="s">
         <v>449</v>
       </c>
       <c r="B227" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="C227" t="s">
         <v>7</v>
       </c>
       <c r="D227" t="s">
         <v>8</v>
       </c>
       <c r="E227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="B228" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="C228" t="s">
         <v>7</v>
       </c>
       <c r="D228" t="s">
         <v>8</v>
       </c>
       <c r="E228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B229" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="C229" t="s">
-        <v>116</v>
+        <v>7</v>
       </c>
       <c r="D229" t="s">
         <v>8</v>
       </c>
       <c r="E229">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="B230" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="C230" t="s">
         <v>7</v>
       </c>
       <c r="D230" t="s">
         <v>8</v>
       </c>
       <c r="E230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="B231" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="C231" t="s">
         <v>7</v>
       </c>
       <c r="D231" t="s">
         <v>8</v>
       </c>
       <c r="E231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="B232" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="C232" t="s">
         <v>7</v>
       </c>
       <c r="D232" t="s">
         <v>8</v>
       </c>
       <c r="E232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="B233" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="C233" t="s">
         <v>7</v>
       </c>
       <c r="D233" t="s">
         <v>8</v>
       </c>
       <c r="E233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="B234" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="C234" t="s">
         <v>7</v>
       </c>
       <c r="D234" t="s">
         <v>8</v>
       </c>
       <c r="E234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="B235" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="C235" t="s">
         <v>7</v>
       </c>
       <c r="D235" t="s">
         <v>8</v>
       </c>
       <c r="E235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="B236" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C236" t="s">
         <v>7</v>
       </c>
       <c r="D236" t="s">
         <v>8</v>
       </c>
       <c r="E236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="B237" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="C237" t="s">
         <v>7</v>
       </c>
       <c r="D237" t="s">
         <v>8</v>
       </c>
       <c r="E237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" t="s">
+        <v>471</v>
+      </c>
+      <c r="B238" t="s">
         <v>470</v>
-      </c>
-[...1 lines deleted...]
-        <v>471</v>
       </c>
       <c r="C238" t="s">
         <v>7</v>
       </c>
       <c r="D238" t="s">
         <v>8</v>
       </c>
       <c r="E238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" t="s">
         <v>472</v>
       </c>
       <c r="B239" t="s">
         <v>473</v>
       </c>
       <c r="C239" t="s">
         <v>7</v>
       </c>
       <c r="D239" t="s">
         <v>8</v>
       </c>
       <c r="E239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" t="s">
         <v>474</v>
       </c>
       <c r="B240" t="s">
         <v>475</v>
       </c>
       <c r="C240" t="s">
-        <v>7</v>
+        <v>118</v>
       </c>
       <c r="D240" t="s">
         <v>8</v>
       </c>
       <c r="E240">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" t="s">
         <v>476</v>
       </c>
       <c r="B241" t="s">
         <v>477</v>
       </c>
       <c r="C241" t="s">
-        <v>116</v>
+        <v>7</v>
       </c>
       <c r="D241" t="s">
         <v>8</v>
       </c>
       <c r="E241">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" t="s">
         <v>478</v>
       </c>
       <c r="B242" t="s">
         <v>479</v>
       </c>
       <c r="C242" t="s">
         <v>7</v>
       </c>
       <c r="D242" t="s">
         <v>8</v>
       </c>
       <c r="E242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" t="s">
         <v>480</v>
       </c>
       <c r="B243" t="s">
         <v>481</v>
@@ -6551,57 +6617,57 @@
     <row r="251" spans="1:5">
       <c r="A251" t="s">
         <v>496</v>
       </c>
       <c r="B251" t="s">
         <v>497</v>
       </c>
       <c r="C251" t="s">
         <v>7</v>
       </c>
       <c r="D251" t="s">
         <v>8</v>
       </c>
       <c r="E251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" t="s">
         <v>498</v>
       </c>
       <c r="B252" t="s">
         <v>499</v>
       </c>
       <c r="C252" t="s">
-        <v>7</v>
+        <v>118</v>
       </c>
       <c r="D252" t="s">
         <v>8</v>
       </c>
       <c r="E252">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" t="s">
         <v>500</v>
       </c>
       <c r="B253" t="s">
         <v>501</v>
       </c>
       <c r="C253" t="s">
         <v>7</v>
       </c>
       <c r="D253" t="s">
         <v>8</v>
       </c>
       <c r="E253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" t="s">
         <v>502</v>
       </c>
       <c r="B254" t="s">
         <v>503</v>
@@ -6735,425 +6801,425 @@
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" t="s">
         <v>518</v>
       </c>
       <c r="B262" t="s">
         <v>519</v>
       </c>
       <c r="C262" t="s">
         <v>7</v>
       </c>
       <c r="D262" t="s">
         <v>8</v>
       </c>
       <c r="E262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" t="s">
         <v>520</v>
       </c>
       <c r="B263" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="C263" t="s">
         <v>7</v>
       </c>
       <c r="D263" t="s">
         <v>8</v>
       </c>
       <c r="E263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="B264" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="C264" t="s">
         <v>7</v>
       </c>
       <c r="D264" t="s">
         <v>8</v>
       </c>
       <c r="E264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="B265" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="C265" t="s">
         <v>7</v>
       </c>
       <c r="D265" t="s">
         <v>8</v>
       </c>
       <c r="E265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="B266" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="C266" t="s">
         <v>7</v>
       </c>
       <c r="D266" t="s">
         <v>8</v>
       </c>
       <c r="E266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="B267" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="C267" t="s">
         <v>7</v>
       </c>
       <c r="D267" t="s">
         <v>8</v>
       </c>
       <c r="E267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="B268" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="C268" t="s">
         <v>7</v>
       </c>
       <c r="D268" t="s">
         <v>8</v>
       </c>
       <c r="E268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="B269" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="C269" t="s">
         <v>7</v>
       </c>
       <c r="D269" t="s">
         <v>8</v>
       </c>
       <c r="E269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="B270" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="C270" t="s">
         <v>7</v>
       </c>
       <c r="D270" t="s">
         <v>8</v>
       </c>
       <c r="E270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="B271" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="C271" t="s">
         <v>7</v>
       </c>
       <c r="D271" t="s">
         <v>8</v>
       </c>
       <c r="E271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="B272" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="C272" t="s">
         <v>7</v>
       </c>
       <c r="D272" t="s">
         <v>8</v>
       </c>
       <c r="E272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="B273" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="C273" t="s">
         <v>7</v>
       </c>
       <c r="D273" t="s">
         <v>8</v>
       </c>
       <c r="E273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="B274" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="C274" t="s">
         <v>7</v>
       </c>
       <c r="D274" t="s">
         <v>8</v>
       </c>
       <c r="E274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="B275" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="C275" t="s">
         <v>7</v>
       </c>
       <c r="D275" t="s">
         <v>8</v>
       </c>
       <c r="E275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="B276" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="C276" t="s">
         <v>7</v>
       </c>
       <c r="D276" t="s">
         <v>8</v>
       </c>
       <c r="E276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="B277" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="C277" t="s">
         <v>7</v>
       </c>
       <c r="D277" t="s">
         <v>8</v>
       </c>
       <c r="E277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="B278" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="C278" t="s">
         <v>7</v>
       </c>
       <c r="D278" t="s">
         <v>8</v>
       </c>
       <c r="E278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="B279" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="C279" t="s">
         <v>7</v>
       </c>
       <c r="D279" t="s">
         <v>8</v>
       </c>
       <c r="E279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="B280" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="C280" t="s">
         <v>7</v>
       </c>
       <c r="D280" t="s">
         <v>8</v>
       </c>
       <c r="E280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="B281" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="C281" t="s">
         <v>7</v>
       </c>
       <c r="D281" t="s">
         <v>8</v>
       </c>
       <c r="E281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="B282" t="s">
         <v>556</v>
       </c>
       <c r="C282" t="s">
         <v>7</v>
       </c>
       <c r="D282" t="s">
         <v>8</v>
       </c>
       <c r="E282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="B283" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="C283" t="s">
         <v>7</v>
       </c>
       <c r="D283" t="s">
         <v>8</v>
       </c>
       <c r="E283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="B284" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="C284" t="s">
         <v>7</v>
       </c>
       <c r="D284" t="s">
         <v>8</v>
       </c>
       <c r="E284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" t="s">
+        <v>562</v>
+      </c>
+      <c r="B285" t="s">
         <v>561</v>
-      </c>
-[...1 lines deleted...]
-        <v>562</v>
       </c>
       <c r="C285" t="s">
         <v>7</v>
       </c>
       <c r="D285" t="s">
         <v>8</v>
       </c>
       <c r="E285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" t="s">
         <v>563</v>
       </c>
       <c r="B286" t="s">
         <v>564</v>
       </c>
       <c r="C286" t="s">
         <v>7</v>
       </c>
       <c r="D286" t="s">
         <v>8</v>
       </c>
       <c r="E286">
@@ -7183,51 +7249,51 @@
       </c>
       <c r="B288" t="s">
         <v>568</v>
       </c>
       <c r="C288" t="s">
         <v>7</v>
       </c>
       <c r="D288" t="s">
         <v>8</v>
       </c>
       <c r="E288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" t="s">
         <v>569</v>
       </c>
       <c r="B289" t="s">
         <v>570</v>
       </c>
       <c r="C289" t="s">
         <v>7</v>
       </c>
       <c r="D289" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="E289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" t="s">
         <v>571</v>
       </c>
       <c r="B290" t="s">
         <v>572</v>
       </c>
       <c r="C290" t="s">
         <v>7</v>
       </c>
       <c r="D290" t="s">
         <v>8</v>
       </c>
       <c r="E290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" t="s">
         <v>573</v>
@@ -7282,57 +7348,57 @@
     <row r="294" spans="1:5">
       <c r="A294" t="s">
         <v>579</v>
       </c>
       <c r="B294" t="s">
         <v>580</v>
       </c>
       <c r="C294" t="s">
         <v>7</v>
       </c>
       <c r="D294" t="s">
         <v>8</v>
       </c>
       <c r="E294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" t="s">
         <v>581</v>
       </c>
       <c r="B295" t="s">
         <v>582</v>
       </c>
       <c r="C295" t="s">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="D295" t="s">
         <v>8</v>
       </c>
       <c r="E295">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" t="s">
         <v>583</v>
       </c>
       <c r="B296" t="s">
         <v>584</v>
       </c>
       <c r="C296" t="s">
         <v>7</v>
       </c>
       <c r="D296" t="s">
         <v>8</v>
       </c>
       <c r="E296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" t="s">
         <v>585</v>
       </c>
       <c r="B297" t="s">
         <v>586</v>
@@ -7350,71 +7416,71 @@
     <row r="298" spans="1:5">
       <c r="A298" t="s">
         <v>587</v>
       </c>
       <c r="B298" t="s">
         <v>588</v>
       </c>
       <c r="C298" t="s">
         <v>7</v>
       </c>
       <c r="D298" t="s">
         <v>8</v>
       </c>
       <c r="E298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" t="s">
         <v>589</v>
       </c>
       <c r="B299" t="s">
         <v>590</v>
       </c>
       <c r="C299" t="s">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="D299" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="E299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" t="s">
         <v>591</v>
       </c>
       <c r="B300" t="s">
         <v>592</v>
       </c>
       <c r="C300" t="s">
         <v>7</v>
       </c>
       <c r="D300" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="E300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" t="s">
         <v>593</v>
       </c>
       <c r="B301" t="s">
         <v>594</v>
       </c>
       <c r="C301" t="s">
         <v>7</v>
       </c>
       <c r="D301" t="s">
         <v>8</v>
       </c>
       <c r="E301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" t="s">
         <v>595</v>
@@ -7469,57 +7535,57 @@
     <row r="305" spans="1:5">
       <c r="A305" t="s">
         <v>601</v>
       </c>
       <c r="B305" t="s">
         <v>602</v>
       </c>
       <c r="C305" t="s">
         <v>7</v>
       </c>
       <c r="D305" t="s">
         <v>8</v>
       </c>
       <c r="E305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" t="s">
         <v>603</v>
       </c>
       <c r="B306" t="s">
         <v>604</v>
       </c>
       <c r="C306" t="s">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="D306" t="s">
         <v>8</v>
       </c>
       <c r="E306">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" t="s">
         <v>605</v>
       </c>
       <c r="B307" t="s">
         <v>606</v>
       </c>
       <c r="C307" t="s">
         <v>7</v>
       </c>
       <c r="D307" t="s">
         <v>8</v>
       </c>
       <c r="E307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" t="s">
         <v>607</v>
       </c>
       <c r="B308" t="s">
         <v>608</v>
@@ -7534,246 +7600,433 @@
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" t="s">
         <v>609</v>
       </c>
       <c r="B309" t="s">
         <v>610</v>
       </c>
       <c r="C309" t="s">
         <v>7</v>
       </c>
       <c r="D309" t="s">
         <v>8</v>
       </c>
       <c r="E309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" t="s">
         <v>611</v>
       </c>
       <c r="B310" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="C310" t="s">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="D310" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="E310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="B311" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="C311" t="s">
         <v>7</v>
       </c>
       <c r="D311" t="s">
         <v>8</v>
       </c>
       <c r="E311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="B312" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="C312" t="s">
         <v>7</v>
       </c>
       <c r="D312" t="s">
         <v>8</v>
       </c>
       <c r="E312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="B313" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="C313" t="s">
         <v>7</v>
       </c>
       <c r="D313" t="s">
         <v>8</v>
       </c>
       <c r="E313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="B314" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="C314" t="s">
         <v>7</v>
       </c>
       <c r="D314" t="s">
         <v>8</v>
       </c>
       <c r="E314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="B315" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="C315" t="s">
         <v>7</v>
       </c>
       <c r="D315" t="s">
         <v>8</v>
       </c>
       <c r="E315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="B316" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="C316" t="s">
         <v>7</v>
       </c>
       <c r="D316" t="s">
         <v>8</v>
       </c>
       <c r="E316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="B317" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="C317" t="s">
         <v>7</v>
       </c>
       <c r="D317" t="s">
         <v>8</v>
       </c>
       <c r="E317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:5">
       <c r="A318" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="B318" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="C318" t="s">
         <v>7</v>
       </c>
       <c r="D318" t="s">
         <v>8</v>
       </c>
       <c r="E318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:5">
       <c r="A319" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="B319" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="C319" t="s">
         <v>7</v>
       </c>
       <c r="D319" t="s">
         <v>8</v>
       </c>
       <c r="E319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:5">
       <c r="A320" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B320" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="C320" t="s">
         <v>7</v>
       </c>
       <c r="D320" t="s">
         <v>8</v>
       </c>
       <c r="E320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="B321" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
       <c r="C321" t="s">
         <v>7</v>
       </c>
       <c r="D321" t="s">
         <v>8</v>
       </c>
       <c r="E321">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
+      <c r="A322" t="s">
+        <v>634</v>
+      </c>
+      <c r="B322" t="s">
+        <v>635</v>
+      </c>
+      <c r="C322" t="s">
+        <v>7</v>
+      </c>
+      <c r="D322" t="s">
+        <v>8</v>
+      </c>
+      <c r="E322">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
+      <c r="A323" t="s">
+        <v>636</v>
+      </c>
+      <c r="B323" t="s">
+        <v>637</v>
+      </c>
+      <c r="C323" t="s">
+        <v>7</v>
+      </c>
+      <c r="D323" t="s">
+        <v>8</v>
+      </c>
+      <c r="E323">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
+      <c r="A324" t="s">
+        <v>638</v>
+      </c>
+      <c r="B324" t="s">
+        <v>639</v>
+      </c>
+      <c r="C324" t="s">
+        <v>7</v>
+      </c>
+      <c r="D324" t="s">
+        <v>8</v>
+      </c>
+      <c r="E324">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
+      <c r="A325" t="s">
+        <v>640</v>
+      </c>
+      <c r="B325" t="s">
+        <v>641</v>
+      </c>
+      <c r="C325" t="s">
+        <v>7</v>
+      </c>
+      <c r="D325" t="s">
+        <v>8</v>
+      </c>
+      <c r="E325">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
+      <c r="A326" t="s">
+        <v>642</v>
+      </c>
+      <c r="B326" t="s">
+        <v>643</v>
+      </c>
+      <c r="C326" t="s">
+        <v>7</v>
+      </c>
+      <c r="D326" t="s">
+        <v>8</v>
+      </c>
+      <c r="E326">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
+      <c r="A327" t="s">
+        <v>644</v>
+      </c>
+      <c r="B327" t="s">
+        <v>645</v>
+      </c>
+      <c r="C327" t="s">
+        <v>7</v>
+      </c>
+      <c r="D327" t="s">
+        <v>8</v>
+      </c>
+      <c r="E327">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
+      <c r="A328" t="s">
+        <v>646</v>
+      </c>
+      <c r="B328" t="s">
+        <v>647</v>
+      </c>
+      <c r="C328" t="s">
+        <v>7</v>
+      </c>
+      <c r="D328" t="s">
+        <v>8</v>
+      </c>
+      <c r="E328">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
+      <c r="A329" t="s">
+        <v>648</v>
+      </c>
+      <c r="B329" t="s">
+        <v>649</v>
+      </c>
+      <c r="C329" t="s">
+        <v>7</v>
+      </c>
+      <c r="D329" t="s">
+        <v>8</v>
+      </c>
+      <c r="E329">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
+      <c r="A330" t="s">
+        <v>650</v>
+      </c>
+      <c r="B330" t="s">
+        <v>651</v>
+      </c>
+      <c r="C330" t="s">
+        <v>7</v>
+      </c>
+      <c r="D330" t="s">
+        <v>8</v>
+      </c>
+      <c r="E330">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
+      <c r="A331" t="s">
+        <v>652</v>
+      </c>
+      <c r="B331" t="s">
+        <v>653</v>
+      </c>
+      <c r="C331" t="s">
+        <v>7</v>
+      </c>
+      <c r="D331" t="s">
+        <v>8</v>
+      </c>
+      <c r="E331">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
+      <c r="A332" t="s">
+        <v>654</v>
+      </c>
+      <c r="B332" t="s">
+        <v>655</v>
+      </c>
+      <c r="C332" t="s">
+        <v>7</v>
+      </c>
+      <c r="D332" t="s">
+        <v>8</v>
+      </c>
+      <c r="E332">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>