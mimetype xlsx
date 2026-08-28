--- v0 (2025-10-19)
+++ v1 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="207">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV014511</t>
   </si>
   <si>
     <t>Abbey, J. M., &amp; Mills, C. (2009). Early results from the statewide evaluation of Michigan’s Infant Mental Health Model. Southgate, MI: Eastern Michigan University; Michigan Association for Infant Mental Health.</t>
   </si>
   <si>
     <t>Michigan Model of Infant Mental Health-Home Visiting (Michigan IMH-HV)</t>
   </si>
   <si>
@@ -146,89 +146,95 @@
   <si>
     <t>WWHV070101</t>
   </si>
   <si>
     <t>Barone, L., Barone, V., Dellagiulia, A., &amp; Lionetti, F. (2018). Testing an attachment-based parenting intervention-VIPP-FC/A in adoptive families with post-institutionalized children: Do maternal sensitivity and genetic markers count? Frontiers in Psychology, 9, 156.</t>
   </si>
   <si>
     <t>WWHV088755</t>
   </si>
   <si>
     <t>Barone, L., Carone, N., Salazar-Jimenez J-G, &amp; Ortiz Munoz, J. A. (2020). Enhancing food habits via sensitivity in rural low-SES mothers of children aged 1-3 living in Colombia: A randomized controlled trial using video-feedback intervention. Attachment &amp; Human Development, 1–22. https://doi.org/10.1080/14616734.2020.1784243</t>
   </si>
   <si>
     <t>WWHV070148</t>
   </si>
   <si>
     <t>Barone, L., Ozturk, Y., &amp; Lionetti, F. (2018). The key role of positive parenting and children’s temperament in post‐institutionalized children’s socio‐emotional adjustment after adoption placement. A RCT study. Social Development, 1-16.</t>
   </si>
   <si>
     <t>WWHV090069</t>
   </si>
   <si>
     <t>Bergström, M., Gebreslassie, M., Hedqvist, M., Lindberg, L., Sarkadi, A., &amp; Hjern, A. (2020). Narrative review of interventions suitable for well‐baby clinics to promote infant attachment security and parents’ sensitivity. Acta Paediatrica, 109(9), 1745–1757.</t>
   </si>
   <si>
+    <t>WWHV095773</t>
+  </si>
+  <si>
+    <t>Billey, T., Kushman, E., Meese, J., Martin, L., Jim, L., Austin-Garrison, M. A., &amp; Allison-Burbank, J. D. (2024). Development of a culturally enhanced caregiver-facilitated language nutrition intervention “+ Language is Medicine” to address developmental delay in Diné (Navajo) toddlers. Frontiers in Public Health, 12. https://doi.org/10.3389/fpubh.2024.1376742</t>
+  </si>
+  <si>
+    <t>Not applicable (NA) - implementation study</t>
+  </si>
+  <si>
     <t>WWHV069944</t>
   </si>
   <si>
     <t>Casonato, M., Nazzari, S., &amp; Frigerio, A. (2017). Feasibility and efficacy of an attachment-based intervention in a maltreatment sample in residential care: A pilot study. Clinical Child Psychology and Psychiatry, 22(4), 561–571.</t>
   </si>
   <si>
     <t>WWHV069799</t>
   </si>
   <si>
     <t>WWHV027972</t>
   </si>
   <si>
     <t>Cicchetti, D., Rogosch, F. A., &amp; Toth, S. L. (2006). Fostering secure attachment in infants in maltreating families through preventive interventions [Study 1: Randomized-controlled trial]. Development and Psychopathology, 18(3), 623–649. https://doi:10.1017/S0954579406060329</t>
   </si>
   <si>
     <t>Indeterminate</t>
   </si>
   <si>
     <t>WWHV095231</t>
   </si>
   <si>
     <t>Cicchetti, D., Rogosch, F. A., &amp; Toth, S. L. (2006). Fostering secure attachment in infants in maltreating families through preventive interventions [Study 2: Non-experimental design]. Development and Psychopathology, 18(3), 623–649. https://doi:10.1017/S0954579406060329</t>
   </si>
   <si>
     <t>WWHV069940</t>
   </si>
   <si>
     <t>ClinicalTrials.gov. National Library of Medicine (U.S.). (2017). Efficacy of family programs for improving child and family health and development. Study description. Identifier NCT03367845. Retrieved April 26, 2019 from: https://clinicaltrials.gov/show/nct03367845.</t>
   </si>
   <si>
     <t>WWHV088806</t>
   </si>
   <si>
     <t>Comyn, J. (2019). Exploring stakeholders' perceptions of the impact, acceptability and feasibility of a video-feedback intervention to promote positive parenting in foster care (VIPP-FC) (Publication No. 2467443133) [Doctoral thesis, University College London (United Kingdom]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
-    <t>Not applicable (NA) - implementation study</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV069829</t>
   </si>
   <si>
     <t>Donato, S., &amp; Bertoni, A. (2017). Positive parenting as responsible care: Risks, protective factors, and intervention evaluation. Journal of Prevention &amp; Intervention in the Community, 45(3), 151–155.</t>
   </si>
   <si>
     <t>WWHV094351</t>
   </si>
   <si>
     <t>Euser, S., Vrijhof, C. I., Van den Bulk, B. G, Vermeulen, R., Bakermans-Kranenburg, M. J., &amp; van IJzendoorn, M. H. (2021). Video-feedback promotes sensitive limit-setting in parents of twin preschoolers: A randomized controlled trial. BMC Psychology, 9(1), 1–14.</t>
   </si>
   <si>
     <t>WWHV091115</t>
   </si>
   <si>
     <t>O'Farrelly, C., Barker, B., Watt, H., Babalis, D., Bakermans-Kranenburg, M., Byford, S., ... &amp; Ramchandani, P. (2021). A video-feedback parenting intervention to prevent enduring behaviour problems in at-risk children aged 12-36 months: the Healthy Start, Happy Start RCT. Health Technology Assessment, 25(29), 1.</t>
   </si>
   <si>
     <t>WWHV094364</t>
   </si>
   <si>
     <t>O’Farrelly, C., Watt, H., Babalis, D., Bakermans-Kranenburg, M. J., Barker, B., Byford, S., ... &amp; Ramchandani, P. G. (2021). A brief home-based parenting intervention to reduce behavior problems in young children: a pragmatic randomized clinical trial. JAMA Pediatrics, 175(6), 567-576.</t>
   </si>
   <si>
     <t>WWHV069791</t>
@@ -251,50 +257,62 @@
   <si>
     <t>WWHV044343</t>
   </si>
   <si>
     <t>Hodes, M. W., Meppelder, H. M., Schuengel, C., &amp; Kef, S. (2014). Tailoring a video-feedback intervention for sensitive discipline to parents with intellectual disabilities: A process evaluation. Attachment &amp; Human Development, 16(4), 387–401.</t>
   </si>
   <si>
     <t>WWHV086100</t>
   </si>
   <si>
     <t>Huth-Bocks, A. C., Jester, J. M., Stacks, A. M., Muzik, M., Rosenblum, K. L., &amp; Michigan Collaborative for Infant Mental Health Research. (2020). Infant mental health home visiting therapists’ fidelity to the Michigan IMH-HV model in community practice settings. Infant Mental Health Journal, 41(2), 206–219. https://doi.org/10.1002/imhj.21839</t>
   </si>
   <si>
     <t>WWHV069754</t>
   </si>
   <si>
     <t>Iles, J. E., Rosan, C., Wilkinson, E., &amp; Ramchandani, P. G. (2017). Adapting and developing a video-feedback intervention for co-parents of infants at risk of externalising behaviour problems (VIPP-Co): A feasibility study. Clinical Child Psychology and Psychiatry, 22(3), 483–499.</t>
   </si>
   <si>
     <t>WWHV090807</t>
   </si>
   <si>
     <t>Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Martin, L., Team, P. F. S. S., West, A. L., Neault, N., &amp; Haroz, E. E. (2021). Precision Family Spirit: A pilot randomized implementation trial of a precision home visiting approach with families in Michigan-trial rationale and study protocol. Pilot &amp; Feasibility Studies, 7(1), 1-11. https://doi.org/10.1186/s40814-020-00753-4</t>
   </si>
   <si>
+    <t>WWHV094974</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rebman, P., Martin, L., Kushman, E., Leonard, A., Cisler, A., Gschwind, I., Brayak, A., Amsler, A.M., &amp; Haroz, E. E. (2022). Towards precision home visiting: Results at six months postpartum from a randomized pilot implementation trial to assess the feasibility of a precision approach to Family Spirit. BMC Pregnancy and Childbirth, 22(1), 725. https://doi.org/10.1186/s12884-022-05057-4</t>
+  </si>
+  <si>
+    <t>WWHV074886</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rosenstock, S., Foy Cuddy, R., Neault, N., Yessilth, S., Goklish, N., Nelson, L., Reid, R., &amp; Barlow, A. (2019). Family Spirit Nurture (FSN)—a randomized controlled trial to prevent early childhood obesity in American Indian populations: Trial rationale and study protocol. BMC Obesity, 6(1), 18. https://doi.org/10.1186/s40608-019-0233-9</t>
+  </si>
+  <si>
     <t>WWHV094984</t>
   </si>
   <si>
     <t>Jester, J. M., Rosenblum, K. L., Muzik, M., Niec, L. N., Stringer, M. K., Handelzalts, J. E., Brophy-Herb, H. E., Stacks, A. M., Weatherston, D. J., Torres, C., Julian, M. M., Lawler, J. M., &amp; Michigan Collaborative for Infant Mental Health Research. (2023). Demographic and psychological factors that predict retention in infant mental health home visiting. Early Childhood Research Quarterly, 62, 64–75. https://doi.org/10.1016/j.ecresq.2022.07.010</t>
   </si>
   <si>
     <t>WWHV069880</t>
   </si>
   <si>
     <t>Juffer, F., &amp; Bakermans‐Kranenburg, M. J. (2018). Working with Video‐feedback Intervention to promote Positive Parenting and Sensitive Discipline (VIPP‐SD): A case study. Journal of Clinical Psychology, 74(8), 1346–1357.</t>
   </si>
   <si>
     <t>WWHV046146</t>
   </si>
   <si>
     <t>Juffer, F., Bakermans-Kranenburg, M. J., &amp; van IJzendoorn, M. H. (Eds.). (2012). Promoting Positive Parenting: An Attachment-Based Intervention. New York, NY: Lawrence Erlbaum Associates, Taylor &amp; Francis Group.</t>
   </si>
   <si>
     <t>WWHV070067</t>
   </si>
   <si>
     <t>Juffer, F., Bakermans-Kranenburg, M. J., &amp; van IJzendoorn, M. H. (2017). Pairing attachment theory and social learning theory in video-feedback intervention to promote positive parenting. Current Opinion in Psychology, 15, 189–194.</t>
   </si>
   <si>
     <t>WWHV069782</t>
@@ -335,65 +353,101 @@
   <si>
     <t>WWHV094367</t>
   </si>
   <si>
     <t>Kolijn, L. (2021). A neurocognitive perspective on parenting support: Exploring the role of neural face processing and inhibitory control [Doctoral dissertation, Vrije Universiteit Amsterdam].</t>
   </si>
   <si>
     <t>WWHV060946</t>
   </si>
   <si>
     <t>Kolijn, L., Euser, S., van den Bulk, B. G., Huffmeijer, R., van IJzendoorn, M. H., &amp; Bakermans-Kranenburg, M. J. (2017). Which neural mechanisms mediate the effects of a parenting intervention program on parenting behavior: Design of a randomized controlled trial. BMC Psychology, 5(1), 9.</t>
   </si>
   <si>
     <t>WWHV088727</t>
   </si>
   <si>
     <t>Kolijn, L., Huffmeijer, R., Van Den Bulk, Bianca G., Vrijhof, C. I., Van IJzendoorn, M. H., &amp; Bakermans-Kranenburg, M. (2020). Effects of the video-feedback intervention to promote positive parenting and sensitive discipline on mothers' neural responses to child faces: A randomized controlled ERP study including pre- and post-intervention measures. Social Neuroscience, 15(1), 108-122. https://doi.org/10.1080/17470919.2019.1660709</t>
   </si>
   <si>
     <t>WWHV069868</t>
   </si>
   <si>
     <t>Lawrence, P. J., Davies, B., &amp; Ramchandani, P. G. (2013). Using video feedback to improve early father–infant interaction: A pilot study. Clinical Child Psychology and Psychiatry, 18(1), 61–71.</t>
   </si>
   <si>
+    <t>WWHV095157</t>
+  </si>
+  <si>
+    <t>Martin, L., Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Russette, H., &amp; Haroz, E. E. (2023). Respecting diverse journeys on many roads: First Peoples of North America can guide us on our path toward precision home visiting. AlterNative: An International Journal of Indigenous Peoples, 19(2), 499–503. https://doi.org/10.1177/11771801231169272</t>
+  </si>
+  <si>
+    <t>WWHV095922</t>
+  </si>
+  <si>
+    <t>Meisch, A. D., Joraanstad, A., Willenborg, P., Lauderback, E., &amp; Atukpawu-Tipton, G. (2023). Mapping evidence-based home visiting provided by tribal-led organizations. National Home Visiting Resource Center Data in Action Brief. James Bell Associates and Urban Institute. https://nhvrc.org/product/mapping-home-visiting-tribal-led-organizations</t>
+  </si>
+  <si>
+    <t>WWHV095923</t>
+  </si>
+  <si>
+    <t>Moyer, N., Wesner, C., Sarche, M., Chavis, Gachupin, A. E., Nadler, A., Svoboda, E., Asdigian, N., Geary, E., Around Him, D., Dunn, C., &amp; Whitesell, N. (2024). Braiding Research Approaches to understand home visiting in Indigenous communities (OPRE Report No. 2024-366). Office of Planning, Research, and Evaluation; Administration for Children and Families; U.S. Department of Health and Human Services.</t>
+  </si>
+  <si>
     <t>WWHV035854</t>
   </si>
   <si>
     <t>Mullany, B., Barlow, A., Neault, N., Billy, T., Jones, T., Tortice, I., Lorenzo, S., Powers, J., Lake, K., Reid, R., &amp; Walkup, J. (2012). The Family Spirit trial for American Indian teen mothers and their children: CBPR rationale, design, methods and baseline characteristics. Society of Prevention Research, 13, 504-518.</t>
   </si>
   <si>
     <t>Not applicable (NA) - additional source</t>
   </si>
   <si>
+    <t>WWHV095924</t>
+  </si>
+  <si>
+    <t>Nadler, A. T., Chavis, E., &amp; Atukpawu-Tipton, G. (2024). Indigenous food sovereignty in tribal home visiting. National Home Visiting Resource Center Innovation Roundup Brief. James Bell Associates. https://nhvrc.org/brief/indigenous-food-sovereignty-tribal-home-visitin…</t>
+  </si>
+  <si>
+    <t>WWHV095925</t>
+  </si>
+  <si>
+    <t>National Academies of Sciences, Engineering, and Medicine. (2023). Complementary Feeding Interventions for Infants and Young Children Under Age 2: Scoping of Promising Interventions to Implement at the Community or State Level. Washington, DC: The National Academies Press. https://doi.org/10.17226/27239</t>
+  </si>
+  <si>
     <t>WWHV069793</t>
   </si>
   <si>
     <t>Negrão, M., Pereira, M., Soares, I., &amp; Mesman, J. (2014). Enhancing positive parent-child interactions and family functioning in a poverty sample: A randomized control trial. Attachment &amp; Human Development, 16(4), 315-328.</t>
   </si>
   <si>
+    <t>WWHV095928</t>
+  </si>
+  <si>
+    <t>Nelson, L., Mata Lopez, L., Archuleta, S., Skavenski Van Wyk, S., Kushman, E., Martin, L., Mitchell, K., Leffler, E., Wewie, T., Kemp, C., Cuddy, R., Haroz, E.E. (2025). Testing the effectiveness of Family Spirit Strengths (FSS) – a culturally informed intervention designed to prevent mental health and substance misuse for Indigenous families through home visiting. Center for Open Science, https://doi.org/10.31235/osf.io/xv7hz_v1</t>
+  </si>
+  <si>
     <t>WWHV069851</t>
   </si>
   <si>
     <t>Overbeek, M. M., Sterkenburg, P. S., Kef, S., &amp; Schuengel, C. (2015). The effectiveness of VIPP-V parenting training for parents of young children with a visual or visual-and-intellectual disability: Study protocol of a multicenter randomized controlled trial. Trials, 16(1), 401.</t>
   </si>
   <si>
     <t>WWHV044947</t>
   </si>
   <si>
     <t>Pereira, M., Negrão, M., Soares, I., &amp; Mesman, J. (2014). Decreasing harsh discipline in mothers at risk for maltreatment: A randomized control trial. Infant Mental Health Journal, 35(6), 604–613.</t>
   </si>
   <si>
     <t>WWHV069771</t>
   </si>
   <si>
     <t>WWHV069853</t>
   </si>
   <si>
     <t>Platje, E., Sterkenburg, P., Overbeek, M., Kef, S., &amp; Schuengel, C. (2018). The efficacy of VIPP-V parenting training for parents of young children with a visual or visual-and-intellectual disability: A randomized controlled trial. Attachment &amp; Human Development, 20(5), 455–472.</t>
   </si>
   <si>
     <t>WWHV070207</t>
   </si>
   <si>
     <t>Powell, D. R. (2010). Early intervention. The Wiley‐Blackwell Handbook of Infant Development, 2, 339–358.</t>
@@ -411,50 +465,62 @@
     <t>Ribaudo, J., Lawler, J. M., Jester, J. M., Riggs, J., Erickson, N. L., Stacks, A. M., Brophy-Herb, H., Muzik, M., &amp; Rosenblum, K. L. (2022). Maternal history of adverse experiences and posttraumatic stress disorder symptoms impact toddlers’ early socioemotional wellbeing: The benefits of infant mental health-home visiting. Frontiers in Psychology, 12, 792989. https://doi.org/10.3389/fpsyg.2021.792989</t>
   </si>
   <si>
     <t>WWHV094490</t>
   </si>
   <si>
     <t>Riggs, J. L., Rosenblum, K. L., Muzik, M., Jester, J., Freeman, S., Huth-Bocks, A., Waddell, R., Alfafara, E., Miller, A., Lawler, J., Erickson, N., Weatherston, D., Shah, P., Brophy-Herb, H., &amp; Michigan Collaborative for Infant Mental Health Research. (2022). Infant mental health home visiting mitigates impact of maternal adverse childhood experiences on toddler language competence: A randomized controlled trial. Journal of Developmental and Behavioral Pediatrics, 43(4), e227–e236. https://doi.org/10.1097/DBP.0000000000001020</t>
   </si>
   <si>
     <t>WWHV085984</t>
   </si>
   <si>
     <t>Rosenblum, K. L., Muzik, M., Jester, J. M., Huth-Bocks, A., Erickson, N., Ludtke, M., Weatherston, D., Brophy-Herb, H., Tableman, B., Alfafara, E., Waddell, R., &amp; Michigan Collaborative for Infant Mental Health Research. (2020). Community-delivered infant-parent psychotherapy improves maternal sensitive caregiving: Evaluation of the Michigan Model of Infant Mental Health Home Visiting. Infant Mental Health Journal, 41(2), 178–190. https://doi.org/10.1002/imhj.21840</t>
   </si>
   <si>
     <t>WWHV092157</t>
   </si>
   <si>
     <t>Rosenblum, K., Muzik, M., &amp; Riggs, J. (2020). 20.4 Infant mental health home visiting buffers the adverse impact of maternal adverse childhood experiences on toddler and parent outcomes. Journal of the American Academy of Child and Adolescent Psychiatry, 59(10), S297. https://doi.org/10.1016/j.jaac.2020.07.668</t>
   </si>
   <si>
     <t>WWHV094546</t>
   </si>
   <si>
     <t>Rosenblum, K. L., Riggs, J., Freeman, S., Shah, P. E., Muzik, M., &amp; Michigan Collaborative for Infant Mental Health Research. (2022). In-the-moment ratings on the Early Relational Health Screen: A pilot study of application in home visiting and primary care. Infant Mental Health Journal, 43(3), 410–423. https://doi.org/10.1002/imhj.21978</t>
+  </si>
+  <si>
+    <t>WWHV092234</t>
+  </si>
+  <si>
+    <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
+  </si>
+  <si>
+    <t>WWHV094422</t>
+  </si>
+  <si>
+    <t>Russette, H. C., Grubin, F., Ingalls, A., Martin, L., Leonard, A., Kushman, E., Cisler, A., Leffler, E., Herman, A., &amp; Haroz, E. E. (2022). Home visitor perspectives on implementing a precision approach to home visiting in communities serving Native American families. Infant Mental Health Journal, 43(5), 744–755. https://doi.org/10.1002/imhj.22012</t>
   </si>
   <si>
     <t>WWHV094369</t>
   </si>
   <si>
     <t>Schoemaker, N. K. (2020). I'll take you under my wing: Positive parenting in foster care [Doctoral dissertation, Leiden University].</t>
   </si>
   <si>
     <t>WWHV070079</t>
   </si>
   <si>
     <t>Schoemaker, N. K., Jagersma, G., Stoltenborgh, M., Maras, A., Vermeer, H. J., Juffer, F., &amp; Alink, L. R. (2018). The effectiveness of Video-feedback Intervention to promote Positive Parenting for Foster Care (VIPP-FC): Study protocol for a randomized controlled trial. BMC Psychology, 6(1), 38.</t>
   </si>
   <si>
     <t>WWHV088735</t>
   </si>
   <si>
     <t>Schoemaker, N. K., Juffer, F., Rippe, R. C. A., Vermeer, H. J., Stoltenborgh, M., Jagersma, G. J., Maras, A., &amp; Alink, L. R. A. (2020). Positive parenting in foster care: Testing the effectiveness of a video-feedback intervention program on foster parents' behavior and attitudes. Children &amp; Youth Services Review, 110. https://doi.org/10.1016/j.childyouth.2020.104779</t>
   </si>
   <si>
     <t>WWHV081158</t>
   </si>
   <si>
     <t>Shea, S. E., Goldberg, S., &amp; Weatherston, D. J. (2016). A community mental health professional development model for the expansion of reflective practice and supervision: Evaluation of a pilot training series for infant mental health professionals. Infant Mental Health Journal, 37(6), 653–669. https://doi.org/10.1002/imhj.21611</t>
   </si>
@@ -605,52 +671,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -914,1540 +983,1718 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E86"/>
+  <dimension ref="A1:E97"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E97"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="628.704" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="175.671" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
-[...2 lines deleted...]
-      <c r="E2">
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...5 lines deleted...]
-      <c r="E3">
+      <c r="C3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
-[...5 lines deleted...]
-      <c r="E4">
+      <c r="C4" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C5" t="s">
-[...5 lines deleted...]
-      <c r="E5">
+      <c r="C5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C6" t="s">
-[...5 lines deleted...]
-      <c r="E6">
+      <c r="C6" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C7" t="s">
-[...2 lines deleted...]
-      <c r="D7" t="s">
+      <c r="C7" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="E7">
+      <c r="E7" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C8" t="s">
-[...5 lines deleted...]
-      <c r="E8">
+      <c r="C8" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C9" t="s">
-[...5 lines deleted...]
-      <c r="E9">
+      <c r="C9" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
-      <c r="A10" t="s">
+      <c r="A10" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C10" t="s">
+      <c r="C10" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D10" t="s">
+      <c r="D10" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="E10">
+      <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
-      <c r="A11" t="s">
+      <c r="A11" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C11" t="s">
+      <c r="C11" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D11" t="s">
+      <c r="D11" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="E11">
+      <c r="E11" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
-      <c r="A12" t="s">
+      <c r="A12" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C12" t="s">
+      <c r="C12" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D12" t="s">
+      <c r="D12" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="E12">
+      <c r="E12" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
-      <c r="A13" t="s">
+      <c r="A13" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="C13" t="s">
+      <c r="C13" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D13" t="s">
+      <c r="D13" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="E13">
+      <c r="E13" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
-      <c r="A14" t="s">
+      <c r="A14" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C14" t="s">
-[...5 lines deleted...]
-      <c r="E14">
+      <c r="C14" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
-      <c r="A15" t="s">
+      <c r="A15" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="C15" t="s">
-[...5 lines deleted...]
-      <c r="E15">
+      <c r="C15" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
-      <c r="A16" t="s">
+      <c r="A16" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="C16" t="s">
-[...5 lines deleted...]
-      <c r="E16">
+      <c r="C16" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
-      <c r="A17" t="s">
+      <c r="A17" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C17" t="s">
-[...5 lines deleted...]
-      <c r="E17">
+      <c r="C17" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
-      <c r="A18" t="s">
+      <c r="A18" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B18" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="C18" t="s">
-[...2 lines deleted...]
-      <c r="D18" t="s">
+      <c r="C18" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="E18" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="E18">
+      <c r="E19" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
-      <c r="A19" t="s">
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="E21" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="E22" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E23" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="B19" t="s">
-[...19 lines deleted...]
-      <c r="C20" t="s">
+      <c r="E24" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E28" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="E31" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="E32" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C33" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D20" t="s">
-[...2 lines deleted...]
-      <c r="E20">
+      <c r="D33" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="E33" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
-[...6 lines deleted...]
-      <c r="C21" t="s">
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E34" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E36" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E37" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C38" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D21" t="s">
-[...2 lines deleted...]
-      <c r="E21">
+      <c r="D38" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="E38" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
-[...29 lines deleted...]
-      <c r="E23">
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E39" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E40" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E41" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="E43" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E44" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E45" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E46" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E47" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E48" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
-[...29 lines deleted...]
-      <c r="E25">
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E49" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E50" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
-[...12 lines deleted...]
-      <c r="E26">
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E51" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="E52" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E53" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E54" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="E55" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E56" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E57" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E58" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
-[...9 lines deleted...]
-      <c r="D27" t="s">
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E59" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E60" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E61" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E62" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E63" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E64" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E65" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E66" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D67" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="E27">
+      <c r="E67" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E68" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E69" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E70" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E71" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="E72" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E73" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
-[...23 lines deleted...]
-      <c r="C29" t="s">
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E74" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E75" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E76" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E77" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E78" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E79" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="E80" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E81" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E82" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="E83" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="C84" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D29" t="s">
-[...2 lines deleted...]
-      <c r="E29">
+      <c r="D84" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E84" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
-[...6 lines deleted...]
-      <c r="C30" t="s">
+    <row r="85" spans="1:5">
+      <c r="A85" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E85" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E86" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E87" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E88" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E89" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="C90" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D30" t="s">
-[...2 lines deleted...]
-      <c r="E30">
+      <c r="D90" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E90" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E91" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E92" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
-[...23 lines deleted...]
-      <c r="C32" t="s">
+    <row r="93" spans="1:5">
+      <c r="A93" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="C93" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D32" t="s">
-[...2 lines deleted...]
-      <c r="E32">
+      <c r="D93" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E93" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
-[...29 lines deleted...]
-      <c r="E34">
+    <row r="94" spans="1:5">
+      <c r="A94" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E94" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E95" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E96" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
-[...879 lines deleted...]
-      <c r="E86">
+    <row r="97" spans="1:5">
+      <c r="A97" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E97" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>