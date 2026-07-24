--- v0 (2026-05-25)
+++ v1 (2026-07-24)
@@ -12,265 +12,259 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV088752</t>
   </si>
   <si>
     <t>Alsancak-Akbulut, C., Sahin-Acar, B., &amp; Sumer, N. (2020). Effect of video-feedback intervention on turkish mothers' sensitivity and physical intrusiveness: A randomized control trial. Attachment &amp; Human Development, 1–19. https://doi.org/10.1080/14616734.2020.1753085</t>
   </si>
   <si>
-    <t>Video-Feedback Intervention to promote Positive Parenting–Sensitive Discipline® (VIPP–SD)</t>
+    <t>WWHV094350</t>
+  </si>
+  <si>
+    <t>Alyousefi-van Dijk K., de Waal, N., van IJzendoorn M. H., &amp; Bakermans-Kranenburg M. J. (2021). Development and feasibility of the prenatal video-feedback intervention to promote positive parenting for expectant fathers. Journal of Reproductive and Infant Psychology, 1–14.</t>
+  </si>
+  <si>
+    <t>WWHV088726</t>
+  </si>
+  <si>
+    <t>Asdonk, S., Haan, W. D., Berkel, S. R., IJzendoorn, M. H., Rippe, R. C. A., Schuengel, C., Kuiper, C., Lindauer, R. J. L., Overbeek, M., &amp; Alink, L. R. A. (2020). Effectiveness of an attachment-based intervention for the assessment of parenting capacities in maltreating families: A randomized controlled trial. Infant Mental Health Journal, 41(6), 821–835. https://doi.org/10.1002/imhj.21874</t>
+  </si>
+  <si>
+    <t>WWHV012612</t>
+  </si>
+  <si>
+    <t>Bakermans-Kranenburg, M. J., Breddels-van Baardewijk, P., Juffer, F., Klein Velderman, M., &amp; van IJzendoorn, M. H. (2008). Insecure mothers with temperamentally reactive infants: A chance for intervention. In F. Juffer, Bakermans-Kranenburg, M. J., IJzendoorn, &amp; M. H., van (Eds.) Promoting Positive Parenting: An Attachment-Based Intervention (pp. 75-90). New York: Lawrence Erlbaum Associates, Taylor &amp; Francis Group.</t>
+  </si>
+  <si>
+    <t>WWHV069785</t>
+  </si>
+  <si>
+    <t>Bakermans-Kranenburg, M., Van IJzendoorn, M., Mesman, J., Alink, L., &amp; Juffer, F. (2008). Effects of an attachment-based intervention on daily cortisol moderated by dopamine receptor D4: A randomized control trial on 1- to 3-year-olds screened for externalizing behavior. Development and Psychopathology, 20(3), 805–820.</t>
+  </si>
+  <si>
+    <t>WWHV069797</t>
+  </si>
+  <si>
+    <t>Bakermans-Kranenburg, M. J., Van IJzendoorn, M. H., Pijlman, F. T., Mesman, J., &amp; Juffer, F. (2008). Experimental evidence for differential susceptibility: Dopamine D4 receptor polymorphism (DRD4 VNTR) moderates intervention effects on toddlers’ externalizing behavior in a randomized controlled trial. Developmental Psychology, 44(1), 293.</t>
+  </si>
+  <si>
+    <t>WWHV069938</t>
+  </si>
+  <si>
+    <t>Bakermans-Kranenburg, M. J., Van IJzendoorn, M. H., Mesman, J., Alink, L. R., &amp; Juffer, F. (2008). Effects of an attachment-based intervention on daily cortisol moderated by dopamine receptor D4: A randomized control trial on 1-to 3-year-olds screened for externalizing behavior. Development and Psychopathology, 20(3), 805–820.</t>
+  </si>
+  <si>
+    <t>WWHV040826</t>
+  </si>
+  <si>
+    <t>Barlow, A., Mullany, B., Neault, N., Billy, T., Hastings, R., Lorenzo, S., ... Walkup, J. T. (2014). A randomized controlled trial of a paraprofessional-delivered, home-visiting intervention: Three-year outcomes for American Indian teen mothers and their children. Manuscript under review.</t>
+  </si>
+  <si>
+    <t>Family Spirit®</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
+    <t>WWHV029496</t>
+  </si>
+  <si>
+    <t>Barlow, A., Mullany, B., Neault, N., Compton, S., Carter, A., Hastings, R., Billy, T., CohoMescal, V., Lorenzo, S., &amp; Walkup, J. T. (Jan 2013). Effect of a paraprofessional home-visiting intervention on American Indian teen mothers’ and infants’ behavioral risks: A randomized controlled trial. The American Journal of Psychiatry, 170(1), 83-93.</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>WWHV047724</t>
+  </si>
+  <si>
+    <t>Barlow, A., Mullany, B., Neault, N., Goklish, N., Billy, T., Hastings, R., ... Walkup, J. T. (2015). Paraprofessional-delivered home-visiting intervention for American Indian teen mothers and children: 3-Year outcomes from a randomized controlled trial. American Journal of Psychiatry, 172(2), 154-162.</t>
+  </si>
+  <si>
+    <t>WWHV003768</t>
+  </si>
+  <si>
+    <t>Barlow, A., Varipatis-Baker, E., Speakman, K., Ginsburg, G., Friberg, I., Goklish, N., Cowboy, B., Fields, P., Hastings, R., Pan, William., Reid, R., Santosham, M., Walkup, J. (2006). Home-visiting intervention to improve child care among American Indian adolescent mothers: A randomized trial. Archives of Pediatrics &amp; Adolescent Medicine, 160(11), 1101-1107.</t>
+  </si>
+  <si>
+    <t>WWHV070101</t>
+  </si>
+  <si>
+    <t>Barone, L., Barone, V., Dellagiulia, A., &amp; Lionetti, F. (2018). Testing an attachment-based parenting intervention-VIPP-FC/A in adoptive families with post-institutionalized children: Do maternal sensitivity and genetic markers count? Frontiers in Psychology, 9, 156.</t>
+  </si>
+  <si>
+    <t>WWHV088755</t>
+  </si>
+  <si>
+    <t>Barone, L., Carone, N., Salazar-Jimenez J-G, &amp; Ortiz Munoz, J. A. (2020). Enhancing food habits via sensitivity in rural low-SES mothers of children aged 1-3 living in Colombia: A randomized controlled trial using video-feedback intervention. Attachment &amp; Human Development, 1–22. https://doi.org/10.1080/14616734.2020.1784243</t>
+  </si>
+  <si>
+    <t>WWHV070148</t>
+  </si>
+  <si>
+    <t>Barone, L., Ozturk, Y., &amp; Lionetti, F. (2018). The key role of positive parenting and children’s temperament in post‐institutionalized children’s socio‐emotional adjustment after adoption placement. A RCT study. Social Development, 1-16.</t>
+  </si>
+  <si>
+    <t>WWHV090069</t>
+  </si>
+  <si>
+    <t>Bergström, M., Gebreslassie, M., Hedqvist, M., Lindberg, L., Sarkadi, A., &amp; Hjern, A. (2020). Narrative review of interventions suitable for well‐baby clinics to promote infant attachment security and parents’ sensitivity. Acta Paediatrica, 109(9), 1745–1757.</t>
+  </si>
+  <si>
+    <t>WWHV095773</t>
+  </si>
+  <si>
+    <t>Billey, T., Kushman, E., Meese, J., Martin, L., Jim, L., Austin-Garrison, M. A., &amp; Allison-Burbank, J. D. (2024). Development of a culturally enhanced caregiver-facilitated language nutrition intervention “+ Language is Medicine” to address developmental delay in Diné (Navajo) toddlers. Frontiers in Public Health, 12. https://doi.org/10.3389/fpubh.2024.1376742</t>
+  </si>
+  <si>
+    <t>Not applicable (NA) - implementation study</t>
+  </si>
+  <si>
+    <t>WWHV069944</t>
+  </si>
+  <si>
+    <t>Casonato, M., Nazzari, S., &amp; Frigerio, A. (2017). Feasibility and efficacy of an attachment-based intervention in a maltreatment sample in residential care: A pilot study. Clinical Child Psychology and Psychiatry, 22(4), 561–571.</t>
+  </si>
+  <si>
+    <t>WWHV069799</t>
+  </si>
+  <si>
+    <t>WWHV069940</t>
+  </si>
+  <si>
+    <t>ClinicalTrials.gov. National Library of Medicine (U.S.). (2017). Efficacy of family programs for improving child and family health and development. Study description. Identifier NCT03367845. Retrieved April 26, 2019 from: https://clinicaltrials.gov/show/nct03367845.</t>
+  </si>
+  <si>
+    <t>WWHV088806</t>
+  </si>
+  <si>
+    <t>Comyn, J. (2019). Exploring stakeholders' perceptions of the impact, acceptability and feasibility of a video-feedback intervention to promote positive parenting in foster care (VIPP-FC) (Publication No. 2467443133) [Doctoral thesis, University College London (United Kingdom]. ProQuest Dissertations and Theses.</t>
+  </si>
+  <si>
+    <t>WWHV069829</t>
+  </si>
+  <si>
+    <t>Donato, S., &amp; Bertoni, A. (2017). Positive parenting as responsible care: Risks, protective factors, and intervention evaluation. Journal of Prevention &amp; Intervention in the Community, 45(3), 151–155.</t>
+  </si>
+  <si>
+    <t>WWHV094351</t>
+  </si>
+  <si>
+    <t>Euser, S., Vrijhof, C. I., Van den Bulk, B. G, Vermeulen, R., Bakermans-Kranenburg, M. J., &amp; van IJzendoorn, M. H. (2021). Video-feedback promotes sensitive limit-setting in parents of twin preschoolers: A randomized controlled trial. BMC Psychology, 9(1), 1–14.</t>
+  </si>
+  <si>
+    <t>WWHV091115</t>
+  </si>
+  <si>
+    <t>O'Farrelly, C., Barker, B., Watt, H., Babalis, D., Bakermans-Kranenburg, M., Byford, S., ... &amp; Ramchandani, P. (2021). A video-feedback parenting intervention to prevent enduring behaviour problems in at-risk children aged 12-36 months: the Healthy Start, Happy Start RCT. Health Technology Assessment, 25(29), 1.</t>
+  </si>
+  <si>
+    <t>WWHV094364</t>
+  </si>
+  <si>
+    <t>O’Farrelly, C., Watt, H., Babalis, D., Bakermans-Kranenburg, M. J., Barker, B., Byford, S., ... &amp; Ramchandani, P. G. (2021). A brief home-based parenting intervention to reduce behavior problems in young children: a pragmatic randomized clinical trial. JAMA Pediatrics, 175(6), 567-576.</t>
+  </si>
+  <si>
+    <t>WWHV069791</t>
+  </si>
+  <si>
+    <t>Groeneveld, M. G., Vermeer, H. J., van IJzendoorn, M. H., &amp; Linting, M. (2011). Enhancing home-based child care quality through video-feedback intervention: A randomized controlled trial. Journal of Family Psychology, 25(1), 86.</t>
+  </si>
+  <si>
+    <t>WWHV075668</t>
+  </si>
+  <si>
+    <t>Haroz, E. E., Ingalls, A., Kee, C., Goklish, N., Neault, N., Begay, M., &amp; Barlow, A. (2019). Informing precision home visiting: Identifying meaningful subgroups of families who benefit most from Family Spirit. Prevention Science : The Official Journal of the Society for Prevention Research, 8, 1244-1254. https://doi.org/10.1007/s11121-019-01039-9</t>
+  </si>
+  <si>
+    <t>WWHV086258</t>
+  </si>
+  <si>
+    <t>Haroz, E. E., Ingalls, A., Wadlin, J., Kee, C., Begay, M., Neault, N., &amp; Barlow, A. (2020). Utilizing broad-based partnerships to design a precision approach to implementing evidence-based home visiting. Journal of Community Psychology, 48(4), 1100-1113. https://doi.org/10.1002%2Fjcop.22281</t>
+  </si>
+  <si>
+    <t>WWHV044343</t>
+  </si>
+  <si>
+    <t>Hodes, M. W., Meppelder, H. M., Schuengel, C., &amp; Kef, S. (2014). Tailoring a video-feedback intervention for sensitive discipline to parents with intellectual disabilities: A process evaluation. Attachment &amp; Human Development, 16(4), 387–401.</t>
+  </si>
+  <si>
+    <t>WWHV069754</t>
+  </si>
+  <si>
+    <t>Iles, J. E., Rosan, C., Wilkinson, E., &amp; Ramchandani, P. G. (2017). Adapting and developing a video-feedback intervention for co-parents of infants at risk of externalising behaviour problems (VIPP-Co): A feasibility study. Clinical Child Psychology and Psychiatry, 22(3), 483–499.</t>
+  </si>
+  <si>
+    <t>WWHV090807</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Martin, L., Team, P. F. S. S., West, A. L., Neault, N., &amp; Haroz, E. E. (2021). Precision Family Spirit: A pilot randomized implementation trial of a precision home visiting approach with families in Michigan-trial rationale and study protocol. Pilot &amp; Feasibility Studies, 7(1), 1-11. https://doi.org/10.1186/s40814-020-00753-4</t>
   </si>
   <si>
     <t>Does not pass screens</t>
   </si>
   <si>
-    <t>WWHV094350</t>
-[...184 lines deleted...]
-  <si>
     <t>WWHV094974</t>
   </si>
   <si>
     <t>Ingalls, A., Rebman, P., Martin, L., Kushman, E., Leonard, A., Cisler, A., Gschwind, I., Brayak, A., Amsler, A.M., &amp; Haroz, E. E. (2022). Towards precision home visiting: Results at six months postpartum from a randomized pilot implementation trial to assess the feasibility of a precision approach to Family Spirit. BMC Pregnancy and Childbirth, 22(1), 725. https://doi.org/10.1186/s12884-022-05057-4</t>
   </si>
   <si>
     <t>WWHV074886</t>
   </si>
   <si>
     <t>Ingalls, A., Rosenstock, S., Foy Cuddy, R., Neault, N., Yessilth, S., Goklish, N., Nelson, L., Reid, R., &amp; Barlow, A. (2019). Family Spirit Nurture (FSN)—a randomized controlled trial to prevent early childhood obesity in American Indian populations: Trial rationale and study protocol. BMC Obesity, 6(1), 18. https://doi.org/10.1186/s40608-019-0233-9</t>
   </si>
   <si>
     <t>WWHV069880</t>
   </si>
   <si>
     <t>Juffer, F., &amp; Bakermans‐Kranenburg, M. J. (2018). Working with Video‐feedback Intervention to promote Positive Parenting and Sensitive Discipline (VIPP‐SD): A case study. Journal of Clinical Psychology, 74(8), 1346–1357.</t>
   </si>
   <si>
     <t>WWHV046146</t>
   </si>
   <si>
     <t>Juffer, F., Bakermans-Kranenburg, M. J., &amp; van IJzendoorn, M. H. (Eds.). (2012). Promoting Positive Parenting: An Attachment-Based Intervention. New York, NY: Lawrence Erlbaum Associates, Taylor &amp; Francis Group.</t>
   </si>
   <si>
     <t>WWHV070067</t>
@@ -329,53 +323,50 @@
   <si>
     <t>WWHV095157</t>
   </si>
   <si>
     <t>Martin, L., Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Russette, H., &amp; Haroz, E. E. (2023). Respecting diverse journeys on many roads: First Peoples of North America can guide us on our path toward precision home visiting. AlterNative: An International Journal of Indigenous Peoples, 19(2), 499–503. https://doi.org/10.1177/11771801231169272</t>
   </si>
   <si>
     <t>WWHV095922</t>
   </si>
   <si>
     <t>Meisch, A. D., Joraanstad, A., Willenborg, P., Lauderback, E., &amp; Atukpawu-Tipton, G. (2023). Mapping evidence-based home visiting provided by tribal-led organizations. National Home Visiting Resource Center Data in Action Brief. James Bell Associates and Urban Institute. https://nhvrc.org/product/mapping-home-visiting-tribal-led-organizations</t>
   </si>
   <si>
     <t>WWHV095923</t>
   </si>
   <si>
     <t>Moyer, N., Wesner, C., Sarche, M., Chavis, Gachupin, A. E., Nadler, A., Svoboda, E., Asdigian, N., Geary, E., Around Him, D., Dunn, C., &amp; Whitesell, N. (2024). Braiding Research Approaches to understand home visiting in Indigenous communities (OPRE Report No. 2024-366). Office of Planning, Research, and Evaluation; Administration for Children and Families; U.S. Department of Health and Human Services.</t>
   </si>
   <si>
     <t>WWHV035854</t>
   </si>
   <si>
     <t>Mullany, B., Barlow, A., Neault, N., Billy, T., Jones, T., Tortice, I., Lorenzo, S., Powers, J., Lake, K., Reid, R., &amp; Walkup, J. (2012). The Family Spirit trial for American Indian teen mothers and their children: CBPR rationale, design, methods and baseline characteristics. Society of Prevention Research, 13, 504-518.</t>
   </si>
   <si>
-    <t>Not applicable (NA) - additional source</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095924</t>
   </si>
   <si>
     <t>Nadler, A. T., Chavis, E., &amp; Atukpawu-Tipton, G. (2024). Indigenous food sovereignty in tribal home visiting. National Home Visiting Resource Center Innovation Roundup Brief. James Bell Associates. https://nhvrc.org/brief/indigenous-food-sovereignty-tribal-home-visitin…</t>
   </si>
   <si>
     <t>WWHV095925</t>
   </si>
   <si>
     <t>National Academies of Sciences, Engineering, and Medicine. (2023). Complementary Feeding Interventions for Infants and Young Children Under Age 2: Scoping of Promising Interventions to Implement at the Community or State Level. Washington, DC: The National Academies Press. https://doi.org/10.17226/27239</t>
   </si>
   <si>
     <t>WWHV069793</t>
   </si>
   <si>
     <t>Negrão, M., Pereira, M., Soares, I., &amp; Mesman, J. (2014). Enhancing positive parent-child interactions and family functioning in a poverty sample: A randomized control trial. Attachment &amp; Human Development, 16(4), 315-328.</t>
   </si>
   <si>
     <t>WWHV095928</t>
   </si>
   <si>
     <t>Nelson, L., Mata Lopez, L., Archuleta, S., Skavenski Van Wyk, S., Kushman, E., Martin, L., Mitchell, K., Leffler, E., Wewie, T., Kemp, C., Cuddy, R., Haroz, E.E. (2025). Testing the effectiveness of Family Spirit Strengths (FSS) – a culturally informed intervention designed to prevent mental health and substance misuse for Indigenous families through home visiting. Center for Open Science, https://doi.org/10.31235/osf.io/xv7hz_v1</t>
   </si>
   <si>
     <t>WWHV069851</t>
@@ -437,53 +428,50 @@
   <si>
     <t>WWHV088735</t>
   </si>
   <si>
     <t>Schoemaker, N. K., Juffer, F., Rippe, R. C. A., Vermeer, H. J., Stoltenborgh, M., Jagersma, G. J., Maras, A., &amp; Alink, L. R. A. (2020). Positive parenting in foster care: Testing the effectiveness of a video-feedback intervention program on foster parents' behavior and attitudes. Children &amp; Youth Services Review, 110. https://doi.org/10.1016/j.childyouth.2020.104779</t>
   </si>
   <si>
     <t>WWHV090077</t>
   </si>
   <si>
     <t>Skovgaard, A. M., &amp; Ammitzbøll, J. (2020). Infant Health: Supporting Infants' Mental Health and Healthy Weight Development through Community Health Nurses' Promoting Sensitive Parenting. National Institute of Public Health &amp; University of Southern Denmark, Copenhagen.</t>
   </si>
   <si>
     <t>WWHV042117</t>
   </si>
   <si>
     <t>Stolk, M. N., Mesman, J., van Zeijl, J., Alink, L. R., Bakermans‐Kranenburg, M. J., van IJzendoorn, M. H., . . . Koot, H. M. (2008). Early parenting intervention aimed at maternal sensitivity and discipline: A process evaluation. Journal of Community Psychology, 36(6), 780–797.</t>
   </si>
   <si>
     <t>WWHV069780</t>
   </si>
   <si>
     <t>Stolk, M. N., Mesman, J., van Zeijl, J., Alink, L. R., Bakermans-Kranenburg, M. J., van IJzendoorn, M. H., Juffer, F., &amp; Koot, H. M. (2008). Early parenting intervention: Family risk and first-time parenting related to intervention effectiveness. Journal of Child and Family Studies, 17(1), 55.</t>
   </si>
   <si>
-    <t>On hold</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV087447</t>
   </si>
   <si>
     <t>U.S. National Library of Medicine. (2019). Piloting a precision approach to home visiting [Clinical trial NCT03975530]. https://clinicaltrials.gov/show/nct03975530</t>
   </si>
   <si>
     <t>WWHV069752</t>
   </si>
   <si>
     <t>van den Broek, E. G., van Eijden, A. J., Overbeek, M. M., Kef, S., Sterkenburg, P. S., &amp; Schuengel, C. (2017). A systematic review of the literature on parenting of young children with visual impairments and the adaptions for Video-Feedback Intervention to Promote Positive Parenting (VIPP). Journal of Developmental and Physical Disabilities, 29(3), 503–545.</t>
   </si>
   <si>
     <t>WWHV070108</t>
   </si>
   <si>
     <t>van den Broek, E. G., van Eijden, A. J., Overbeek, M. M., Kef, S., Sterkenburg, P. S., &amp; Schuengel, C. (2017). A systematic review of the literature on parenting of young children with visual impairments and the adaptions for Video-Feedback Intervention to Promote Positive Parenting (VIPP). Journal of Developmental and Physical Disabilities, 29(3), 503–545.</t>
   </si>
   <si>
     <t>WWHV090074</t>
   </si>
   <si>
     <t>van der Asdonk, S., de Haan, W. D., van Berkel, S. R., van IJzendoorn, M. H., Rippe, R. C., Schuengel, C., ... &amp; Alink, L. R. (2020). Effectiveness of an attachment‐based intervention for the assessment of parenting capacities in maltreating families: A randomized controlled trial. Infant Mental Health Journal, 41(6), 821–835.</t>
   </si>
   <si>
     <t>WWHV070203</t>
@@ -510,93 +498,93 @@
     <t>Welsh, M. (2021). A pilot randomised controlled trial of Video-Feedback Intervention to Promote Positive Parenting (VIPP) for parents experiencing difficulties consistent with Personality Disorder: what are the effects on sensitive and non-intrusive parenting? [Doctoral dissertation, University of Surrey].</t>
   </si>
   <si>
     <t>WWHV070139</t>
   </si>
   <si>
     <t>Williams, O. (2017). Healthy Start, Happy Start: Fathers’ experiences and engagement in an attachment-based parenting intervention (Doctoral dissertation, University College London). Retrieved from https://ethos.bl.uk/OrderDetails.do?uin=uk.bl.ethos.746891</t>
   </si>
   <si>
     <t>WWHV069873</t>
   </si>
   <si>
     <t>Wójtowicz-Dacka, M., &amp; Miotk-Mrozowska, M. (2016). Video-feedback Intervention to promote Positive Parenting and Sensitive Discipline as a new psychological method of development support in Poland. Polish Psychological Bulletin, 47(3), 250–257.</t>
   </si>
   <si>
     <t>WWHV044416</t>
   </si>
   <si>
     <t>Yagmur, S., Mesman, J., Malda, M., Bakermans-Kranenburg, M., &amp; Ekmekci, H. (2014). Video-feedback intervention increases sensitive parenting in ethnic minority mothers: A randomized control trial. Attachment &amp; Human Development, 16(4), 371-386. doi:10.1080/14616734.2014.912489</t>
   </si>
   <si>
     <t>WWHV029362</t>
   </si>
   <si>
     <t>Zeanah, C. H., Berlin, L. J., &amp; Boris, N. W. (2011). Practitioner review: Clinical applications of attachment theory and research for infants and young children. Journal of Child Psychology and Psychiatry, 52(8), 819–833.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Attachment and Biobehavioral Catch-Up–Infant (ABC-Infant), Video-Feedback Intervention to promote Positive Parenting–Sensitive Discipline® (VIPP–SD)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -863,1401 +851,1148 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E78"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E78"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="511.875" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="175.671" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
-[...4 lines deleted...]
-      <c r="A3" t="s">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B4" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...10 lines deleted...]
-      <c r="A4" t="s">
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B5" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C4" t="s">
-[...10 lines deleted...]
-      <c r="A5" t="s">
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B6" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C5" t="s">
-[...10 lines deleted...]
-      <c r="A6" t="s">
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B7" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C6" t="s">
-[...2 lines deleted...]
-      <c r="D6" t="s">
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="E6">
-[...4 lines deleted...]
-      <c r="A7" t="s">
+      <c r="B8" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C7" t="s">
-[...10 lines deleted...]
-      <c r="A8" t="s">
+      <c r="B9" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C9" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C8" t="s">
-[...10 lines deleted...]
-      <c r="A9" t="s">
+      <c r="D9" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B9" t="s">
+      <c r="E9" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C9" t="s">
+      <c r="B10" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D9" t="s">
+      <c r="C10" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="E9">
-[...4 lines deleted...]
-      <c r="A10" t="s">
+      <c r="E10" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B11" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C10" t="s">
-[...2 lines deleted...]
-      <c r="D10" t="s">
+      <c r="C11" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E11" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="E10">
-[...4 lines deleted...]
-      <c r="A11" t="s">
+      <c r="B12" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C11" t="s">
-[...10 lines deleted...]
-      <c r="A12" t="s">
+      <c r="B13" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C12" t="s">
-[...10 lines deleted...]
-      <c r="A13" t="s">
+      <c r="B14" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C13" t="s">
-[...10 lines deleted...]
-      <c r="A14" t="s">
+      <c r="B15" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C14" t="s">
-[...10 lines deleted...]
-      <c r="A15" t="s">
+      <c r="B16" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C15" t="s">
-[...10 lines deleted...]
-      <c r="A16" t="s">
+      <c r="B17" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C17" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="C16" t="s">
-[...10 lines deleted...]
-      <c r="A17" t="s">
+      <c r="E17" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B18" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="C17" t="s">
-[...2 lines deleted...]
-      <c r="D17" t="s">
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="E17">
+      <c r="B19" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E31" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E32" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
-[...207 lines deleted...]
-      <c r="B30" t="s">
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D33" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="C30" t="s">
-[...39 lines deleted...]
-      <c r="E32">
+      <c r="E33" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
-      <c r="A33" t="s">
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="B33" t="s">
+      <c r="B34" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="C33" t="s">
-[...5 lines deleted...]
-      <c r="E33">
+      <c r="C34" s="1"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C35" s="1"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C38" s="1"/>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C39" s="1"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C40" s="1"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C41" s="1"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C43" s="1"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C44" s="1"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E45" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
-[...187 lines deleted...]
-      <c r="A45" t="s">
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B45" t="s">
+      <c r="B46" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="C45" t="s">
-[...5 lines deleted...]
-      <c r="E45">
+      <c r="C46" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E46" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
-      <c r="A46" t="s">
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="B46" t="s">
+      <c r="B47" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="C46" t="s">
-[...5 lines deleted...]
-      <c r="E46">
+      <c r="C47" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E47" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
-      <c r="A47" t="s">
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="B47" t="s">
+      <c r="B48" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="C47" t="s">
-[...5 lines deleted...]
-      <c r="E47">
+      <c r="C48" s="1"/>
+      <c r="D48" s="1"/>
+      <c r="E48" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E49" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
-[...9 lines deleted...]
-      <c r="D48" t="s">
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="E48">
-[...4 lines deleted...]
-      <c r="A49" t="s">
+      <c r="B50" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C50" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E50" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="C49" t="s">
-[...5 lines deleted...]
-      <c r="E49">
+      <c r="B51" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C51" s="1"/>
+      <c r="D51" s="1"/>
+      <c r="E51" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E52" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
-[...12 lines deleted...]
-      <c r="E50">
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C53" s="1"/>
+      <c r="D53" s="1"/>
+      <c r="E53" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C54" s="1"/>
+      <c r="D54" s="1"/>
+      <c r="E54" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C55" s="1"/>
+      <c r="D55" s="1"/>
+      <c r="E55" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C56" s="1"/>
+      <c r="D56" s="1"/>
+      <c r="E56" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C57" s="1"/>
+      <c r="D57" s="1"/>
+      <c r="E57" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C58" s="1"/>
+      <c r="D58" s="1"/>
+      <c r="E58" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E59" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
-[...29 lines deleted...]
-      <c r="E52">
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E60" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
-[...105 lines deleted...]
-      <c r="B59" t="s">
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="C59" t="s">
-[...10 lines deleted...]
-      <c r="A60" t="s">
+      <c r="B61" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C61" s="1"/>
+      <c r="D61" s="1"/>
+      <c r="E61" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="C60" t="s">
-[...10 lines deleted...]
-      <c r="A61" t="s">
+      <c r="B62" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C62" s="1"/>
+      <c r="D62" s="1"/>
+      <c r="E62" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="C61" t="s">
-[...10 lines deleted...]
-      <c r="A62" t="s">
+      <c r="B63" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C63" s="1"/>
+      <c r="D63" s="1"/>
+      <c r="E63" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="C62" t="s">
-[...10 lines deleted...]
-      <c r="A63" t="s">
+      <c r="B64" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C64" s="1"/>
+      <c r="D64" s="1"/>
+      <c r="E64" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="C63" t="s">
-[...10 lines deleted...]
-      <c r="A64" t="s">
+      <c r="B65" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C65" s="1"/>
+      <c r="D65" s="1"/>
+      <c r="E65" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="C64" t="s">
-[...10 lines deleted...]
-      <c r="A65" t="s">
+      <c r="B66" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C66" s="1"/>
+      <c r="D66" s="1"/>
+      <c r="E66" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="C65" t="s">
-[...10 lines deleted...]
-      <c r="A66" t="s">
+      <c r="B67" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C67" s="1"/>
+      <c r="D67" s="1"/>
+      <c r="E67" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="C66" t="s">
-[...2 lines deleted...]
-      <c r="D66" t="s">
+      <c r="B68" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="E66">
-[...4 lines deleted...]
-      <c r="A67" t="s">
+      <c r="C68" s="1"/>
+      <c r="D68" s="1"/>
+      <c r="E68" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="B67" t="s">
+      <c r="B69" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="C67" t="s">
-[...10 lines deleted...]
-      <c r="A68" t="s">
+      <c r="C69" s="1"/>
+      <c r="D69" s="1"/>
+      <c r="E69" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="B68" t="s">
+      <c r="B70" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="C68" t="s">
-[...10 lines deleted...]
-      <c r="A69" t="s">
+      <c r="C70" s="1"/>
+      <c r="D70" s="1"/>
+      <c r="E70" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="B69" t="s">
+      <c r="B71" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="C69" t="s">
-[...10 lines deleted...]
-      <c r="A70" t="s">
+      <c r="C71" s="1"/>
+      <c r="D71" s="1"/>
+      <c r="E71" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="B70" t="s">
+      <c r="B72" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="C70" t="s">
-[...10 lines deleted...]
-      <c r="A71" t="s">
+      <c r="C72" s="1"/>
+      <c r="D72" s="1"/>
+      <c r="E72" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="B71" t="s">
+      <c r="B73" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="C71" t="s">
-[...10 lines deleted...]
-      <c r="A72" t="s">
+      <c r="C73" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E73" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="B72" t="s">
+      <c r="B74" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="C72" t="s">
-[...10 lines deleted...]
-      <c r="A73" t="s">
+      <c r="C74" s="1"/>
+      <c r="D74" s="1"/>
+      <c r="E74" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="B73" t="s">
+      <c r="B75" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="C73" t="s">
-[...10 lines deleted...]
-      <c r="A74" t="s">
+      <c r="C75" s="1"/>
+      <c r="D75" s="1"/>
+      <c r="E75" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="B74" t="s">
+      <c r="B76" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="C74" t="s">
-[...10 lines deleted...]
-      <c r="A75" t="s">
+      <c r="C76" s="1"/>
+      <c r="D76" s="1"/>
+      <c r="E76" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="B75" t="s">
+      <c r="B77" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="C75" t="s">
-[...10 lines deleted...]
-      <c r="A76" t="s">
+      <c r="C77" s="1"/>
+      <c r="D77" s="1"/>
+      <c r="E77" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="B76" t="s">
+      <c r="B78" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="C76" t="s">
-[...39 lines deleted...]
-      <c r="E78">
+      <c r="C78" s="1"/>
+      <c r="D78" s="1"/>
+      <c r="E78" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>