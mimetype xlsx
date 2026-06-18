--- v0 (2025-10-12)
+++ v1 (2026-06-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV040826</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Billy, T., Hastings, R., Lorenzo, S., ... Walkup, J. T. (2014). A randomized controlled trial of a paraprofessional-delivered, home-visiting intervention: Three-year outcomes for American Indian teen mothers and their children. Manuscript under review.</t>
   </si>
   <si>
     <t>Family Spirit®</t>
   </si>
   <si>
@@ -65,132 +65,340 @@
   <si>
     <t>WWHV029496</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Compton, S., Carter, A., Hastings, R., Billy, T., CohoMescal, V., Lorenzo, S., &amp; Walkup, J. T. (Jan 2013). Effect of a paraprofessional home-visiting intervention on American Indian teen mothers’ and infants’ behavioral risks: A randomized controlled trial. The American Journal of Psychiatry, 170(1), 83-93.</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>WWHV047724</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Goklish, N., Billy, T., Hastings, R., ... Walkup, J. T. (2015). Paraprofessional-delivered home-visiting intervention for American Indian teen mothers and children: 3-Year outcomes from a randomized controlled trial. American Journal of Psychiatry, 172(2), 154-162.</t>
   </si>
   <si>
     <t>WWHV003768</t>
   </si>
   <si>
     <t>Barlow, A., Varipatis-Baker, E., Speakman, K., Ginsburg, G., Friberg, I., Goklish, N., Cowboy, B., Fields, P., Hastings, R., Pan, William., Reid, R., Santosham, M., Walkup, J. (2006). Home-visiting intervention to improve child care among American Indian adolescent mothers: A randomized trial. Archives of Pediatrics &amp; Adolescent Medicine, 160(11), 1101-1107.</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
+    <t>WWHV038785</t>
+  </si>
+  <si>
+    <t>Barth, R. P. (2012). Progress in developing responsive parenting programs for child welfare-involved infants: Commentary on Spieker, Oxford, Kelly, Nelson, and Fleming (2012). Child Maltreatment, 17(4), 287–290.</t>
+  </si>
+  <si>
+    <t>Promoting First Relationships®</t>
+  </si>
+  <si>
+    <t>Does not pass screens</t>
+  </si>
+  <si>
+    <t>WWHV095773</t>
+  </si>
+  <si>
+    <t>Billey, T., Kushman, E., Meese, J., Martin, L., Jim, L., Austin-Garrison, M. A., &amp; Allison-Burbank, J. D. (2024). Development of a culturally enhanced caregiver-facilitated language nutrition intervention “+ Language is Medicine” to address developmental delay in Diné (Navajo) toddlers. Frontiers in Public Health, 12. https://doi.org/10.3389/fpubh.2024.1376742</t>
+  </si>
+  <si>
+    <t>Not applicable (NA) - implementation study</t>
+  </si>
+  <si>
+    <t>WWHV073829</t>
+  </si>
+  <si>
+    <t>Booth-LaForce, C., Oxford, M. L., Barbosa-Leiker, C., Burduli, E., &amp; Buchwald, D. S. (2020). Randomized controlled trial of the Promoting First Relationships® preventive intervention for primary caregivers and toddlers in an American Indian Community. Prevention Science, 21(1), 98–108. https://doi.org/10.1007/s11121-019-01053-x</t>
+  </si>
+  <si>
+    <t>WWHV094890</t>
+  </si>
+  <si>
+    <t>Booth-LaForce, C., Oxford, M. L., O’Leary, R., &amp; Buchwald, D. S. (2023). Promoting First Relationships® for primary caregivers and toddlers in a Native community: A randomized controlled trial. Prevention Science,
+24(1), 39–49. https://doi.org/10.1007/s11121-022-01415-y</t>
+  </si>
+  <si>
+    <t>WWHV069680</t>
+  </si>
+  <si>
+    <t>ClinicalTrials.gov. National Library of Medicine (U.S.). (2016). Collaborative perinatal mental health and parenting support in primary care. Study description. Identifier NCT02724774. Retrieved April 25, 2019 from: https://clinicaltrials.gov/show/nct02724774.</t>
+  </si>
+  <si>
+    <t>WWHV069687</t>
+  </si>
+  <si>
+    <t>Hallam, R. A., Han, M., Vu, J., &amp; Hustedt, J. T. (2016). Meaningful family engagement in early care and education programs: The role of home visits in promoting positive parent-child interaction. In J. A. Sutterby (Ed.), Family Involvement in Early Education and Child Care (pp. 51–66). Bingley, United Kingdom: Emerald Group Publishing Limited.</t>
+  </si>
+  <si>
     <t>WWHV075668</t>
   </si>
   <si>
     <t>Haroz, E. E., Ingalls, A., Kee, C., Goklish, N., Neault, N., Begay, M., &amp; Barlow, A. (2019). Informing precision home visiting: Identifying meaningful subgroups of families who benefit most from Family Spirit. Prevention Science : The Official Journal of the Society for Prevention Research, 8, 1244-1254. https://doi.org/10.1007/s11121-019-01039-9</t>
   </si>
   <si>
-    <t>Does not pass screens</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV086258</t>
   </si>
   <si>
     <t>Haroz, E. E., Ingalls, A., Wadlin, J., Kee, C., Begay, M., Neault, N., &amp; Barlow, A. (2020). Utilizing broad-based partnerships to design a precision approach to implementing evidence-based home visiting. Journal of Community Psychology, 48(4), 1100-1113. https://doi.org/10.1002%2Fjcop.22281</t>
   </si>
   <si>
-    <t>Not applicable (NA) - implementation study</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV074927</t>
   </si>
   <si>
     <t>Hash, J. B., Oxford, M. L., Fleming, C. B., Ward, T. M., Spieker, S. J., &amp; Lohr, M. J. (2019). Impact of a home visiting program on sleep problems among young children experiencing adversity. Child Abuse &amp; Neglect, 89, 143–154.</t>
   </si>
   <si>
-    <t>Promoting First Relationships®—Home Visiting Intervention Model</t>
+    <t>WWHV095916</t>
+  </si>
+  <si>
+    <t>Hash, J. B., Oxford, M. L., Nelson, D. C., Lohr, M. J., Fleming, C. B., de Castro, A. B., &amp; Spieker, S. J. (2025). Efficacy of Promoting First Relationships® for English and Spanish Speakers: a Randomized Controlled Trial. Journal of Child and Family Studies, 34, 1135-1150. https://doi.org/10.1007/s10826-024-03003-wi</t>
+  </si>
+  <si>
+    <t>On hold</t>
   </si>
   <si>
     <t>WWHV069720</t>
   </si>
   <si>
     <t>Hastings, P. D., Kahle, S., Fleming, C., Lohr, M. J., Katz, L. F., &amp; Oxford, M. L. (2018). An intervention that increases parental sensitivity in families referred to child protective services also changes toddlers’ parasympathetic regulation. Developmental Science, 22(1), e12725.</t>
   </si>
   <si>
+    <t>WWHV095912</t>
+  </si>
+  <si>
+    <t>Hustedt, J. T., Hooper, A., Hallam, R. A., Vu, J. A., Han, M., &amp; Ziegler, M. (2025). Child temperament as a moderator of promoting first relationships intervention effects among families in early head start. Prevention Science, 26(Suppl 1), 41-51. https://doi.org/10.1007/s11121-022-01340-0</t>
+  </si>
+  <si>
     <t>WWHV090807</t>
   </si>
   <si>
     <t>Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Martin, L., Team, P. F. S. S., West, A. L., Neault, N., &amp; Haroz, E. E. (2021). Precision Family Spirit: A pilot randomized implementation trial of a precision home visiting approach with families in Michigan-trial rationale and study protocol. Pilot &amp; Feasibility Studies, 7(1), 1-11. https://doi.org/10.1186/s40814-020-00753-4</t>
   </si>
   <si>
+    <t>WWHV094974</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rebman, P., Martin, L., Kushman, E., Leonard, A., Cisler, A., Gschwind, I., Brayak, A., Amsler, A.M., &amp; Haroz, E. E. (2022). Towards precision home visiting: Results at six months postpartum from a randomized pilot implementation trial to assess the feasibility of a precision approach to Family Spirit. BMC Pregnancy and Childbirth, 22(1), 725. https://doi.org/10.1186/s12884-022-05057-4</t>
+  </si>
+  <si>
+    <t>WWHV074886</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rosenstock, S., Foy Cuddy, R., Neault, N., Yessilth, S., Goklish, N., Nelson, L., Reid, R., &amp; Barlow, A. (2019). Family Spirit Nurture (FSN)—a randomized controlled trial to prevent early childhood obesity in American Indian populations: Trial rationale and study protocol. BMC Obesity, 6(1), 18. https://doi.org/10.1186/s40608-019-0233-9</t>
+  </si>
+  <si>
     <t>WWHV069681</t>
   </si>
   <si>
     <t>Jones, E. J. H., Dawson, G., Kelly, J., Estes, A., &amp; Jane Webb, S. (2017). Parent-delivered early intervention in infants at risk for ASD: Effects on electrophysiological and habituation measures of social attention. Autism Research, 10(5), 961-972.</t>
   </si>
   <si>
+    <t>WWHV014436</t>
+  </si>
+  <si>
+    <t>Kelly, J. F. (2000). Training personnel to promote quality parent-child interaction in families who are homeless. Topics in Early Childhood Special Education, 20(3), 174–185.</t>
+  </si>
+  <si>
+    <t>WWHV045879</t>
+  </si>
+  <si>
+    <t>Kelly, J. F., &amp; Barnard, K. E. (1999). Parent education within a relationship-focused model. Topics in Early Childhood Special Education, 19(3), 151.</t>
+  </si>
+  <si>
+    <t>WWHV045942</t>
+  </si>
+  <si>
+    <t>Kelly, J. F., Zuckerman, T., &amp; Rosenblatt, S. (2008). Promoting First Relationships: A relationship-focused early intervention approach. Infants &amp; Young Children: An Interdisciplinary Journal of Early Childhood Intervention, 21(4), 285–295.</t>
+  </si>
+  <si>
+    <t>WWHV088672</t>
+  </si>
+  <si>
+    <t>Kuklinski, M. R., Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2020). Benefit-cost analysis of Promoting First Relationships®: Implications of victim benefits assumptions for return on investment. Child Abuse &amp; Neglect, 106, 104515.</t>
+  </si>
+  <si>
+    <t>WWHV094517</t>
+  </si>
+  <si>
+    <t>O’Leary, R., Oxford, M. L., Booth-LaForce, C., London, S., &amp; Buchwald, D. S. (2022). Experiences of Native participants in the Promoting First Relationships® intervention: Focus group findings. Maternal and Child Health Journal, 26(11), 2263-2270. https://doi.org/10.1007/s10995-022-03533-z</t>
+  </si>
+  <si>
+    <t>WWHV014437</t>
+  </si>
+  <si>
+    <t>Maher, E. J., Kelly, J. F., &amp; Scarpa, J. P. (2008). A qualitative evaluation of a program to support family, friend, and neighbor caregivers. NHSA DIALOG, 11(2), 69–89.</t>
+  </si>
+  <si>
+    <t>WWHV095157</t>
+  </si>
+  <si>
+    <t>Martin, L., Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Russette, H., &amp; Haroz, E. E. (2023). Respecting diverse journeys on many roads: First Peoples of North America can guide us on our path toward precision home visiting. AlterNative: An International Journal of Indigenous Peoples, 19(2), 499–503. https://doi.org/10.1177/11771801231169272</t>
+  </si>
+  <si>
+    <t>WWHV095922</t>
+  </si>
+  <si>
+    <t>Meisch, A. D., Joraanstad, A., Willenborg, P., Lauderback, E., &amp; Atukpawu-Tipton, G. (2023). Mapping evidence-based home visiting provided by tribal-led organizations. National Home Visiting Resource Center Data in Action Brief. James Bell Associates and Urban Institute. https://nhvrc.org/product/mapping-home-visiting-tribal-led-organizations</t>
+  </si>
+  <si>
+    <t>WWHV095923</t>
+  </si>
+  <si>
+    <t>Moyer, N., Wesner, C., Sarche, M., Chavis, Gachupin, A. E., Nadler, A., Svoboda, E., Asdigian, N., Geary, E., Around Him, D., Dunn, C., &amp; Whitesell, N. (2024). Braiding Research Approaches to understand home visiting in Indigenous communities (OPRE Report No. 2024-366). Office of Planning, Research, and Evaluation; Administration for Children and Families; U.S. Department of Health and Human Services.</t>
+  </si>
+  <si>
     <t>WWHV035854</t>
   </si>
   <si>
     <t>Mullany, B., Barlow, A., Neault, N., Billy, T., Jones, T., Tortice, I., Lorenzo, S., Powers, J., Lake, K., Reid, R., &amp; Walkup, J. (2012). The Family Spirit trial for American Indian teen mothers and their children: CBPR rationale, design, methods and baseline characteristics. Society of Prevention Research, 13, 504-518.</t>
   </si>
   <si>
     <t>Not applicable (NA) - additional source</t>
   </si>
   <si>
+    <t>WWHV095924</t>
+  </si>
+  <si>
+    <t>Nadler, A. T., Chavis, E., &amp; Atukpawu-Tipton, G. (2024). Indigenous food sovereignty in tribal home visiting. National Home Visiting Resource Center Innovation Roundup Brief. James Bell Associates. https://nhvrc.org/brief/indigenous-food-sovereignty-tribal-home-visitin…</t>
+  </si>
+  <si>
+    <t>WWHV095925</t>
+  </si>
+  <si>
+    <t>National Academies of Sciences, Engineering, and Medicine. (2023). Complementary Feeding Interventions for Infants and Young Children Under Age 2: Scoping of Promising Interventions to Implement at the Community or State Level. Washington, DC: The National Academies Press. https://doi.org/10.17226/27239</t>
+  </si>
+  <si>
+    <t>WWHV095928</t>
+  </si>
+  <si>
+    <t>Nelson, L., Mata Lopez, L., Archuleta, S., Skavenski Van Wyk, S., Kushman, E., Martin, L., Mitchell, K., Leffler, E., Wewie, T., Kemp, C., Cuddy, R., Haroz, E.E. (2025). Testing the effectiveness of Family Spirit Strengths (FSS) – a culturally informed intervention designed to prevent mental health and substance misuse for Indigenous families through home visiting. Center for Open Science, https://doi.org/10.31235/osf.io/xv7hz_v1</t>
+  </si>
+  <si>
     <t>WWHV038787</t>
   </si>
   <si>
     <t>Nelson, E. M., &amp; Spieker, S. J. (2013). Intervention effects on morning and stimulated cortisol responses among toddlers in foster care. Infant Mental Health Journal, 34(3), 211-221.</t>
   </si>
   <si>
+    <t>WWHV095921</t>
+  </si>
+  <si>
+    <t>Oxford, M., Abrahamson‐Richards, T., O'Leary, R., Booth‐LaForce, C., Spieker, S., Lohr, M. J., ... &amp; Kelly, J. (2024). The development of the Promoting First Relationships home visiting program and caregivers’ comments about their experiences across four RCT studies. Infant Mental Health Journal. 46(2), 181-198. https://doi.org/10.1002/imhj.22153</t>
+  </si>
+  <si>
+    <t>WWHV073830</t>
+  </si>
+  <si>
+    <t>Oxford, M., Booth-LaForce, C., Echo-Hawk, A., Lallemand, O., Parrish, L., Widner, M., Petras, A., . . . the CATCH Project Team. (2018). Promoting First Relationships®: Implementing a home visiting research program in two tribal communities. Unpublished manuscript submitted to HomVEE.</t>
+  </si>
+  <si>
+    <t>WWHV094631</t>
+  </si>
+  <si>
+    <t>Oxford, M., Booth-LaForce, C., Echo-Hawk, A., Madesclaire, O., Parrish, L., Widner, M., Petras, A., Abrahamson-Richards, T., Nelson, K., Buchwald, D., &amp; CATCH Project Team. (2020). Promoting First Relationships®: Implementing a home visiting research program in two American Indian communities. Canadian Journal of Nursing Research, 52(2), 149–156. https://doi.org/10.1177/0844562120914424</t>
+  </si>
+  <si>
+    <t>WWHV039024</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Fleming, C. B., Nelson, E. M., Kelly, J. F., &amp; Spieker, S. J. (2013). Randomized Trial of Promoting First Relationships: Effects on maltreated toddlers' separation distress and sleep regulation after reunification. Children &amp; Youth Services Review, 35, 1988-1992</t>
+  </si>
+  <si>
+    <t>WWHV094871</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Hash, J.B., Lohr, M. J., Fleming, C. B., Dow-Smith, C., &amp; Spieker, S. J. (2023). What works for whom? Mother’s psychological distress as a moderator of the effectiveness of a home visiting intervention. Infant Mental Health Journal, 44(3), 301-318. https://doi.org/10.1002/imhj.22050</t>
+  </si>
+  <si>
     <t>WWHV089835</t>
   </si>
   <si>
-    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M., Unützer, J., &amp; Spieker, S. J. (2020). Randomized trial of Promoting First Relationships® for new mothers who received community mental health services in pregnancy. Unpublished manuscript submitted to HomVEE.</t>
+    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M. E., Fleming, C. B., Unützer, J., &amp; Spieker, S. J. (2021). Randomized trial of Promoting First Relationships for new mothers who received community mental health services in pregnancy. Developmental Psychology, 57(8), 1228. https://doi.org/10.1037/dev0001219</t>
+  </si>
+  <si>
+    <t>WWHV069655</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Marcenko, M., Fleming, C. B., Lohr, M. J., &amp; Spieker, S. J. (2016). Promoting birth parents’ relationships with their toddlers upon reunification: Results from Promoting First Relationships® home visiting program. Children and Youth Services Review, 61, 109–116.</t>
   </si>
   <si>
     <t>WWHV069657</t>
   </si>
   <si>
     <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2016). Promoting First Relationships®: Randomized trial of a 10-week home visiting program with families referred to child protective services. Child Maltreatment, 21(4), 267–277.</t>
   </si>
   <si>
+    <t>WWHV065192</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., Fleming, C. B., Dillon, C., &amp; Rees, J. (2018). Ensuring implementation fidelity of a 10-week home visiting program in two randomized clinical trials. Maternal and Child Health Journal, 22(3), 376–383.</t>
+  </si>
+  <si>
+    <t>WWHV062189</t>
+  </si>
+  <si>
+    <t>Pasalich, D. S., Fleming, C. B., Oxford, M. L., Zheng, Y., &amp; Spieker, S. J. (2016). Can parenting intervention prevent cascading effects from placement instability to insecure attachment to externalizing problems in maltreated toddlers? Child maltreatment, 21(3), 175-185.</t>
+  </si>
+  <si>
     <t>WWHV073828</t>
   </si>
   <si>
     <t>Pasalich, D. S., Fleming, C. B., Spieker, S. J. Lohr, M. J., &amp; Oxford, M. L. (2019). Does parents' own history of child abuse moderate the effectiveness of the Promoting First Relationships® intervention in child welfare? Child Maltreatment, 24(1), 56-65.</t>
   </si>
   <si>
+    <t>WWHV092234</t>
+  </si>
+  <si>
+    <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
+  </si>
+  <si>
+    <t>WWHV094422</t>
+  </si>
+  <si>
+    <t>Russette, H. C., Grubin, F., Ingalls, A., Martin, L., Leonard, A., Kushman, E., Cisler, A., Leffler, E., Herman, A., &amp; Haroz, E. E. (2022). Home visitor perspectives on implementing a precision approach to home visiting in communities serving Native American families. Infant Mental Health Journal, 43(5), 744–755. https://doi.org/10.1002/imhj.22012</t>
+  </si>
+  <si>
+    <t>WWHV069732</t>
+  </si>
+  <si>
+    <t>Sanchez, B. (2018). An exploration of the factors that contribute to placement instability for foster care children and interventions to address the problem (Master’s thesis, California State University, Los Angeles).</t>
+  </si>
+  <si>
     <t>WWHV044267</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., &amp; Fleming, C. B. (2014). Permanency outcomes for toddlers in child welfare two years after a randomized trial of a parenting intervention. Children &amp; Youth Services Review, 44, 201-206.</t>
+  </si>
+  <si>
+    <t>WWHV038786</t>
+  </si>
+  <si>
+    <t>Spieker, S. J., Oxford, M. L., Kelly, J. F., Nelson, E. M., &amp; Fleming, C. B. (2012). Response to the Barth commentary (2012). Child Maltreatment, 17(4), 291–294.</t>
   </si>
   <si>
     <t>WWHV035513</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., Kelly, J. F., Nelson, E. M., &amp; Fleming, C. B. (2012). Promoting First Relationships: Randomized trial of a relationship-based intervention for toddlers in child welfare. Child Maltreatment, 17(4), 271-286.</t>
   </si>
   <si>
     <t>WWHV087447</t>
   </si>
   <si>
     <t>U.S. National Library of Medicine. (2019). Piloting a precision approach to home visiting [Clinical trial NCT03975530]. https://clinicaltrials.gov/show/nct03975530</t>
   </si>
   <si>
     <t>WWHV004065</t>
   </si>
   <si>
     <t>Walkup, J. T., Barlow, A., Mullany, B. C., Pan, W., Goklish, N., Hasting, R., Cowboy, B., Fields, P., Baker, E. V., Speakman, K., Ginsburg, G., Reid, R. (2009). Randomized controlled trial of a paraprofessional-delivered in-home intervention for young reservation-based American Indian mothers. Journal of the American Academy of Child &amp; Adolescent Psychiatry, 48(6), 591-601.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -203,52 +411,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -512,418 +723,987 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E20"/>
+  <dimension ref="A1:E54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="447.034" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="75.41" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="511.875" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...2 lines deleted...]
-      <c r="D1" t="s">
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
-[...2 lines deleted...]
-      <c r="D2" t="s">
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
+      <c r="E2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="C3" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E3">
+      <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4" t="s">
+      <c r="C4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E4">
+      <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="C5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="E5">
+      <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C6" t="s">
-[...5 lines deleted...]
-      <c r="E6">
+      <c r="C6" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E7" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E8" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E9" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E10" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E11" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E12" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="7" spans="1:5">
-[...12 lines deleted...]
-      <c r="E7">
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E13" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="8" spans="1:5">
-      <c r="A8" t="s">
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E15" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E16" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E17" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E18" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E19" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E20" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E21" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E22" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E23" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E24" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E25" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B8" t="s">
-[...5 lines deleted...]
-      <c r="D8" t="s">
+      <c r="E26" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E27" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E28" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E29" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E30" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E31" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E32" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E33" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E34" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E35" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E36" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E37" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E38" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E39" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D40" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E8">
-[...33 lines deleted...]
-      <c r="E10">
+      <c r="E40" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E42" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E44" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E45" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E48" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E49" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E51" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E53" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="11" spans="1:5">
-[...162 lines deleted...]
-      <c r="D20" t="s">
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D54" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E20">
+      <c r="E54" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>